--- v0 (2026-07-17)
+++ v1 (2026-09-12)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-10332/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10332/2026</t>
   </si>
   <si>
-    <t>VUTMEJ ANTUN; VUTMEJ IVAN; VUTMEJ VLADO</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bc838c46-0cea-4751-bd16-bc2988ab57ce</t>
+    <t>KOVAČEC PETAR</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:46:46</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8067f7cf-d3d3-4d49-8ed7-e508da7dd695</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bc838c46-0cea-4751-bd16-bc2988ab57ce/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8067f7cf-d3d3-4d49-8ed7-e508da7dd695/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=10332&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>