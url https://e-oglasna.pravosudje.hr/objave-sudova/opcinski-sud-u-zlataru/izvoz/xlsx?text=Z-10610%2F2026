--- v0 (2026-07-29)
+++ v1 (2026-09-24)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-10610/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10610/2026</t>
   </si>
   <si>
-    <t>CENTAR ZA SOCIJALNU SKRB, ZLATAR BISTRICA; MARKOVIĆ IVAN; MARKOVIĆ VINKO</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d738a163-a0a7-40d2-a9ef-305070606663</t>
+    <t>GRILEC ROZIKA R. MARKOVIĆ; MARKOVIĆ BARA R. HUCIKA; MARKOVIĆ FRANJO; MARKOVIĆ FRANJO; MARKOVIĆ TOMO; MARKOVIĆ VIKTOR</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:01:26</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca1eae4-9549-4211-b352-4da926137953</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d738a163-a0a7-40d2-a9ef-305070606663/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca1eae4-9549-4211-b352-4da926137953/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=10610&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>