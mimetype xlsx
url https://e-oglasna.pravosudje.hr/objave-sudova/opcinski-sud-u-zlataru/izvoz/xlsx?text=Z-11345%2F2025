--- v0 (2026-07-23)
+++ v1 (2026-09-12)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-11345/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11345/2025</t>
   </si>
   <si>
-    <t>AMALIJA ZDEŠIĆ; AUGUST HORVATEK; DRAGICA JEMBRIH; DRAGUTIN HORVATEK; KATICA ŠVIGIR; MIJO BESEDNIK; NIKOLA BALIJA; OTILIJA KORUNDA; PAVLIŠA PAVAO; SLAVICA BALIJA; SLAVKO BALIJA; STJEPAN BIŠĆAN; TIŠLJAR MARKO; VALENT TIŠLJAR, FRANJIN; VIKA MIJATOVIĆ; VLADO HORVATEK, STJEPANOV; ZLATKO BIŠĆAN; ŠTEFICA VOJNOVIĆ</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fdb423e9-2886-44f6-b255-1e131ba55d1d</t>
+    <t>ANĐELA HORVATEK; DRAGUTIN HORVATEK; HENRIK HORVATEK; MARICA HORVATEK; MIJO BIŠĆAN; STJEPAN HORVATEK; VIKA HORVATEK; VINKO HORVATEK; ŽELJKO BIŠĆAN</t>
+  </si>
+  <si>
+    <t>28.08.2026. 12:46:53</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b43b58-02ce-4be2-83ad-a6e8c0c57239</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fdb423e9-2886-44f6-b255-1e131ba55d1d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b43b58-02ce-4be2-83ad-a6e8c0c57239/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=11345&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>