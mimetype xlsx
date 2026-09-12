--- v0 (2026-07-17)
+++ v1 (2026-09-12)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-15083/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15083/2025</t>
   </si>
   <si>
-    <t>BESEDNIK LEVAK BARICA; BESEDNIK LEVAK JAGICA; BESEDNIK LEVAK JOSIP; BESEDNIK LEVAK KATICA; BESEDNIK LEVAK STJEPAN; BESEDNIK LEVAK ZEFA; JANDJEL MATILDA; NIKOLA ŠTEFANOVIĆ; PAVLIŠA STJEPAN; ŠTEFANOVIĆ AUGUST; ŠTEFANOVIĆ FRANJO; ŠTEFANOVIĆ IVAN; ŠTEFANOVIĆ JELA; ŠTEFANOVIĆ JURAJ; ŠTEFANOVIĆ MAGDA; ŠTEFANOVIĆ MARKO; ŠTEFANOVIĆ MARTIN; ŠTEFANOVIĆ MATO; ŠTEFANOVIĆ TOMO; ŠTEFANOVIĆ VILIM</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/85a01ffa-c3fe-4481-966c-29459da4828e/dokumenti/preuzimanje</t>
+    <t>AUGUST ŠTEFANOVIĆ; BARICA BESEDNIK LEVAK; FRANJO ŠTEFANOVIĆ; IVAN ŠTEFANOVIĆ; JAGICA BESEDNIK LEVAK; JELA ŠTEFANOVIĆ; JOSIP BESEDNIK LEVAK; JURAJ ŠTEFANOVIĆ; KATICA BESEDNIK LEVAK; MAGDA ŠTEFANOVIĆ; MARKO ŠTEFANOVIĆ; MARTIN ŠTEFANOVIĆ; MATO ŠTEFANOVIĆ; NIKOLA ŠTEFANOVIĆ; STJEPAN BESEDNIK LEVAK; TOMO ŠTEFANOVIĆ; VILIM ŠTEFANOVIĆ; ZEFA BESEDNIK LEVAK</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:01:55</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbb0282e-75b0-4748-9065-a94ed2b3a6ff</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbb0282e-75b0-4748-9065-a94ed2b3a6ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=15083&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>