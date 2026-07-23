--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-15330/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15330/2025</t>
   </si>
   <si>
-    <t>ANTUN BALIJA; BALIJA MILKA; BALIJA ZDENKA; BALIJA ZDRAVKO; HRASTINSKI AGATA; KADA ANKICA; KADA IGNAC; KADA MIJO; KADA SLAVKO; KRMPOTIĆ JELENA; LJUDEVIT HRASTINSKI, JOSIPOV; MARIJA ŠKRINJAR, VALENTINOVA; TISANIĆ ALEKSA; TISANIĆ DRAGUTIN; TISANIĆ IVAN; TISANIĆ JAGICA; TISANIĆ JELICA; TISANIĆ MIRKO; ŠIMAG DRAGUTIN; ŠIVALEC ZLATA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/13499c88-26bf-452b-994b-b9d9aa097167</t>
+    <t>ANTUN HRASTINSKI; NEDJELJKO ŠIMEC</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:22:29</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90aa05a7-94e2-49d0-b1c4-33b06ff0eacc</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/13499c88-26bf-452b-994b-b9d9aa097167/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/90aa05a7-94e2-49d0-b1c4-33b06ff0eacc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=15330&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>