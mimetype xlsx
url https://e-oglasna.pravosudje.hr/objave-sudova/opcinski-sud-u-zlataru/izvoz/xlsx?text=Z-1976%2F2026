--- v0 (2026-05-06)
+++ v1 (2026-07-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-1976/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1976/2026</t>
   </si>
   <si>
-    <t>OSOBE RED.BR. 1.-9. "PUTEM E OGLASNE PLOČE SUDA"; Općinski sud u Zlataru</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/feffd9b1-0cfc-4b15-92a5-eb922d6cb5e7/dokumenti/preuzimanje</t>
+    <t>CESAREC JELKA; FAFLET BARICA; JURINA JANKO; JURINA JOSIP; JURINA MARA; JURINA MATO; JURINA MIJO; JURINA VID; KRAJCER ANKA; Općinski sud u Zlataru</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:53:44</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/395663b0-ac5e-4065-979c-50d50906359d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/395663b0-ac5e-4065-979c-50d50906359d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=1976&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>