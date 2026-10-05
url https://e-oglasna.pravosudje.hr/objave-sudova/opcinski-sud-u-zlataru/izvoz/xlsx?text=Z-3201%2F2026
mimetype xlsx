--- v0 (2026-06-27)
+++ v1 (2026-10-05)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-3201/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3201/2026</t>
   </si>
   <si>
-    <t>DRAGICA DLESK; FRANJO PEROŠ; JOSIP PEROŠ; JURA PEROŠ; LJUBA JUNKOVIĆ; Općinski sud u Zlataru; PEROŠ JELICA R. VORIH; SLAVKO PEROŠ; STJEPAN PEROŠ</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/582b0f00-b136-4dc1-9325-bbdb2875e2d1/dokumenti/preuzimanje</t>
+    <t>DRAGICA DLESK; FRANJO PEROŠ; JOSIP PEROŠ; JURAJ PEROŠ; LJUBA JUNKOVIĆ; MAČEK ANA; MIRKO PEROŠ; PEROŠ AMALIJA; PEROŠ ANA; PEROŠ BARICA; PEROŠ FRANJO; PEROŠ IVAN; PEROŠ JELICA R. VORIH; PEROŠ JOSIP; PEROŠ JURAJ; PEROŠ MAGDA; PEROŠ MARICA; PEROŠ MARIJA; PEROŠ PETAR; PEROŠ TINIKA; PEROŠ VERICA; PEROŠ ŠTEFANIJA; SLAVKO PEROŠ; STJEPAN PEROŠ</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:31:45</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeb1789-f139-4517-af78-408177f855ed</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeb1789-f139-4517-af78-408177f855ed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=3201&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>