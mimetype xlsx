--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -62,87 +62,87 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-3550/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3550/2026</t>
   </si>
   <si>
-    <t>GJURGJEVIĆ VLADIMIR</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/060185d1-cc71-4a61-bbd1-6b0e6fce03d5/dokumenti/preuzimanje</t>
+    <t>Gjurgjević Vladimir; Juraj Novina</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:41:18</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb9360e6-b5c4-436e-a172-3dcc2a15744e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb9360e6-b5c4-436e-a172-3dcc2a15744e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=3550&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje OsZl, Stalna služba u DS Z-3550/2026</t>
+    <t>Rješenje OsZl, SS u DS Z-3550/2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>18.05.2026. 10:53:27</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15bf1a36-5b1a-44e7-b5c5-59f6986c5b96/dokumenti/preuzimanje</t>
+    <t>20.07.2026. 07:25:39</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9872e3f4-4094-442c-b49c-bdc82b7b1abf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9872e3f4-4094-442c-b49c-bdc82b7b1abf/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">