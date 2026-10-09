--- v0 (2026-07-27)
+++ v1 (2026-10-09)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-4357/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4357/2026</t>
   </si>
   <si>
     <t>MIRELA SKRBETA 42934092291</t>
   </si>
   <si>
-    <t>22.07.2026. 10:32:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d41b3b55-c9da-4854-afae-5a97a8a7c8f5/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 10:20:29</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c90cd572-2723-47c2-8048-c72b001899ea</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c90cd572-2723-47c2-8048-c72b001899ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=4357&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>