--- v0 (2026-07-21)
+++ v1 (2026-10-07)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-4391/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4391/2026</t>
   </si>
   <si>
-    <t>ANICA MIKULEC; ANICA MIKULEC; DAŠEK PREMERL; DORA PREMRL ROĐ. JERNEIĆ; JANA PREMRL ROĐ. HORVATIČEK; MARKO PREMRL; TEREZA PREMERL; VIKTORIJA PREMERL; ĐURĐA TKALEC ROĐ. PREMRL</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c3276ce0-9ff1-4e9a-a2c1-f9b777dccc0e/dokumenti/preuzimanje</t>
+    <t>ANICA MIKULEC; BARICA BELINIĆ ROĐ. PREMRL; EVA PREMRL ROĐ. ŠIMUNIĆ; JULIJANA PREMRL; MARIJA PREMRL; MARIJANA PREMRL; PREMERL DAŠEK; PREMERL MATO; PREMERL TEREZA; PREMERL VIKTORIJA; PREMRL BARICA; PREMRL MARKO; PREMRL R. HORVATIČEK JANA; PREMRL R. JERNEIĆ DORA; VERICA PREMRL; ČRNJEVIĆ DANICA ROĐ. PREMRL; ĐURĐA TKALEC ROĐ. PREMRL</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:42:41</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a70d9f5-f059-4a92-8148-8709ca09ce69</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a70d9f5-f059-4a92-8148-8709ca09ce69/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=4391&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>