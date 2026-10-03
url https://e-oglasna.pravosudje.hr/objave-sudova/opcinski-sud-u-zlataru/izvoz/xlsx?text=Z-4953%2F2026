--- v0 (2026-07-21)
+++ v1 (2026-10-03)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-4953/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4953/2026</t>
   </si>
   <si>
-    <t>IVAN VRANIĆ; JELICA VRANIĆ; MAGDA VRANIĆ; MARICA VRANIĆ; ZORICA VRANIĆ</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/99f3df69-1002-42c9-aa03-d71d7ecad59e/dokumenti/preuzimanje</t>
+    <t>DRAGICA VRANIĆ; DRAGUTIN VRANIĆ; JURAJ VRANIĆ; MILAN VRANIĆ</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:15:29</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e9f37f-f6bc-47a7-a84c-1c1e5cec6270</t>
+  </si>
+  <si>
+    <t>Rjesenje_rociste_na_sudu_23.10.2026..pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e9f37f-f6bc-47a7-a84c-1c1e5cec6270/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=4953&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>