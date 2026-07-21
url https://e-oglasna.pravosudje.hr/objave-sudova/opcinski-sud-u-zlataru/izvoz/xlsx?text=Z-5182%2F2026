--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-5182/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5182/2026</t>
   </si>
   <si>
     <t>LADOVIĆ BERNARDA</t>
   </si>
   <si>
-    <t>11.05.2026. 08:47:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bc963502-42b9-4a6a-a3f5-0a01733fe852/dokumenti/preuzimanje</t>
+    <t>20.07.2026. 12:19:03</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d45a89-0468-4807-95de-7840c1a94cae</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d45a89-0468-4807-95de-7840c1a94cae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=5182&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>