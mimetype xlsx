--- v1 (2026-07-21)
+++ v2 (2026-10-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-5182/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5182/2026</t>
   </si>
   <si>
-    <t>LADOVIĆ BERNARDA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/59d45a89-0468-4807-95de-7840c1a94cae</t>
+    <t>Vdović Đurđa</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:21:08</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d807c81e-0bba-4655-8bbe-53351ebbc2d3</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/59d45a89-0468-4807-95de-7840c1a94cae/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d807c81e-0bba-4655-8bbe-53351ebbc2d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=5182&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>