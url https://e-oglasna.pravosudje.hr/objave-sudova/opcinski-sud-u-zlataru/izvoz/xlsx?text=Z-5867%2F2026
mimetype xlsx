--- v0 (2026-07-23)
+++ v1 (2026-10-07)
@@ -65,84 +65,84 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-5867/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5867/2026</t>
   </si>
   <si>
     <t>Bara Hrastović; Bara Hrastović; Dragutin Hrastović; Eva Hrastović; Fabijan Hrastović; Franjo Hrastović; Ivanka Potočki; Ivanka Potočki; Jana Hrastović; Kata Mikuš; Mara Hrastović; Marica Hrastović; Stjepan Jelovečki; Vjekoslav Hrastović; Zora Hrastović; Zora Hrastović</t>
   </si>
   <si>
-    <t>13.07.2026. 10:56:31</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/22bc48fb-32e6-4fbb-88b9-a0c08c00393c/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 08:50:29</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba42f06f-a2cd-4fe2-8db5-3ed21445db5d</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba42f06f-a2cd-4fe2-8db5-3ed21445db5d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=5867&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenjei oglas Z-5867/2026 od 09.07.2026.</t>
+    <t>Rješenje OSZL DS br. Z-5867/26 od 11. 09.26.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>10.07.2026. 13:31:15</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0050d904-3fd0-412f-b2e0-2e56a671854a/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 07:51:42</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a813f0e-02a2-4ddd-963c-7b19bc7c8db7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a813f0e-02a2-4ddd-963c-7b19bc7c8db7/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">