--- v0 (2026-06-05)
+++ v1 (2026-10-14)
@@ -62,63 +62,63 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-6159/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6159/2026</t>
   </si>
   <si>
-    <t>02.06.2026. 13:45:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/031893e6-052d-43ea-99ca-66982eba46fa/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 09:15:16</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d78a7cd-b940-491b-9556-985d6b197f2c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d78a7cd-b940-491b-9556-985d6b197f2c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=6159&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>