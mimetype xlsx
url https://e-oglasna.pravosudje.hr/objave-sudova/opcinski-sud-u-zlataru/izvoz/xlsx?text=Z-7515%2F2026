--- v0 (2026-09-12)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-7515/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7515/2026</t>
   </si>
   <si>
-    <t>Petek Štefica</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0462427b-8eae-49b0-924b-a5cefe97c93c/dokumenti/preuzimanje</t>
+    <t>BLAGOJEVIĆ MARIJA; BLAŽIČKO SLAVKA; Damir Petek 77463609740; PETEK ANKICA; PETEK DAMIR; PETEK DAMIR; PETEK JADRANKA MLDB.; PETEK MARIJA R. VUČAK; PETEK VIKTOR; PETEK VLADIMIR; PETEK ŠTEFICA 83515775297; SAMOUPRAVNA INTERESNA ZAJEDNICA MIROVINSKOG I INVALIDSKOG OSIGURANJA RADNIKA HRVATSKE- PODRUČNE SLUŽBE U ZAGREBU; STJEPAN JURINČIĆ 98027525857; ČUKAC VERA</t>
+  </si>
+  <si>
+    <t>02.11.2026. 13:40:29</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4149fb-5951-4de8-a13f-78c48d9f9de3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4149fb-5951-4de8-a13f-78c48d9f9de3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=7515&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>