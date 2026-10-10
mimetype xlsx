--- v0 (2026-07-22)
+++ v1 (2026-10-10)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-7823/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7823/2026</t>
   </si>
   <si>
-    <t>Anica Tarade; Anđela Bogdan; Barica Murenc; Danica Horvatiček; Fanika Sinković; Jalža Tarade; Jelica Tarade; Juraj Tarade; Katica Tarade; Kristina Sinković; Marija Sinković; Slavko Tarade; Stjepan Sinković; Valent Sinković; Vladimir Tarade</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/573dbabc-ed0d-41ca-8e1f-52d4fc8da633</t>
+    <t>Barica Tisanić; Emili Aljic 32607233061; Franjo Tarade; Hasan Aljić 05629410535; Stjepan Tarade 05628448915</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:35:02</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a934901a-a298-435f-9ba0-956b2baf17dc</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/573dbabc-ed0d-41ca-8e1f-52d4fc8da633/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a934901a-a298-435f-9ba0-956b2baf17dc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=7823&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>