--- v0 (2026-07-21)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-8134/2026</t>
   </si>
   <si>
-    <t>Rješenje OsZl, SS u DS Z-8134/2026</t>
+    <t>RJEŠENJE Z-8134/2026-9 OD 26.10.2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>20.07.2026. 12:16:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6c4d5948-a324-4430-91ff-dabf6acbbb99/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 08:08:54</t>
+  </si>
+  <si>
+    <t>27.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eb55220-4b53-4486-ad78-aa572ec87263</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eb55220-4b53-4486-ad78-aa572ec87263/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=8134&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>