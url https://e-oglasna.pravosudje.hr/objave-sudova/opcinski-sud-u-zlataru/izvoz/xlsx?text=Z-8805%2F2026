--- v0 (2026-07-27)
+++ v1 (2026-09-12)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-8805/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8805/2026</t>
   </si>
   <si>
-    <t>Amalija Videk; Janko Herceg; Jela Videk; Josipa Videk; Katarina Gorički rođ. Videk; Ladislav Videk; Petar Videk; e-oglasna ploča suda</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/29e9a9e6-4042-4e67-b5a7-62c6187cbde9</t>
+    <t>Draga Bratković</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:34:34</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45bfdb9e-52d4-44a9-b9c6-540e85033b2e</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/29e9a9e6-4042-4e67-b5a7-62c6187cbde9/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/45bfdb9e-52d4-44a9-b9c6-540e85033b2e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=8805&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>