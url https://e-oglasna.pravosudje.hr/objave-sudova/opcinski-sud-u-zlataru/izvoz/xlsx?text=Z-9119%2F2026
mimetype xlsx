--- v0 (2026-07-23)
+++ v1 (2026-09-12)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-9119/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9119/2026</t>
   </si>
   <si>
-    <t>Gospočić Ćiril; Maljuna Dragica</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d7c73322-5abf-466a-8ecd-4ef839638a1e</t>
+    <t>Balaško Ana; Balaško Franjo; Balaško Jaga; Balaško Janko; Balaško Juraj; Balaško Kata; Balaško Mijo; Balaško Rudolf; Balaško Stjepan; Balaško Vera; Gospočić Adam; Gospočić Andrija; Gospočić Bara; Gospočić Barica; Gospočić Benko; Gospočić Božo; Gospočić Branka; Gospočić Damir; Gospočić Dora; Gospočić Dragan; Gospočić Eva; Gospočić Franjo; Gospočić Franjo; Gospočić Igor; Gospočić Ivanka; Gospočić Jagica; Gospočić Katica; Gospočić Ljuba; Gospočić Marica; Gospočić Marko; Gospočić Martin; Gospočić Martin; Gospočić Milan; Gospočić Mirko; Gospočić Mirko; Gospočić Mladen; Gospočić Nikola; Gospočić Nikola; Gospočić Nikola; Gospočić Pavao; Gospočić Pavica; Gospočić Petar; Gospočić Rozalija; Gospočić Rudolf; Gospočić Rudolf; Gospočić Stjepan; Gospočić Stjepan; Gospočić Stjepan; Gospočić Vid; Gospočić Vladimir; Gospočić Zlata; Gospočić Ćiril; Pogačnik Mimica; Čulig Eva; Čulig Josip; Čulig Milka; Štruglin Kata; Štruglin Katica</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:04:20</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/534c20dd-0de4-4244-b9e9-889efcd7cdc7</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d7c73322-5abf-466a-8ecd-4ef839638a1e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/534c20dd-0de4-4244-b9e9-889efcd7cdc7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=9119&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>