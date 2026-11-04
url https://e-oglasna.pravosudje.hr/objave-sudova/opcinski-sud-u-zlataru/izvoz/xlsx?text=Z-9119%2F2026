--- v1 (2026-09-12)
+++ v2 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-9119/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9119/2026</t>
   </si>
   <si>
-    <t>Balaško Ana; Balaško Franjo; Balaško Jaga; Balaško Janko; Balaško Juraj; Balaško Kata; Balaško Mijo; Balaško Rudolf; Balaško Stjepan; Balaško Vera; Gospočić Adam; Gospočić Andrija; Gospočić Bara; Gospočić Barica; Gospočić Benko; Gospočić Božo; Gospočić Branka; Gospočić Damir; Gospočić Dora; Gospočić Dragan; Gospočić Eva; Gospočić Franjo; Gospočić Franjo; Gospočić Igor; Gospočić Ivanka; Gospočić Jagica; Gospočić Katica; Gospočić Ljuba; Gospočić Marica; Gospočić Marko; Gospočić Martin; Gospočić Martin; Gospočić Milan; Gospočić Mirko; Gospočić Mirko; Gospočić Mladen; Gospočić Nikola; Gospočić Nikola; Gospočić Nikola; Gospočić Pavao; Gospočić Pavica; Gospočić Petar; Gospočić Rozalija; Gospočić Rudolf; Gospočić Rudolf; Gospočić Stjepan; Gospočić Stjepan; Gospočić Stjepan; Gospočić Vid; Gospočić Vladimir; Gospočić Zlata; Gospočić Ćiril; Pogačnik Mimica; Čulig Eva; Čulig Josip; Čulig Milka; Štruglin Kata; Štruglin Katica</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/534c20dd-0de4-4244-b9e9-889efcd7cdc7</t>
+    <t>Vrđuka Anđela; Vrđuka Anđelka</t>
+  </si>
+  <si>
+    <t>03.11.2026. 07:49:00</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbae1ec-e5f2-486a-a05f-535ef665da62</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/534c20dd-0de4-4244-b9e9-889efcd7cdc7/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbae1ec-e5f2-486a-a05f-535ef665da62/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=9119&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>