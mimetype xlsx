--- v0 (2026-07-21)
+++ v1 (2026-10-26)
@@ -65,84 +65,84 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Z-9285/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9285/2026</t>
   </si>
   <si>
     <t>Bara Mrzljak; Blaž Krušelj; Eva Tkalčić; Ivan Vdović; Janko Mrzljak; Josip Krušelj; Juraj Tkalčić; Marica Vdović; Mijo Vdović; Mijo Vdović; Pavica Vdović; Rudolf Ljubić; Stjepan Vdović; Valent Vdović; Vid Vdović</t>
   </si>
   <si>
-    <t>21.07.2026. 08:38:55</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/beb721f8-382f-468b-bf87-e69f54a84e03/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 11:52:42</t>
+  </si>
+  <si>
+    <t>25.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba0a2ab-1393-4890-a592-e2ad219bf9f6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba0a2ab-1393-4890-a592-e2ad219bf9f6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Z&amp;predmet=9285&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-9285/2026 od 17.07.2026.</t>
+    <t>Rješenje OSZL SS DS, Z-9285/2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>20.07.2026. 13:20:11</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/14f3073c-44a0-49b1-bec5-858fff0b1291/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 09:40:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf4adbfb-33bf-458f-868c-90d8d342559c</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf4adbfb-33bf-458f-868c-90d8d342559c/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">