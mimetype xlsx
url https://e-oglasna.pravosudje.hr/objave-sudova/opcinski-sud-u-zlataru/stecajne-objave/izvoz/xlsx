--- v0 (2026-05-12)
+++ v1 (2026-06-04)
@@ -6,307 +6,2005 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2106" uniqueCount="1167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1348">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75032828076</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj 75032828076</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JELENA BOROVAC</t>
+  </si>
+  <si>
+    <t>JELENA BOROVAC 35954235142</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:29:20</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e66137f-c109-4490-8f66-316e26bdc3e9</t>
+  </si>
+  <si>
+    <t>16.377600.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e66137f-c109-4490-8f66-316e26bdc3e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TANJA BISTROVIĆ</t>
+  </si>
+  <si>
+    <t>TANJA BISTROVIĆ 90245013235</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc00c175-8a67-4c12-aa0b-bba309244e25</t>
+  </si>
+  <si>
+    <t>16.378091.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc00c175-8a67-4c12-aa0b-bba309244e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN KONTENT</t>
+  </si>
+  <si>
+    <t>VOLAVEČKA CESTA 27, 49240 Gornja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>67769155066</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; STJEPAN KONTENT 67769155066</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:35:12</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d038aa37-d3c1-4b66-97b7-4c187f8e6b95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d038aa37-d3c1-4b66-97b7-4c187f8e6b95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAPIGA</t>
+  </si>
+  <si>
+    <t>LEPA VES 55, 49240 Lepa Ves, Hrvatska</t>
+  </si>
+  <si>
+    <t>33594819536</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAPIGA 33594819536; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45866c9e-ba3c-482b-b54c-8e0b2a5bba28</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45866c9e-ba3c-482b-b54c-8e0b2a5bba28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Željko Sopek</t>
+  </si>
+  <si>
+    <t>Rovno 21, 49234 Rovno, Hrvatska</t>
+  </si>
+  <si>
+    <t>20300234922</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča suda; Željko Sopek 20300234922</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:11:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdcac2e5-db66-4a06-a399-87b8c1b500e5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdcac2e5-db66-4a06-a399-87b8c1b500e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-1/2026</t>
+  </si>
+  <si>
+    <t>Franjo Horvat</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 98, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>85210278778</t>
+  </si>
+  <si>
+    <t>Franjo Horvat 85210278778; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.06.2026. 12:09:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0d6579-d211-48b3-88be-28cbd49f7cf2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0d6579-d211-48b3-88be-28cbd49f7cf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-10/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Jagić</t>
+  </si>
+  <si>
+    <t>Štuparje 31a, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>96673428350</t>
+  </si>
+  <si>
+    <t>Ljiljana Jagić 96673428350; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:10:57</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b3a927b-271a-49d6-bd6d-1902cf3eb1b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b3a927b-271a-49d6-bd6d-1902cf3eb1b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-136/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Božica Broz</t>
+  </si>
+  <si>
+    <t>Lepajci 72, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>30196891464</t>
+  </si>
+  <si>
+    <t>Božica Broz 30196891464; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:36:28</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a20c93-d8d0-4911-a164-4266dbb4da9a</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a20c93-d8d0-4911-a164-4266dbb4da9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>DENIS MARGARIN</t>
+  </si>
+  <si>
+    <t>ORO TRG 1, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>18740464640</t>
+  </si>
+  <si>
+    <t>DENIS MARGARIN 18740464640; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:46:48</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa20772-efbb-4ebd-9420-ec8e1bbebfc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa20772-efbb-4ebd-9420-ec8e1bbebfc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>RUDI KULAŠ</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 142, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>12041268029</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; RUDI KULAŠ 12041268029</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:45:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4ce861-6408-4826-926a-eea26610be3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4ce861-6408-4826-926a-eea26610be3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ</t>
+  </si>
+  <si>
+    <t>SVETI MATEJ 129, 49240 Sveti Matej, Hrvatska</t>
+  </si>
+  <si>
+    <t>24337801771</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ 24337801771; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:43:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11bc61f-1abc-440f-9991-6ab747a1e901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11bc61f-1abc-440f-9991-6ab747a1e901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STJEPAN LELJAK</t>
+  </si>
+  <si>
+    <t>STJEPAN LELJAK 96294088013</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:32:03</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3720abe7-f837-4783-a628-4a643efc6d9d</t>
+  </si>
+  <si>
+    <t>16.377755.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3720abe7-f837-4783-a628-4a643efc6d9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IGOR IVAK</t>
+  </si>
+  <si>
+    <t>IGOR IVAK 53766495131</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d35e6e2-0584-4ddb-9ac4-ddb6a7071ceb</t>
+  </si>
+  <si>
+    <t>16.376845.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d35e6e2-0584-4ddb-9ac4-ddb6a7071ceb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-496/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN LONČARIĆ</t>
+  </si>
+  <si>
+    <t>BEZAVINA 17, 49210 Bezavina, Hrvatska</t>
+  </si>
+  <si>
+    <t>49723188368</t>
+  </si>
+  <si>
+    <t>ZORAN LONČARIĆ 49723188368; op</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858e47e2-ce51-4fad-8dc5-5d3cd77b5cec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858e47e2-ce51-4fad-8dc5-5d3cd77b5cec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=496&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-476/2025</t>
+  </si>
+  <si>
+    <t>BRANKO BRATKOVIĆ</t>
+  </si>
+  <si>
+    <t>ŽIDOVINJAK 33, 49221 Židovinjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>59522968771</t>
+  </si>
+  <si>
+    <t>BRANKO BRATKOVIĆ 59522968771; op</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:44:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c895793d-4f60-4de4-9c5f-3b642c3991c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c895793d-4f60-4de4-9c5f-3b642c3991c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=476&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-159/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIO MARTINOVIĆ</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 61, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>31183791867</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIO MARTINOVIĆ 31183791867</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:58:20</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d451b1-f6e9-4d8e-bb4f-593c9cfe5275</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d451b1-f6e9-4d8e-bb4f-593c9cfe5275/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-152/2026</t>
+  </si>
+  <si>
+    <t>ZVONIMIR GLAVAČ</t>
+  </si>
+  <si>
+    <t>PUSTODOL 198, 49240 Pustodol, Hrvatska</t>
+  </si>
+  <si>
+    <t>20298455084</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; ZVONIMIR GLAVAČ 20298455084</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd802e62-39eb-4247-bf74-43855e0942e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd802e62-39eb-4247-bf74-43855e0942e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP DUMBOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP DUMBOVIĆ 43537840224</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:36</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e032c28-9663-444e-98a3-9178641b5b81</t>
+  </si>
+  <si>
+    <t>16.377089.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e032c28-9663-444e-98a3-9178641b5b81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANA GRZELJA</t>
+  </si>
+  <si>
+    <t>IVANA GRZELJA 18110932977</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a425c61-2840-4cee-9640-c854eb84e95d</t>
+  </si>
+  <si>
+    <t>16.376348.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a425c61-2840-4cee-9640-c854eb84e95d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-9/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Pongrac</t>
+  </si>
+  <si>
+    <t>Radakovo 170, 49294 Radakovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>33384030083</t>
+  </si>
+  <si>
+    <t>Kristina Pongrac 33384030083; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:04:40</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce18b86-410f-4316-ae66-b31b232dc81d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce18b86-410f-4316-ae66-b31b232dc81d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=9&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-11/2026</t>
+  </si>
+  <si>
+    <t>PETRA VIDMAR</t>
+  </si>
+  <si>
+    <t>VELINCI 20, 49290 Velinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89848577971</t>
+  </si>
+  <si>
+    <t>PETRA VIDMAR 89848577971; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:02:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f2c454-3e5c-406b-817b-9d461d245499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f2c454-3e5c-406b-817b-9d461d245499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-158/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>TEREZA PERHOT</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2 A, 49223 Sveti Križ Začretje, Hrvatska</t>
+  </si>
+  <si>
+    <t>42776833911</t>
+  </si>
+  <si>
+    <t>TEREZA PERHOT 42776833911; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:32:15</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d448143-d5a7-4226-bd4a-22f33dc461d9</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d448143-d5a7-4226-bd4a-22f33dc461d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 219, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>15054543076</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO 15054543076; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:30:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3dae7c-ec87-4d0a-a343-f513cd64c393</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3dae7c-ec87-4d0a-a343-f513cd64c393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI</t>
+  </si>
+  <si>
+    <t>BREZOVA 64, 49223 Brezova, Hrvatska</t>
+  </si>
+  <si>
+    <t>54235799047</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI 54235799047; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:29:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/044a9a01-8d4f-4988-a029-39a2194fb1ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/044a9a01-8d4f-4988-a029-39a2194fb1ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-467/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>GORDANA VAJDIĆ</t>
+  </si>
+  <si>
+    <t>TOMAŠEVEC 70, 49290 Tomaševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>06068259307</t>
+  </si>
+  <si>
+    <t>GORDANA VAJDIĆ 06068259307; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a03d97b-6b82-4b67-8be7-802dd5367bf0</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a03d97b-6b82-4b67-8be7-802dd5367bf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV GREGURIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV GREGURIĆ 18577073466</t>
+  </si>
+  <si>
+    <t>22.05.2026. 03:24:12</t>
+  </si>
+  <si>
+    <t>14.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa778395-0ef9-4af0-84f6-5f368f5cb017</t>
+  </si>
+  <si>
+    <t>16.377762.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa778395-0ef9-4af0-84f6-5f368f5cb017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-396/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>JADRANKA KRIŠTOFIĆ</t>
+  </si>
+  <si>
+    <t>GREGUROVEC 22, 49217 Gregurovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>14489128498</t>
+  </si>
+  <si>
+    <t>JADRANKA KRIŠTOFIĆ 14489128498</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:02:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55b40776-0d42-4d8e-9d1a-864138a8e9b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55b40776-0d42-4d8e-9d1a-864138a8e9b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=396&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLASTA DRŽIĆ</t>
+  </si>
+  <si>
+    <t>VLASTA DRŽIĆ 76150820116</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:09</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a589c3fb-3b43-48f1-8914-a0527e422c5d</t>
+  </si>
+  <si>
+    <t>16.377550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a589c3fb-3b43-48f1-8914-a0527e422c5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN MLINARIĆ</t>
+  </si>
+  <si>
+    <t>IVAN MLINARIĆ 23961201973</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:21</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37ce02dd-d88c-4db4-a73d-3b061dcd9f4f</t>
+  </si>
+  <si>
+    <t>16.377046.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37ce02dd-d88c-4db4-a73d-3b061dcd9f4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-426/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>ŠTEFICA PRIBOLŠAN</t>
+  </si>
+  <si>
+    <t>VINIPOTOK 101 A, 49250 Vinipotok, Hrvatska</t>
+  </si>
+  <si>
+    <t>17752927380</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ŠTEFICA PRIBOLŠAN 17752927380</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:03:02</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb4a87e-3286-4fa9-aa30-b46e6eadcedd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb4a87e-3286-4fa9-aa30-b46e6eadcedd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=426&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-443/2025</t>
+  </si>
+  <si>
+    <t>ĐURO RADANAC</t>
+  </si>
+  <si>
+    <t>MARTINEČKA ULICA 80, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>05989048695</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ĐURO RADANAC 05989048695</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:52:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/597c3a17-c123-4cc7-a0be-4e54d5ef226a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/597c3a17-c123-4cc7-a0be-4e54d5ef226a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=443&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-450/2025</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV KOSOVEC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2, 49282 Konjščina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22857935692</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV KOSOVEC 22857935692; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fc5482-f3f8-4cab-9874-fa950c7534e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fc5482-f3f8-4cab-9874-fa950c7534e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=450&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-451/2025</t>
+  </si>
+  <si>
+    <t>BOJAN JANOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>VELEŠKOVEC 78, 49246 Veleškovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>72388737532</t>
+  </si>
+  <si>
+    <t>BOJAN JANOŠEVIĆ 72388737532; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1204e89-3a54-48fb-ae99-177b2ce55596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1204e89-3a54-48fb-ae99-177b2ce55596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=451&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-480/2025</t>
+  </si>
+  <si>
+    <t>VALENTINA VRLEC</t>
+  </si>
+  <si>
+    <t>GORNJA SELNICA 59, 49250 Gornja Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77649403520</t>
+  </si>
+  <si>
+    <t>VALENTINA VRLEC 77649403520; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8bd042-b927-46a1-8ec7-95f0256fbd06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8bd042-b927-46a1-8ec7-95f0256fbd06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=480&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-430/2025</t>
+  </si>
+  <si>
+    <t>Ivan Božić</t>
+  </si>
+  <si>
+    <t>DONJI KRALJEVEC 18 A, 49284 Donji Kraljevec, Hrvatska</t>
+  </si>
+  <si>
+    <t>89448042645</t>
+  </si>
+  <si>
+    <t>Ivan Božić 89448042645; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:46:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9512cb6-475d-460a-bb6f-e3435b6b3ae8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9512cb6-475d-460a-bb6f-e3435b6b3ae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=430&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Firšt</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>90452996820</t>
+  </si>
+  <si>
+    <t>Marijan Firšt 90452996820; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761c4262-f947-4709-9be9-6812f2656ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761c4262-f947-4709-9be9-6812f2656ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAVOR KLAPAČ</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ 55751235493</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:44</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd79f258-ddb5-4299-ad94-a3d5e600f758</t>
+  </si>
+  <si>
+    <t>16.377726.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd79f258-ddb5-4299-ad94-a3d5e600f758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NEDELJKO PAVETIĆ</t>
+  </si>
+  <si>
+    <t>NEDELJKO PAVETIĆ 95979112623</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2e2f5c-49ce-4cd7-82e6-3fe6ec9c6c08</t>
+  </si>
+  <si>
+    <t>16.377342.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2e2f5c-49ce-4cd7-82e6-3fe6ec9c6c08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-137/2026</t>
+  </si>
+  <si>
+    <t>Ivan Horvat</t>
+  </si>
+  <si>
+    <t>Zagrebačka Cesta 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>06080155073</t>
+  </si>
+  <si>
+    <t>Ivan Horvat 06080155073; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:17:55</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/605864aa-4619-4659-a151-e79bdb328ac7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/605864aa-4619-4659-a151-e79bdb328ac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-146/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Klasić</t>
+  </si>
+  <si>
+    <t>Donji Macelj 37, 49225 Donji Macelj, Hrvatska</t>
+  </si>
+  <si>
+    <t>38281078900</t>
+  </si>
+  <si>
+    <t>Miroslav Klasić 38281078900; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac95edc7-eb7d-4870-a2de-8c7ad8543ca9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac95edc7-eb7d-4870-a2de-8c7ad8543ca9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Perka Marinković</t>
+  </si>
+  <si>
+    <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>46022539617</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mirjana Helebrant 73003791162; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama 28921383001; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; Styria medijski servisi d.o.o. za trgovinu i usluge 29005509482</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-457/2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec</t>
+  </si>
+  <si>
+    <t>Dubrovčan 8, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>58246768398</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=457&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; ZAGREBAČKA BANKA DIONIČKO DRUŠTVO 92963223473</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK</t>
+  </si>
+  <si>
+    <t>PROSENIK 37, 49290 Prosenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>35103164768</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK 35103164768; op</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:50:35</t>
+  </si>
+  <si>
+    <t>28.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaa8ef7-4d63-490f-9b6b-e0354687429d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaa8ef7-4d63-490f-9b6b-e0354687429d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Luka Žlender</t>
+  </si>
+  <si>
+    <t>Gornji Škrnik 9, 49296 Gornji Škrnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>76316643515</t>
+  </si>
+  <si>
+    <t>Luka Žlender 76316643515; op</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:45:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bfe0e4-9937-4777-b4ad-e854e25bdf04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bfe0e4-9937-4777-b4ad-e854e25bdf04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-418/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>ŽELJKO HANŽEK</t>
+  </si>
+  <si>
+    <t>ZAJEZDA 66, 49284 Zajezda, Hrvatska</t>
+  </si>
+  <si>
+    <t>96848950661</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ŽELJKO HANŽEK 96848950661</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:23:28</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3f512e-66b6-4eb9-bc1a-5b921c81f577</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3f512e-66b6-4eb9-bc1a-5b921c81f577/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=418&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO GRABUŠIĆ</t>
+  </si>
+  <si>
+    <t>KEBEL 66, 49221 Kebel, Hrvatska</t>
+  </si>
+  <si>
+    <t>53922852744</t>
+  </si>
+  <si>
+    <t>op; ŽELJKO GRABUŠIĆ 53922852744</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0084b4a2-4d52-4460-9d05-805c64d91511</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0084b4a2-4d52-4460-9d05-805c64d91511/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO</t>
+  </si>
+  <si>
+    <t>SELNO 62 A, 49217 Selno, Hrvatska</t>
+  </si>
+  <si>
+    <t>82449552259</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO 82449552259; op</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73309cf3-993b-4b0f-807a-6277909ea143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73309cf3-993b-4b0f-807a-6277909ea143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-18/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN ROGINIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 197 1, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>41782664381</t>
+  </si>
+  <si>
+    <t>STJEPAN ROGINIĆ 41782664381; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22ef64f-6384-4c21-815d-40d655934574</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22ef64f-6384-4c21-815d-40d655934574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-7/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN SOIĆ</t>
+  </si>
+  <si>
+    <t>LADISLAVEC 12, 49250 Ladislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>84898521852</t>
+  </si>
+  <si>
+    <t>STJEPAN SOIĆ 84898521852; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:16:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0f33e6-36be-405c-b82c-655e3ae8459f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0f33e6-36be-405c-b82c-655e3ae8459f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>JOSIP BAN</t>
+  </si>
+  <si>
+    <t>MAČE 26, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>19927778227</t>
+  </si>
+  <si>
+    <t>JOSIP BAN 19927778227; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:15:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd3e2cc-6219-4f37-9cd4-52f1c1da3b7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd3e2cc-6219-4f37-9cd4-52f1c1da3b7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN ĐURINEK</t>
+  </si>
+  <si>
+    <t>JURANŠČINA 29 A, 49250 Juranšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>99060765469</t>
+  </si>
+  <si>
+    <t>DRAGUTIN ĐURINEK 99060765469; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:14:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da033067-3d27-43c3-9756-57fbac905e99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da033067-3d27-43c3-9756-57fbac905e99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA BLAGA</t>
+  </si>
+  <si>
+    <t>MARKUŠBRIJEG 131, 49250 Markušbrijeg, Hrvatska</t>
+  </si>
+  <si>
+    <t>80241974254</t>
+  </si>
+  <si>
+    <t>LJUBICA BLAGA 80241974254; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0344ec2-e027-403b-90a0-984845695b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0344ec2-e027-403b-90a0-984845695b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN BRCKAN</t>
+  </si>
+  <si>
+    <t>GORNJAKI 17, 49284 Gornjaki, Hrvatska</t>
+  </si>
+  <si>
+    <t>24517828772</t>
+  </si>
+  <si>
+    <t>STJEPAN BRCKAN 24517828772; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:11:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657de98e-ee03-42e5-bb77-c046ccea81c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657de98e-ee03-42e5-bb77-c046ccea81c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>VEDRAN ROBINA</t>
+  </si>
+  <si>
+    <t>PETRUŠEVEC 69, 49250 Petruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>96284306261</t>
+  </si>
+  <si>
+    <t>VEDRAN ROBINA 96284306261; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709e76f2-5a7e-495f-ba0f-097266a5af2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709e76f2-5a7e-495f-ba0f-097266a5af2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-115/2026</t>
+  </si>
+  <si>
+    <t>DANIJEL ROBINA</t>
+  </si>
+  <si>
+    <t>PETRUŠEVEC 61, 49250 Petruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>14134684261</t>
+  </si>
+  <si>
+    <t>DANIJEL ROBINA 14134684261; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4f410-62b7-4f3d-8f8d-661fef76f6bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4f410-62b7-4f3d-8f8d-661fef76f6bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIO SVIBEN</t>
+  </si>
+  <si>
+    <t>SAJMIŠNA ULICA 66 A, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>17725222036</t>
+  </si>
+  <si>
+    <t>ANTONIO SVIBEN 17725222036; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:08:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81beddb7-7a45-4205-b0fd-1814b5686a53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81beddb7-7a45-4205-b0fd-1814b5686a53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>KLAUDIJA HORVATEK</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 10, 49246 Zlatar-Bistrica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31219527368</t>
+  </si>
+  <si>
+    <t>KLAUDIJA HORVATEK 31219527368; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ddf1a5-880a-493c-a747-0605bf09da5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ddf1a5-880a-493c-a747-0605bf09da5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>JADRANKO CULI</t>
+  </si>
+  <si>
+    <t>REPNO 80, 49250 Repno, Hrvatska</t>
+  </si>
+  <si>
+    <t>92244322888</t>
+  </si>
+  <si>
+    <t>JADRANKO CULI 92244322888; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:05:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a471136-aaec-465e-ae40-f149e81914dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a471136-aaec-465e-ae40-f149e81914dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN DRAGANIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 332, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>28048111943</t>
+  </si>
+  <si>
+    <t>STJEPAN DRAGANIĆ 28048111943; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03950b51-53ef-4b1a-9b27-8b855bc3ed27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03950b51-53ef-4b1a-9b27-8b855bc3ed27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN</t>
+  </si>
+  <si>
+    <t>VELIKA VETERNIČKA 57, 49252 Velika Veternička, Hrvatska</t>
+  </si>
+  <si>
+    <t>89975608679</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN 89975608679; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39eef34-7a95-4a3d-af2b-2e51f8210eee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39eef34-7a95-4a3d-af2b-2e51f8210eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN</t>
+  </si>
+  <si>
+    <t>GORNJA BATINA 51, 49250 Gornja Batina, Hrvatska</t>
+  </si>
+  <si>
+    <t>90196445314</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN 90196445314; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3c875f-2e21-41d0-9770-0b06cbf61505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3c875f-2e21-41d0-9770-0b06cbf61505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ</t>
+  </si>
+  <si>
+    <t>BUDINŠČINA 7 L, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>10781733732</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ 10781733732; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 07:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01004227-356a-404c-bd2a-5720b7f336af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01004227-356a-404c-bd2a-5720b7f336af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-132/2026</t>
   </si>
   <si>
-    <t>Oglas od 12.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>DALIBOR KROG</t>
   </si>
   <si>
     <t>ZAVRŠJE ZAČRETSKO 12 C, 49223 Završje Začretsko, Hrvatska</t>
   </si>
   <si>
     <t>85231433781</t>
   </si>
   <si>
     <t>DALIBOR KROG 85231433781; op</t>
   </si>
   <si>
     <t>12.05.2026. 14:42:46</t>
   </si>
   <si>
-    <t>26.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b6b01bd-0729-41ff-b318-89f9de5bded1</t>
   </si>
   <si>
-    <t>Oglas.docx O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b6b01bd-0729-41ff-b318-89f9de5bded1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-131/2026</t>
   </si>
   <si>
     <t>DAVOR KRANJČEC</t>
   </si>
   <si>
     <t>NASELJE PETROVEČKI 11, 49221 Bedekovčina, Hrvatska</t>
   </si>
   <si>
     <t>15985320604</t>
   </si>
   <si>
     <t>DAVOR KRANJČEC 15985320604; op</t>
   </si>
   <si>
     <t>12.05.2026. 14:41:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9eda0ed9-63be-4fa6-a1cc-c1f246f69983</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9eda0ed9-63be-4fa6-a1cc-c1f246f69983/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-375/2025</t>
-[...34 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - DAVORIN JAKOPEC</t>
   </si>
   <si>
     <t>DAVORIN JAKOPEC 03567246172</t>
   </si>
   <si>
     <t>12.05.2026. 03:25:32</t>
   </si>
   <si>
     <t>04.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47a6071a-a076-48d2-bdd9-c43849e0c659</t>
   </si>
   <si>
     <t>16.375337.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47a6071a-a076-48d2-bdd9-c43849e0c659/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - HRVOJE KAURLOTO</t>
-[...55 lines deleted...]
-  <si>
     <t>Sp-117/2026</t>
   </si>
   <si>
     <t>Oglas od 07.05.2026.</t>
   </si>
   <si>
     <t>Goran Bogeljić</t>
   </si>
   <si>
     <t>Sopot 88, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>99200242082</t>
   </si>
   <si>
     <t>Goran Bogeljić 99200242082; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>07.05.2026. 11:42:08</t>
   </si>
   <si>
     <t>21.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76bd0159-3c34-4aaa-85fb-042c1177b9d8</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76bd0159-3c34-4aaa-85fb-042c1177b9d8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-110/2026</t>
   </si>
   <si>
     <t>Tomica Cerovski</t>
   </si>
   <si>
     <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>75910747679</t>
   </si>
   <si>
     <t>Tomica Cerovski 75910747679; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>07.05.2026. 11:41:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/737c4a0a-1320-4a2e-a578-887d0c7d52ff</t>
@@ -323,317 +2021,80 @@
   <si>
     <t>Jasna Idrizović</t>
   </si>
   <si>
     <t>Ivanić Desinićki 30, 49216 Ivanić Desinićki, Hrvatska</t>
   </si>
   <si>
     <t>08523863992</t>
   </si>
   <si>
     <t>Jasna Idrizović 08523863992; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>07.05.2026. 11:39:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a62b6752-dedb-4d1f-9431-648e83adf188</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a62b6752-dedb-4d1f-9431-648e83adf188/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - VEDRAN HUNJAK</t>
-[...91 lines deleted...]
-  <si>
     <t>Sp-130/2026</t>
   </si>
   <si>
     <t>Oglas od 04.05.2026.</t>
   </si>
   <si>
     <t>ADELA SMREKAR</t>
   </si>
   <si>
     <t>GRABE 45, 49221 Grabe, Hrvatska</t>
   </si>
   <si>
     <t>50573256641</t>
   </si>
   <si>
     <t>ADELA SMREKAR 50573256641; op</t>
   </si>
   <si>
     <t>04.05.2026. 09:29:54</t>
   </si>
   <si>
-    <t>18.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47b518cf-b56c-4313-baef-7c384a8dda2f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47b518cf-b56c-4313-baef-7c384a8dda2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-473/2025</t>
-[...139 lines deleted...]
-  <si>
     <t>Sp-106/2026</t>
   </si>
   <si>
     <t>Oglas od 29.04.2026.</t>
   </si>
   <si>
     <t>HRVOJE MOHAČ</t>
   </si>
   <si>
     <t>ULICA BREZINA 3 D, 49240 Stubičke Toplice, Hrvatska</t>
   </si>
   <si>
     <t>94049299181</t>
   </si>
   <si>
     <t>E oglasna ploča suda; HRVOJE MOHAČ 94049299181</t>
   </si>
   <si>
     <t>29.04.2026. 11:44:23</t>
   </si>
   <si>
     <t>13.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b8581e3a-d18c-4276-bf47-976b83989147</t>
@@ -704,227 +2165,71 @@
   <si>
     <t>IVAN KELEMEN</t>
   </si>
   <si>
     <t>ULICA MILANA PRPIĆA 80, 49243 Oroslavje, Hrvatska</t>
   </si>
   <si>
     <t>54406213119</t>
   </si>
   <si>
     <t>E oglasna ploča suda; IVAN KELEMEN 54406213119</t>
   </si>
   <si>
     <t>29.04.2026. 11:42:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ed21873-5893-429e-a929-eec04771b711</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ed21873-5893-429e-a929-eec04771b711/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-456/2025</t>
-[...151 lines deleted...]
-  <si>
     <t>Sp-124/2026</t>
   </si>
   <si>
     <t>Oglas od 28.04.2026.</t>
   </si>
   <si>
     <t>ALEN VALJAVEC</t>
   </si>
   <si>
     <t>DONJA PAČETINA 83 G, 49223 Donja Pačetina, Hrvatska</t>
   </si>
   <si>
     <t>72818897794</t>
   </si>
   <si>
     <t>ALEN VALJAVEC 72818897794; op</t>
   </si>
   <si>
     <t>28.04.2026. 12:14:16</t>
   </si>
   <si>
-    <t>12.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4049fa15-87db-4b09-8df1-cbe7d7915945</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4049fa15-87db-4b09-8df1-cbe7d7915945/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-118/2026</t>
   </si>
   <si>
     <t>ZDENKO KASUNIĆ</t>
   </si>
   <si>
     <t>NASELJE JALŠEVEC 18, 49221 Bedekovčina, Hrvatska</t>
   </si>
   <si>
     <t>74737139419</t>
   </si>
   <si>
     <t>ZDENKO KASUNIĆ 74737139419; op</t>
   </si>
   <si>
     <t>28.04.2026. 12:12:44</t>
@@ -944,71 +2249,50 @@
   <si>
     <t>MLADEN SOPINA</t>
   </si>
   <si>
     <t>KOMOR ZAČRETSKI 6, 49223 Komor Začretski, Hrvatska</t>
   </si>
   <si>
     <t>80269504915</t>
   </si>
   <si>
     <t>MLADEN SOPINA 80269504915; op</t>
   </si>
   <si>
     <t>28.04.2026. 12:10:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a54d63be-b03e-47f1-b55f-5830bfcd5515</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a54d63be-b03e-47f1-b55f-5830bfcd5515/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ZVONIMIR GLAVAČ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 24.04.2026.</t>
   </si>
   <si>
     <t>KRISTIJAN HERCEG</t>
   </si>
   <si>
     <t>VALENTA JAKUŠA 36, 49221 Lug Poznanovečki, Hrvatska</t>
   </si>
   <si>
     <t>42240212232</t>
   </si>
   <si>
     <t>KRISTIJAN HERCEG 42240212232; op</t>
   </si>
   <si>
     <t>24.04.2026. 13:39:04</t>
   </si>
   <si>
     <t>08.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91956c98-1273-4dc5-8d38-5c9a014badc6</t>
@@ -1085,140 +2369,50 @@
   <si>
     <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
   </si>
   <si>
     <t>93493974831</t>
   </si>
   <si>
     <t>Tomislav Benc 93493974831</t>
   </si>
   <si>
     <t>24.04.2026. 12:55:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Žalba.pdf P227P; Dopis - dostava žalbe na odgovor.pdf O15O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-412/2025</t>
-[...88 lines deleted...]
-  <si>
     <t>Sp-14/2026</t>
   </si>
   <si>
     <t>Rješenje od 16.04.2026.</t>
   </si>
   <si>
     <t>Tomica Gretić</t>
   </si>
   <si>
     <t>Gornja Plemenšćina 43, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>19110859789</t>
   </si>
   <si>
     <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Gretić 19110859789</t>
   </si>
   <si>
     <t>17.04.2026. 09:42:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea/dokumenti/preuzimanje</t>
@@ -1238,461 +2432,86 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-22/2026</t>
   </si>
   <si>
     <t>Bogdan Juraja</t>
   </si>
   <si>
     <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
   </si>
   <si>
     <t>45219288737</t>
   </si>
   <si>
     <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
   </si>
   <si>
     <t>17.04.2026. 09:05:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-90/2026</t>
-[...286 lines deleted...]
-  <si>
     <t>Sp-210/2025</t>
   </si>
   <si>
     <t>Rješenje od 11.03.2026.</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ</t>
   </si>
   <si>
     <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
   </si>
   <si>
     <t>11294865399</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
   </si>
   <si>
     <t>17.03.2026. 10:34:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-5/2017</t>
-[...82 lines deleted...]
-  <si>
     <t>Sp-486/2025</t>
   </si>
   <si>
     <t>Rješenje od 03.03.2026.</t>
   </si>
   <si>
     <t>Valentina Debeljak</t>
   </si>
   <si>
     <t>Strmec Humski 53, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>00886592849</t>
   </si>
   <si>
     <t>Valentina Debeljak 00886592849; e-oglasna ploča</t>
   </si>
   <si>
     <t>03.03.2026. 14:21:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b/dokumenti/preuzimanje</t>
@@ -1880,326 +2699,56 @@
   <si>
     <t>Krešimir Cipan</t>
   </si>
   <si>
     <t>Hum Na Sutli 159, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>56651362725</t>
   </si>
   <si>
     <t>Krešimir Cipan 56651362725; e-oglasna ploča</t>
   </si>
   <si>
     <t>03.03.2026. 13:35:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=468&amp;godina=2025</t>
   </si>
   <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
     <t>Rješenje od 23.02.2026.</t>
   </si>
   <si>
-    <t>24.02.2026. 10:42:06</t>
-[...271 lines deleted...]
-  <si>
     <t>Antun Korbar</t>
   </si>
   <si>
     <t>Hum Na Sutli 183, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>80822303622</t>
   </si>
   <si>
     <t>Antun Korbar 80822303622; e-oglasna ploča</t>
   </si>
   <si>
     <t>23.02.2026. 14:15:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-398/2025</t>
@@ -2321,53 +2870,50 @@
   <si>
     <t>Sp-239/2025</t>
   </si>
   <si>
     <t>Rješenje od 25.09.2025.</t>
   </si>
   <si>
     <t>Danijel Stuhne</t>
   </si>
   <si>
     <t>Vrbišnica 10/1, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>04052285677</t>
   </si>
   <si>
     <t>Danijel Stuhne 04052285677; e-oglasna ploča</t>
   </si>
   <si>
     <t>25.09.2025. 09:41:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2</t>
   </si>
   <si>
-    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-234/2025</t>
   </si>
   <si>
     <t>Rješenje od 23.09.2025.</t>
   </si>
   <si>
     <t>Radojka Halužan</t>
   </si>
   <si>
     <t>42708719759</t>
   </si>
   <si>
     <t>Radojka Halužan 42708719759; e-oglasna ploča</t>
   </si>
   <si>
     <t>23.09.2025. 14:38:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/836a4f94-fc21-4df3-835b-4fe3cf57c0b0</t>
@@ -3144,53 +3690,50 @@
     <t>Marko Cafuk 68858714374</t>
   </si>
   <si>
     <t>22.01.2024. 13:38:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=937&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-70/2020</t>
   </si>
   <si>
     <t>Rješenje od 29.09.2023.</t>
   </si>
   <si>
     <t>Petra Vidmar</t>
   </si>
   <si>
     <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
-  </si>
-[...1 lines deleted...]
-    <t>89848577971</t>
   </si>
   <si>
     <t>ERSTE CARD CLUB društvo s ograničenom odgovornošću za financijsko posredovanje i usluge 85941596441; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2020</t>
   </si>
   <si>
     <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53acbd0b-c9d4-485a-a188-17695280cec4</t>
   </si>
@@ -3554,51 +4097,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N162"/>
+  <dimension ref="A1:N169"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3632,6774 +4175,7104 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="F3" t="s">
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="J3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4"/>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="E4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="F4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
       <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
         <v>49</v>
       </c>
-      <c r="E5"/>
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="N5" t="s">
         <v>50</v>
       </c>
-      <c r="I5" t="s">
-[...14 lines deleted...]
-      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
       <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" t="s">
         <v>56</v>
       </c>
-      <c r="E6"/>
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>57</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" t="s">
         <v>58</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>59</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>60</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>61</v>
       </c>
-      <c r="M6" t="s">
-[...2 lines deleted...]
-      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
       <c r="D7" t="s">
         <v>63</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7"/>
+      <c r="E7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" t="s">
+        <v>65</v>
+      </c>
+      <c r="G7" t="s">
+        <v>66</v>
+      </c>
       <c r="H7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="K7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>71</v>
+      </c>
+      <c r="N7" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8"/>
+      <c r="C8" t="s">
+        <v>73</v>
+      </c>
       <c r="D8" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      <c r="G8"/>
+        <v>63</v>
+      </c>
+      <c r="E8" t="s">
+        <v>74</v>
+      </c>
+      <c r="F8" t="s">
+        <v>75</v>
+      </c>
+      <c r="G8" t="s">
+        <v>76</v>
+      </c>
       <c r="H8" t="s">
+        <v>77</v>
+      </c>
+      <c r="I8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J8" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" t="s">
+        <v>79</v>
+      </c>
+      <c r="L8" t="s">
         <v>70</v>
       </c>
-      <c r="I8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>80</v>
+      </c>
+      <c r="N8" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E9" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="F9" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="G9" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="H9" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I9" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="K9" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L9" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N9" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="F10" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="G10" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H10" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="I10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="K10" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="L10" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M10" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N10" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="E11" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="F11" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="G11" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="H11" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="I11" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="K11" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" t="s">
         <v>102</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="N11" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>116</v>
+      </c>
       <c r="D12" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>106</v>
+      </c>
+      <c r="E12" t="s">
+        <v>117</v>
+      </c>
+      <c r="F12" t="s">
+        <v>118</v>
+      </c>
+      <c r="G12" t="s">
+        <v>119</v>
+      </c>
       <c r="H12" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="I12" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="J12" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K12" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="L12" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="M12" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>123</v>
+      </c>
+      <c r="N12" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>125</v>
+      </c>
       <c r="D13" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" t="s">
+        <v>126</v>
+      </c>
+      <c r="F13" t="s">
+        <v>127</v>
+      </c>
+      <c r="G13" t="s">
+        <v>128</v>
+      </c>
+      <c r="H13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I13" t="s">
+        <v>130</v>
+      </c>
+      <c r="J13" t="s">
         <v>112</v>
       </c>
-      <c r="E13"/>
-[...10 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="L13" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>132</v>
+      </c>
+      <c r="N13" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="J14" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>125</v>
-[...9 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="I15" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="J15" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="K15" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="L15" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="M15" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="D16" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F16" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G16" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="H16" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="I16" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="J16" t="s">
-        <v>143</v>
+        <v>47</v>
       </c>
       <c r="K16" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="L16" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="M16" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="N16" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="E17" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="F17" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="G17" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="H17" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="I17" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="K17" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="L17" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M17" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="N17" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D18" t="s">
-        <v>125</v>
+        <v>167</v>
       </c>
       <c r="E18" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="F18" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="G18" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="H18" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="I18" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>173</v>
       </c>
       <c r="K18" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="L18" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M18" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="N18" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="D19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E19" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="F19" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="G19" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="H19" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="I19" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="J19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K19" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="L19" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M19" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="N19" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>166</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I20" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="J20" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="K20" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="L20" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="M20" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>166</v>
-[...9 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
+        <v>194</v>
+      </c>
+      <c r="I21" t="s">
+        <v>195</v>
+      </c>
+      <c r="J21" t="s">
         <v>189</v>
       </c>
-      <c r="I21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="L21" t="s">
-        <v>46</v>
+        <v>197</v>
       </c>
       <c r="M21" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D22" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E22" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F22" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="G22" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="H22" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="I22" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J22" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="K22" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M22" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="N22" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D23" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E23" t="s">
+        <v>211</v>
+      </c>
+      <c r="F23" t="s">
+        <v>212</v>
+      </c>
+      <c r="G23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H23" t="s">
+        <v>214</v>
+      </c>
+      <c r="I23" t="s">
+        <v>215</v>
+      </c>
+      <c r="J23" t="s">
         <v>206</v>
       </c>
-      <c r="F23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M23" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="N23" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D24" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="E24" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="F24" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="G24" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H24" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="I24" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="J24" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="K24" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="L24" t="s">
-        <v>84</v>
+        <v>228</v>
       </c>
       <c r="M24" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="N24" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D25" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="E25" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="F25" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="G25" t="s">
+        <v>234</v>
+      </c>
+      <c r="H25" t="s">
+        <v>235</v>
+      </c>
+      <c r="I25" t="s">
+        <v>236</v>
+      </c>
+      <c r="J25" t="s">
         <v>226</v>
       </c>
-      <c r="H25" t="s">
-[...2 lines deleted...]
-      <c r="I25" t="s">
+      <c r="K25" t="s">
+        <v>237</v>
+      </c>
+      <c r="L25" t="s">
         <v>228</v>
       </c>
-      <c r="J25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M25" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="N25" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>220</v>
       </c>
       <c r="E26" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="F26" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="G26" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="H26" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I26" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="J26" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="K26" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="L26" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="M26" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="N26" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>249</v>
+      </c>
       <c r="D27" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>250</v>
+      </c>
+      <c r="E27" t="s">
+        <v>251</v>
+      </c>
+      <c r="F27" t="s">
+        <v>252</v>
+      </c>
+      <c r="G27" t="s">
+        <v>253</v>
+      </c>
       <c r="H27" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="I27" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="J27" t="s">
-        <v>245</v>
+        <v>206</v>
       </c>
       <c r="K27" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="L27" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="M27" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>258</v>
+      </c>
+      <c r="N27" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="I28" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="J28" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="K28" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="L28" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="M28" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>267</v>
+      </c>
       <c r="D29" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>268</v>
+      </c>
+      <c r="E29" t="s">
+        <v>269</v>
+      </c>
+      <c r="F29" t="s">
+        <v>270</v>
+      </c>
+      <c r="G29" t="s">
+        <v>271</v>
+      </c>
       <c r="H29" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="I29" t="s">
+        <v>273</v>
+      </c>
+      <c r="J29" t="s">
+        <v>89</v>
+      </c>
+      <c r="K29" t="s">
+        <v>274</v>
+      </c>
+      <c r="L29" t="s">
         <v>257</v>
       </c>
-      <c r="J29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M29" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>275</v>
+      </c>
+      <c r="N29" t="s">
+        <v>276</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="I30" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="J30" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="K30" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="L30" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="M30" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="I31" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="J31" t="s">
-        <v>245</v>
+        <v>287</v>
       </c>
       <c r="K31" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="L31" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="M31" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="D32" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="E32" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="F32" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="G32" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="H32" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="I32" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="J32" t="s">
-        <v>238</v>
+        <v>298</v>
       </c>
       <c r="K32" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="L32" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="M32" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="N32" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="D33" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="E33" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="F33" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="G33" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="H33" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="I33" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="J33" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="K33" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M33" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="N33" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="D34" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="E34" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="F34" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="G34" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="H34" t="s">
+        <v>315</v>
+      </c>
+      <c r="I34" t="s">
+        <v>316</v>
+      </c>
+      <c r="J34" t="s">
         <v>298</v>
       </c>
-      <c r="I34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K34" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="L34" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M34" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="N34" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="D35" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="E35" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="F35" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="G35" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="H35" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="I35" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="J35" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="K35" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="L35" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M35" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="N35" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>329</v>
+      </c>
       <c r="D36" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>292</v>
+      </c>
+      <c r="E36" t="s">
+        <v>330</v>
+      </c>
+      <c r="F36" t="s">
+        <v>331</v>
+      </c>
+      <c r="G36" t="s">
+        <v>332</v>
+      </c>
       <c r="H36" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="I36" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="J36" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="K36" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="L36" t="s">
-        <v>317</v>
+        <v>102</v>
       </c>
       <c r="M36" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>336</v>
+      </c>
+      <c r="N36" t="s">
+        <v>337</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="D37" t="s">
-        <v>320</v>
+        <v>292</v>
       </c>
       <c r="E37" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="F37" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="G37" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="H37" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="I37" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="J37" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="K37" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="L37" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M37" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="N37" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="D38" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="E38" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="F38" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="G38" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="H38" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="I38" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="J38" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="K38" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="L38" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M38" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="N38" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C39"/>
       <c r="D39" t="s">
-        <v>320</v>
-[...9 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="I39" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="J39" t="s">
-        <v>326</v>
+        <v>360</v>
       </c>
       <c r="K39" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="L39" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M39" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C40"/>
       <c r="D40" t="s">
-        <v>349</v>
-[...9 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="I40" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>366</v>
+      </c>
+      <c r="J40" t="s">
+        <v>360</v>
+      </c>
       <c r="K40" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="L40" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="M40" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="D41" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="E41" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="F41" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G41" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="H41" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I41" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="J41" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="K41" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="L41" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M41" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="N41" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>380</v>
+      </c>
       <c r="D42" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>348</v>
+      </c>
+      <c r="E42" t="s">
+        <v>381</v>
+      </c>
+      <c r="F42" t="s">
+        <v>382</v>
+      </c>
+      <c r="G42" t="s">
+        <v>383</v>
+      </c>
       <c r="H42" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="I42" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="J42" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="K42" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="L42" t="s">
-        <v>375</v>
+        <v>102</v>
       </c>
       <c r="M42" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="N42"/>
+        <v>387</v>
+      </c>
+      <c r="N42" t="s">
+        <v>388</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>389</v>
+      </c>
       <c r="D43" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>390</v>
+      </c>
+      <c r="E43" t="s">
+        <v>391</v>
+      </c>
+      <c r="F43" t="s">
+        <v>392</v>
+      </c>
+      <c r="G43" t="s">
+        <v>393</v>
+      </c>
       <c r="H43" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="I43" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="L43" t="s">
-        <v>381</v>
+        <v>257</v>
       </c>
       <c r="M43" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>397</v>
+      </c>
+      <c r="N43" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>389</v>
+      </c>
       <c r="D44" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>390</v>
+      </c>
+      <c r="E44" t="s">
+        <v>391</v>
+      </c>
+      <c r="F44" t="s">
+        <v>392</v>
+      </c>
+      <c r="G44" t="s">
+        <v>393</v>
+      </c>
       <c r="H44" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="I44" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="L44" t="s">
-        <v>387</v>
+        <v>257</v>
       </c>
       <c r="M44" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>402</v>
+      </c>
+      <c r="N44" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>389</v>
       </c>
       <c r="D45" t="s">
         <v>390</v>
       </c>
       <c r="E45" t="s">
         <v>391</v>
       </c>
       <c r="F45" t="s">
         <v>392</v>
       </c>
       <c r="G45" t="s">
         <v>393</v>
       </c>
       <c r="H45" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="I45" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="L45" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M45" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="N45" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>389</v>
       </c>
       <c r="D46" t="s">
         <v>390</v>
       </c>
       <c r="E46" t="s">
         <v>391</v>
       </c>
       <c r="F46" t="s">
         <v>392</v>
       </c>
       <c r="G46" t="s">
         <v>393</v>
       </c>
       <c r="H46" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="I46" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="L46" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M46" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="N46" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="D47" t="s">
         <v>390</v>
       </c>
       <c r="E47" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="F47" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="G47" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="H47" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="I47" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="L47" t="s">
-        <v>410</v>
+        <v>257</v>
       </c>
       <c r="M47" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="N47" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="D48" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="E48" t="s">
+        <v>391</v>
+      </c>
+      <c r="F48" t="s">
+        <v>392</v>
+      </c>
+      <c r="G48" t="s">
+        <v>393</v>
+      </c>
+      <c r="H48" t="s">
         <v>415</v>
       </c>
-      <c r="F48" t="s">
+      <c r="I48" t="s">
         <v>416</v>
       </c>
-      <c r="G48" t="s">
+      <c r="J48"/>
+      <c r="K48" t="s">
         <v>417</v>
       </c>
-      <c r="H48" t="s">
+      <c r="L48" t="s">
+        <v>257</v>
+      </c>
+      <c r="M48" t="s">
         <v>418</v>
       </c>
-      <c r="I48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N48" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
+        <v>419</v>
+      </c>
+      <c r="D49" t="s">
+        <v>390</v>
+      </c>
+      <c r="E49" t="s">
+        <v>420</v>
+      </c>
+      <c r="F49" t="s">
+        <v>421</v>
+      </c>
+      <c r="G49" t="s">
+        <v>422</v>
+      </c>
+      <c r="H49" t="s">
+        <v>423</v>
+      </c>
+      <c r="I49" t="s">
         <v>424</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="J49"/>
+      <c r="K49" t="s">
         <v>425</v>
       </c>
-      <c r="F49" t="s">
+      <c r="L49" t="s">
+        <v>257</v>
+      </c>
+      <c r="M49" t="s">
         <v>426</v>
       </c>
-      <c r="G49" t="s">
+      <c r="N49" t="s">
         <v>427</v>
-      </c>
-[...19 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D50" t="s">
-        <v>434</v>
+        <v>390</v>
       </c>
       <c r="E50" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="F50" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="G50" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="H50" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="I50" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="L50" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M50" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="N50" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="D51" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="E51" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="F51" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="G51" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="H51" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="I51" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="J51" t="s">
-        <v>366</v>
+        <v>439</v>
       </c>
       <c r="K51" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="L51" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="M51" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="N51" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="D52" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="E52" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="F52" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="G52" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="H52" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="I52" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="J52" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="K52" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="L52" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="M52" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="N52" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="D53" t="s">
+        <v>453</v>
+      </c>
+      <c r="E53" t="s">
         <v>454</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="G53" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="H53" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="I53" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="J53" t="s">
+        <v>459</v>
+      </c>
+      <c r="K53" t="s">
         <v>460</v>
       </c>
-      <c r="K53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M53" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="N53" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="D54" t="s">
-        <v>474</v>
+        <v>453</v>
       </c>
       <c r="E54" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="F54" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="G54" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="H54" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="I54" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="J54" t="s">
-        <v>480</v>
+        <v>459</v>
       </c>
       <c r="K54" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="M54" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="N54" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="D55" t="s">
+        <v>453</v>
+      </c>
+      <c r="E55" t="s">
+        <v>473</v>
+      </c>
+      <c r="F55" t="s">
         <v>474</v>
       </c>
-      <c r="E55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G55" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="H55" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="I55" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="J55" t="s">
+        <v>459</v>
+      </c>
+      <c r="K55" t="s">
+        <v>478</v>
+      </c>
+      <c r="L55" t="s">
+        <v>228</v>
+      </c>
+      <c r="M55" t="s">
+        <v>479</v>
+      </c>
+      <c r="N55" t="s">
         <v>480</v>
-      </c>
-[...10 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="D56" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="E56" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="F56" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="G56" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="H56" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="I56" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="J56" t="s">
-        <v>366</v>
+        <v>459</v>
       </c>
       <c r="K56" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="L56" t="s">
-        <v>501</v>
+        <v>102</v>
       </c>
       <c r="M56" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="N56" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>491</v>
+      </c>
+      <c r="D57" t="s">
+        <v>482</v>
+      </c>
+      <c r="E57" t="s">
+        <v>492</v>
+      </c>
+      <c r="F57" t="s">
         <v>493</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57" t="s">
+      <c r="G57" t="s">
+        <v>494</v>
+      </c>
+      <c r="H57" t="s">
         <v>495</v>
       </c>
-      <c r="F57" t="s">
+      <c r="I57" t="s">
         <v>496</v>
       </c>
-      <c r="G57" t="s">
+      <c r="J57" t="s">
+        <v>459</v>
+      </c>
+      <c r="K57" t="s">
         <v>497</v>
       </c>
-      <c r="H57" t="s">
+      <c r="L57" t="s">
+        <v>102</v>
+      </c>
+      <c r="M57" t="s">
         <v>498</v>
       </c>
-      <c r="I57" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N57" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="D58" t="s">
-        <v>510</v>
+        <v>482</v>
       </c>
       <c r="E58" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="F58" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="G58" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="H58" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="I58" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>505</v>
+      </c>
+      <c r="J58" t="s">
+        <v>459</v>
+      </c>
       <c r="K58" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="L58" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="M58" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="N58" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="D59" t="s">
-        <v>520</v>
+        <v>482</v>
       </c>
       <c r="E59" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="F59" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="G59" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="H59" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="I59" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="J59" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="K59" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="L59" t="s">
-        <v>528</v>
+        <v>102</v>
       </c>
       <c r="M59" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="N59" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
+        <v>518</v>
+      </c>
+      <c r="D60" t="s">
+        <v>482</v>
+      </c>
+      <c r="E60" t="s">
         <v>519</v>
       </c>
-      <c r="D60" t="s">
+      <c r="F60" t="s">
         <v>520</v>
       </c>
-      <c r="E60" t="s">
+      <c r="G60" t="s">
         <v>521</v>
       </c>
-      <c r="F60" t="s">
+      <c r="H60" t="s">
         <v>522</v>
       </c>
-      <c r="G60" t="s">
+      <c r="I60" t="s">
         <v>523</v>
       </c>
-      <c r="H60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J60" t="s">
+        <v>459</v>
+      </c>
+      <c r="K60" t="s">
+        <v>524</v>
+      </c>
+      <c r="L60" t="s">
+        <v>102</v>
+      </c>
+      <c r="M60" t="s">
+        <v>525</v>
+      </c>
+      <c r="N60" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="D61" t="s">
-        <v>520</v>
+        <v>482</v>
       </c>
       <c r="E61" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="F61" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="G61" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="H61" t="s">
+        <v>531</v>
+      </c>
+      <c r="I61" t="s">
+        <v>532</v>
+      </c>
+      <c r="J61" t="s">
+        <v>459</v>
+      </c>
+      <c r="K61" t="s">
+        <v>533</v>
+      </c>
+      <c r="L61" t="s">
+        <v>102</v>
+      </c>
+      <c r="M61" t="s">
+        <v>534</v>
+      </c>
+      <c r="N61" t="s">
         <v>535</v>
-      </c>
-[...16 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="D62" t="s">
-        <v>520</v>
+        <v>482</v>
       </c>
       <c r="E62" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="F62" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="G62" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="H62" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="I62" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="J62" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="K62" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="L62" t="s">
-        <v>528</v>
+        <v>102</v>
       </c>
       <c r="M62" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="N62" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="D63" t="s">
-        <v>520</v>
+        <v>482</v>
       </c>
       <c r="E63" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="F63" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="G63" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="H63" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="I63" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="J63" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="K63" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="L63" t="s">
-        <v>528</v>
+        <v>102</v>
       </c>
       <c r="M63" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="N63" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="D64" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E64" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F64" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G64" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="H64" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="I64" t="s">
-        <v>553</v>
-[...1 lines deleted...]
-      <c r="J64"/>
+        <v>559</v>
+      </c>
+      <c r="J64" t="s">
+        <v>459</v>
+      </c>
       <c r="K64" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="L64" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M64" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="N64" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="D65" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E65" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="F65" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="G65" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="H65" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="I65" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="J65"/>
+        <v>568</v>
+      </c>
+      <c r="J65" t="s">
+        <v>459</v>
+      </c>
       <c r="K65" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="L65" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M65" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="N65" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="D66" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E66" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="F66" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="G66" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="H66" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="I66" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="J66"/>
+        <v>577</v>
+      </c>
+      <c r="J66" t="s">
+        <v>459</v>
+      </c>
       <c r="K66" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="L66" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M66" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="N66" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D67" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E67" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="F67" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="G67" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="H67" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="I67" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="J67"/>
+        <v>586</v>
+      </c>
+      <c r="J67" t="s">
+        <v>459</v>
+      </c>
       <c r="K67" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="L67" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M67" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="N67" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>348</v>
+        <v>590</v>
       </c>
       <c r="D68" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E68" t="s">
-        <v>350</v>
+        <v>591</v>
       </c>
       <c r="F68" t="s">
-        <v>351</v>
+        <v>592</v>
       </c>
       <c r="G68" t="s">
-        <v>352</v>
+        <v>593</v>
       </c>
       <c r="H68" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="I68" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="J68"/>
+        <v>595</v>
+      </c>
+      <c r="J68" t="s">
+        <v>459</v>
+      </c>
       <c r="K68" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="L68" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="M68" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="N68" t="s">
-        <v>358</v>
+        <v>598</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="D69" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E69" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="F69" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="G69" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="H69" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="I69" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="J69"/>
+        <v>604</v>
+      </c>
+      <c r="J69" t="s">
+        <v>459</v>
+      </c>
       <c r="K69" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="L69" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="M69" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="N69" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="D70" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E70" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="F70" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
       <c r="G70" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="H70" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="I70" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="J70"/>
+        <v>613</v>
+      </c>
+      <c r="J70" t="s">
+        <v>459</v>
+      </c>
       <c r="K70" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="L70" t="s">
-        <v>410</v>
+        <v>102</v>
       </c>
       <c r="M70" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="N70" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="D71" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E71" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
       <c r="F71" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="G71" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="H71" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="I71" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="J71"/>
+        <v>622</v>
+      </c>
+      <c r="J71" t="s">
+        <v>30</v>
+      </c>
       <c r="K71" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="L71" t="s">
-        <v>410</v>
+        <v>228</v>
       </c>
       <c r="M71" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="N71" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="D72" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="E72" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="F72" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="G72" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="H72" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="I72" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>631</v>
+      </c>
+      <c r="J72" t="s">
+        <v>30</v>
+      </c>
       <c r="K72" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="L72" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="M72" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="N72" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C73"/>
       <c r="D73" t="s">
-        <v>624</v>
-[...9 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
       <c r="H73" t="s">
-        <v>498</v>
+        <v>636</v>
       </c>
       <c r="I73" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="J73" t="s">
-        <v>366</v>
+        <v>638</v>
       </c>
       <c r="K73" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="L73" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="M73" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>493</v>
+        <v>642</v>
       </c>
       <c r="D74" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="E74" t="s">
-        <v>495</v>
+        <v>644</v>
       </c>
       <c r="F74" t="s">
-        <v>496</v>
+        <v>645</v>
       </c>
       <c r="G74" t="s">
-        <v>497</v>
+        <v>646</v>
       </c>
       <c r="H74" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="I74" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="J74" t="s">
-        <v>366</v>
+        <v>649</v>
       </c>
       <c r="K74" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="L74" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M74" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="N74" t="s">
-        <v>503</v>
+        <v>652</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>493</v>
+        <v>653</v>
       </c>
       <c r="D75" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="E75" t="s">
-        <v>495</v>
+        <v>654</v>
       </c>
       <c r="F75" t="s">
-        <v>496</v>
+        <v>655</v>
       </c>
       <c r="G75" t="s">
-        <v>497</v>
+        <v>656</v>
       </c>
       <c r="H75" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="I75" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="J75" t="s">
-        <v>366</v>
+        <v>649</v>
       </c>
       <c r="K75" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="L75" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M75" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="N75" t="s">
-        <v>503</v>
+        <v>661</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>493</v>
+        <v>662</v>
       </c>
       <c r="D76" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="E76" t="s">
-        <v>495</v>
+        <v>663</v>
       </c>
       <c r="F76" t="s">
-        <v>496</v>
+        <v>664</v>
       </c>
       <c r="G76" t="s">
-        <v>497</v>
+        <v>665</v>
       </c>
       <c r="H76" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="I76" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="J76" t="s">
-        <v>366</v>
+        <v>649</v>
       </c>
       <c r="K76" t="s">
-        <v>641</v>
+        <v>668</v>
       </c>
       <c r="L76" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M76" t="s">
-        <v>642</v>
+        <v>669</v>
       </c>
       <c r="N76" t="s">
-        <v>503</v>
+        <v>670</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>493</v>
+        <v>671</v>
       </c>
       <c r="D77" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="E77" t="s">
-        <v>495</v>
+        <v>673</v>
       </c>
       <c r="F77" t="s">
-        <v>496</v>
+        <v>674</v>
       </c>
       <c r="G77" t="s">
-        <v>497</v>
+        <v>675</v>
       </c>
       <c r="H77" t="s">
-        <v>643</v>
+        <v>676</v>
       </c>
       <c r="I77" t="s">
-        <v>644</v>
+        <v>677</v>
       </c>
       <c r="J77" t="s">
-        <v>366</v>
+        <v>137</v>
       </c>
       <c r="K77" t="s">
-        <v>645</v>
+        <v>678</v>
       </c>
       <c r="L77" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M77" t="s">
-        <v>646</v>
+        <v>679</v>
       </c>
       <c r="N77" t="s">
-        <v>503</v>
+        <v>680</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>493</v>
+        <v>681</v>
       </c>
       <c r="D78" t="s">
-        <v>629</v>
+        <v>682</v>
       </c>
       <c r="E78" t="s">
-        <v>495</v>
+        <v>683</v>
       </c>
       <c r="F78" t="s">
-        <v>496</v>
+        <v>684</v>
       </c>
       <c r="G78" t="s">
-        <v>497</v>
+        <v>685</v>
       </c>
       <c r="H78" t="s">
-        <v>647</v>
+        <v>686</v>
       </c>
       <c r="I78" t="s">
-        <v>648</v>
+        <v>687</v>
       </c>
       <c r="J78" t="s">
-        <v>366</v>
+        <v>688</v>
       </c>
       <c r="K78" t="s">
-        <v>649</v>
+        <v>689</v>
       </c>
       <c r="L78" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M78" t="s">
-        <v>650</v>
+        <v>690</v>
       </c>
       <c r="N78" t="s">
-        <v>503</v>
+        <v>691</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>493</v>
+        <v>692</v>
       </c>
       <c r="D79" t="s">
-        <v>629</v>
+        <v>682</v>
       </c>
       <c r="E79" t="s">
-        <v>495</v>
+        <v>693</v>
       </c>
       <c r="F79" t="s">
-        <v>496</v>
+        <v>694</v>
       </c>
       <c r="G79" t="s">
-        <v>497</v>
+        <v>695</v>
       </c>
       <c r="H79" t="s">
-        <v>651</v>
+        <v>696</v>
       </c>
       <c r="I79" t="s">
-        <v>652</v>
+        <v>697</v>
       </c>
       <c r="J79" t="s">
-        <v>366</v>
+        <v>688</v>
       </c>
       <c r="K79" t="s">
-        <v>653</v>
+        <v>698</v>
       </c>
       <c r="L79" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M79" t="s">
-        <v>654</v>
+        <v>699</v>
       </c>
       <c r="N79" t="s">
-        <v>503</v>
+        <v>700</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>493</v>
+        <v>701</v>
       </c>
       <c r="D80" t="s">
-        <v>629</v>
+        <v>682</v>
       </c>
       <c r="E80" t="s">
-        <v>495</v>
+        <v>702</v>
       </c>
       <c r="F80" t="s">
-        <v>496</v>
+        <v>703</v>
       </c>
       <c r="G80" t="s">
-        <v>497</v>
+        <v>704</v>
       </c>
       <c r="H80" t="s">
-        <v>655</v>
+        <v>705</v>
       </c>
       <c r="I80" t="s">
-        <v>656</v>
+        <v>706</v>
       </c>
       <c r="J80" t="s">
-        <v>366</v>
+        <v>688</v>
       </c>
       <c r="K80" t="s">
-        <v>657</v>
+        <v>707</v>
       </c>
       <c r="L80" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M80" t="s">
-        <v>658</v>
+        <v>708</v>
       </c>
       <c r="N80" t="s">
-        <v>503</v>
+        <v>709</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>493</v>
+        <v>710</v>
       </c>
       <c r="D81" t="s">
-        <v>629</v>
+        <v>682</v>
       </c>
       <c r="E81" t="s">
-        <v>495</v>
+        <v>711</v>
       </c>
       <c r="F81" t="s">
-        <v>496</v>
+        <v>712</v>
       </c>
       <c r="G81" t="s">
-        <v>497</v>
+        <v>713</v>
       </c>
       <c r="H81" t="s">
-        <v>659</v>
+        <v>714</v>
       </c>
       <c r="I81" t="s">
-        <v>660</v>
+        <v>715</v>
       </c>
       <c r="J81" t="s">
-        <v>366</v>
+        <v>688</v>
       </c>
       <c r="K81" t="s">
-        <v>661</v>
+        <v>716</v>
       </c>
       <c r="L81" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="M81" t="s">
-        <v>662</v>
+        <v>717</v>
       </c>
       <c r="N81" t="s">
-        <v>503</v>
+        <v>718</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>493</v>
+        <v>719</v>
       </c>
       <c r="D82" t="s">
-        <v>629</v>
+        <v>720</v>
       </c>
       <c r="E82" t="s">
-        <v>495</v>
+        <v>721</v>
       </c>
       <c r="F82" t="s">
-        <v>496</v>
+        <v>722</v>
       </c>
       <c r="G82" t="s">
-        <v>497</v>
+        <v>723</v>
       </c>
       <c r="H82" t="s">
-        <v>663</v>
+        <v>724</v>
       </c>
       <c r="I82" t="s">
-        <v>664</v>
+        <v>725</v>
       </c>
       <c r="J82" t="s">
-        <v>366</v>
+        <v>280</v>
       </c>
       <c r="K82" t="s">
-        <v>665</v>
+        <v>726</v>
       </c>
       <c r="L82" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M82" t="s">
-        <v>666</v>
+        <v>727</v>
       </c>
       <c r="N82" t="s">
-        <v>503</v>
+        <v>728</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>493</v>
+        <v>729</v>
       </c>
       <c r="D83" t="s">
-        <v>629</v>
+        <v>720</v>
       </c>
       <c r="E83" t="s">
-        <v>495</v>
+        <v>730</v>
       </c>
       <c r="F83" t="s">
-        <v>496</v>
+        <v>731</v>
       </c>
       <c r="G83" t="s">
-        <v>497</v>
+        <v>732</v>
       </c>
       <c r="H83" t="s">
-        <v>667</v>
+        <v>733</v>
       </c>
       <c r="I83" t="s">
-        <v>668</v>
+        <v>734</v>
       </c>
       <c r="J83" t="s">
-        <v>366</v>
+        <v>280</v>
       </c>
       <c r="K83" t="s">
-        <v>669</v>
+        <v>735</v>
       </c>
       <c r="L83" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M83" t="s">
-        <v>670</v>
+        <v>736</v>
       </c>
       <c r="N83" t="s">
-        <v>503</v>
+        <v>737</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>493</v>
+        <v>738</v>
       </c>
       <c r="D84" t="s">
-        <v>629</v>
+        <v>720</v>
       </c>
       <c r="E84" t="s">
-        <v>495</v>
+        <v>739</v>
       </c>
       <c r="F84" t="s">
-        <v>496</v>
+        <v>740</v>
       </c>
       <c r="G84" t="s">
-        <v>497</v>
+        <v>741</v>
       </c>
       <c r="H84" t="s">
-        <v>671</v>
+        <v>742</v>
       </c>
       <c r="I84" t="s">
-        <v>672</v>
+        <v>743</v>
       </c>
       <c r="J84" t="s">
-        <v>366</v>
+        <v>280</v>
       </c>
       <c r="K84" t="s">
-        <v>673</v>
+        <v>744</v>
       </c>
       <c r="L84" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M84" t="s">
-        <v>674</v>
+        <v>745</v>
       </c>
       <c r="N84" t="s">
-        <v>503</v>
+        <v>746</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>493</v>
+        <v>747</v>
       </c>
       <c r="D85" t="s">
-        <v>629</v>
+        <v>748</v>
       </c>
       <c r="E85" t="s">
-        <v>495</v>
+        <v>749</v>
       </c>
       <c r="F85" t="s">
-        <v>496</v>
+        <v>750</v>
       </c>
       <c r="G85" t="s">
-        <v>497</v>
+        <v>751</v>
       </c>
       <c r="H85" t="s">
-        <v>675</v>
+        <v>752</v>
       </c>
       <c r="I85" t="s">
-        <v>676</v>
+        <v>753</v>
       </c>
       <c r="J85" t="s">
-        <v>366</v>
+        <v>754</v>
       </c>
       <c r="K85" t="s">
-        <v>677</v>
+        <v>755</v>
       </c>
       <c r="L85" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M85" t="s">
-        <v>678</v>
+        <v>756</v>
       </c>
       <c r="N85" t="s">
-        <v>503</v>
+        <v>757</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>493</v>
+        <v>758</v>
       </c>
       <c r="D86" t="s">
-        <v>629</v>
+        <v>748</v>
       </c>
       <c r="E86" t="s">
-        <v>495</v>
+        <v>759</v>
       </c>
       <c r="F86" t="s">
-        <v>496</v>
+        <v>760</v>
       </c>
       <c r="G86" t="s">
-        <v>497</v>
+        <v>761</v>
       </c>
       <c r="H86" t="s">
-        <v>679</v>
+        <v>762</v>
       </c>
       <c r="I86" t="s">
-        <v>680</v>
+        <v>763</v>
       </c>
       <c r="J86" t="s">
-        <v>366</v>
+        <v>754</v>
       </c>
       <c r="K86" t="s">
-        <v>681</v>
+        <v>764</v>
       </c>
       <c r="L86" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M86" t="s">
-        <v>682</v>
+        <v>765</v>
       </c>
       <c r="N86" t="s">
-        <v>503</v>
+        <v>766</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>493</v>
+        <v>767</v>
       </c>
       <c r="D87" t="s">
-        <v>629</v>
+        <v>748</v>
       </c>
       <c r="E87" t="s">
-        <v>495</v>
+        <v>768</v>
       </c>
       <c r="F87" t="s">
-        <v>496</v>
+        <v>769</v>
       </c>
       <c r="G87" t="s">
-        <v>497</v>
+        <v>770</v>
       </c>
       <c r="H87" t="s">
-        <v>683</v>
+        <v>771</v>
       </c>
       <c r="I87" t="s">
-        <v>684</v>
+        <v>772</v>
       </c>
       <c r="J87" t="s">
-        <v>366</v>
+        <v>754</v>
       </c>
       <c r="K87" t="s">
-        <v>685</v>
+        <v>773</v>
       </c>
       <c r="L87" t="s">
-        <v>633</v>
+        <v>228</v>
       </c>
       <c r="M87" t="s">
-        <v>686</v>
+        <v>774</v>
       </c>
       <c r="N87" t="s">
-        <v>503</v>
+        <v>775</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>493</v>
+        <v>776</v>
       </c>
       <c r="D88" t="s">
-        <v>629</v>
+        <v>777</v>
       </c>
       <c r="E88" t="s">
-        <v>495</v>
+        <v>778</v>
       </c>
       <c r="F88" t="s">
-        <v>496</v>
+        <v>779</v>
       </c>
       <c r="G88" t="s">
-        <v>497</v>
+        <v>780</v>
       </c>
       <c r="H88" t="s">
-        <v>687</v>
+        <v>781</v>
       </c>
       <c r="I88" t="s">
-        <v>688</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="J88"/>
       <c r="K88" t="s">
-        <v>689</v>
+        <v>783</v>
       </c>
       <c r="L88" t="s">
-        <v>633</v>
+        <v>784</v>
       </c>
       <c r="M88" t="s">
-        <v>690</v>
+        <v>785</v>
       </c>
       <c r="N88" t="s">
-        <v>503</v>
+        <v>786</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>493</v>
+        <v>787</v>
       </c>
       <c r="D89" t="s">
-        <v>629</v>
+        <v>788</v>
       </c>
       <c r="E89" t="s">
-        <v>495</v>
+        <v>789</v>
       </c>
       <c r="F89" t="s">
-        <v>496</v>
+        <v>790</v>
       </c>
       <c r="G89" t="s">
-        <v>497</v>
+        <v>791</v>
       </c>
       <c r="H89" t="s">
-        <v>691</v>
+        <v>792</v>
       </c>
       <c r="I89" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="J89"/>
       <c r="K89" t="s">
-        <v>693</v>
+        <v>794</v>
       </c>
       <c r="L89" t="s">
-        <v>633</v>
+        <v>257</v>
       </c>
       <c r="M89" t="s">
-        <v>694</v>
+        <v>795</v>
       </c>
       <c r="N89" t="s">
-        <v>503</v>
+        <v>796</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>493</v>
+        <v>787</v>
       </c>
       <c r="D90" t="s">
-        <v>629</v>
+        <v>788</v>
       </c>
       <c r="E90" t="s">
-        <v>495</v>
+        <v>789</v>
       </c>
       <c r="F90" t="s">
-        <v>496</v>
+        <v>790</v>
       </c>
       <c r="G90" t="s">
-        <v>497</v>
+        <v>791</v>
       </c>
       <c r="H90" t="s">
-        <v>695</v>
+        <v>797</v>
       </c>
       <c r="I90" t="s">
-        <v>696</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="J90"/>
       <c r="K90" t="s">
-        <v>697</v>
+        <v>799</v>
       </c>
       <c r="L90" t="s">
-        <v>633</v>
+        <v>257</v>
       </c>
       <c r="M90" t="s">
-        <v>698</v>
+        <v>800</v>
       </c>
       <c r="N90" t="s">
-        <v>503</v>
+        <v>796</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>493</v>
+        <v>801</v>
       </c>
       <c r="D91" t="s">
-        <v>629</v>
+        <v>788</v>
       </c>
       <c r="E91" t="s">
-        <v>495</v>
+        <v>802</v>
       </c>
       <c r="F91" t="s">
-        <v>496</v>
+        <v>803</v>
       </c>
       <c r="G91" t="s">
-        <v>497</v>
+        <v>804</v>
       </c>
       <c r="H91" t="s">
-        <v>699</v>
+        <v>805</v>
       </c>
       <c r="I91" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="J91"/>
       <c r="K91" t="s">
-        <v>701</v>
+        <v>807</v>
       </c>
       <c r="L91" t="s">
-        <v>633</v>
+        <v>59</v>
       </c>
       <c r="M91" t="s">
-        <v>702</v>
+        <v>808</v>
       </c>
       <c r="N91" t="s">
-        <v>503</v>
+        <v>809</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>493</v>
+        <v>810</v>
       </c>
       <c r="D92" t="s">
-        <v>629</v>
+        <v>811</v>
       </c>
       <c r="E92" t="s">
-        <v>495</v>
+        <v>812</v>
       </c>
       <c r="F92" t="s">
-        <v>496</v>
+        <v>813</v>
       </c>
       <c r="G92" t="s">
-        <v>497</v>
+        <v>814</v>
       </c>
       <c r="H92" t="s">
-        <v>703</v>
+        <v>815</v>
       </c>
       <c r="I92" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="J92"/>
       <c r="K92" t="s">
-        <v>705</v>
+        <v>817</v>
       </c>
       <c r="L92" t="s">
-        <v>633</v>
+        <v>70</v>
       </c>
       <c r="M92" t="s">
-        <v>706</v>
+        <v>818</v>
       </c>
       <c r="N92" t="s">
-        <v>503</v>
+        <v>819</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>493</v>
+        <v>820</v>
       </c>
       <c r="D93" t="s">
-        <v>629</v>
+        <v>821</v>
       </c>
       <c r="E93" t="s">
-        <v>495</v>
+        <v>822</v>
       </c>
       <c r="F93" t="s">
-        <v>496</v>
+        <v>823</v>
       </c>
       <c r="G93" t="s">
-        <v>497</v>
+        <v>824</v>
       </c>
       <c r="H93" t="s">
-        <v>707</v>
+        <v>825</v>
       </c>
       <c r="I93" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>826</v>
+      </c>
+      <c r="J93"/>
       <c r="K93" t="s">
-        <v>709</v>
+        <v>827</v>
       </c>
       <c r="L93" t="s">
-        <v>633</v>
+        <v>257</v>
       </c>
       <c r="M93" t="s">
-        <v>710</v>
+        <v>828</v>
       </c>
       <c r="N93" t="s">
-        <v>503</v>
+        <v>829</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>493</v>
+        <v>830</v>
       </c>
       <c r="D94" t="s">
-        <v>629</v>
+        <v>821</v>
       </c>
       <c r="E94" t="s">
-        <v>495</v>
+        <v>831</v>
       </c>
       <c r="F94" t="s">
-        <v>496</v>
+        <v>832</v>
       </c>
       <c r="G94" t="s">
-        <v>497</v>
+        <v>833</v>
       </c>
       <c r="H94" t="s">
-        <v>711</v>
+        <v>834</v>
       </c>
       <c r="I94" t="s">
-        <v>712</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="J94"/>
       <c r="K94" t="s">
-        <v>713</v>
+        <v>836</v>
       </c>
       <c r="L94" t="s">
-        <v>633</v>
+        <v>257</v>
       </c>
       <c r="M94" t="s">
-        <v>714</v>
+        <v>837</v>
       </c>
       <c r="N94" t="s">
-        <v>503</v>
+        <v>838</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>715</v>
+        <v>839</v>
       </c>
       <c r="D95" t="s">
-        <v>624</v>
+        <v>821</v>
       </c>
       <c r="E95" t="s">
-        <v>716</v>
+        <v>840</v>
       </c>
       <c r="F95" t="s">
-        <v>717</v>
+        <v>841</v>
       </c>
       <c r="G95" t="s">
-        <v>718</v>
+        <v>842</v>
       </c>
       <c r="H95" t="s">
-        <v>719</v>
+        <v>843</v>
       </c>
       <c r="I95" t="s">
-        <v>720</v>
+        <v>844</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>721</v>
+        <v>845</v>
       </c>
       <c r="L95" t="s">
-        <v>133</v>
+        <v>257</v>
       </c>
       <c r="M95" t="s">
-        <v>722</v>
+        <v>846</v>
       </c>
       <c r="N95" t="s">
-        <v>723</v>
+        <v>847</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>724</v>
+        <v>848</v>
       </c>
       <c r="D96" t="s">
-        <v>725</v>
+        <v>821</v>
       </c>
       <c r="E96" t="s">
-        <v>726</v>
+        <v>849</v>
       </c>
       <c r="F96" t="s">
-        <v>727</v>
+        <v>850</v>
       </c>
       <c r="G96" t="s">
-        <v>728</v>
+        <v>851</v>
       </c>
       <c r="H96" t="s">
-        <v>729</v>
+        <v>852</v>
       </c>
       <c r="I96" t="s">
-        <v>730</v>
+        <v>853</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>731</v>
+        <v>854</v>
       </c>
       <c r="L96" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M96" t="s">
-        <v>732</v>
+        <v>855</v>
       </c>
       <c r="N96" t="s">
-        <v>733</v>
+        <v>856</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>734</v>
+        <v>776</v>
       </c>
       <c r="D97" t="s">
-        <v>735</v>
+        <v>821</v>
       </c>
       <c r="E97" t="s">
-        <v>736</v>
+        <v>778</v>
       </c>
       <c r="F97" t="s">
-        <v>737</v>
+        <v>779</v>
       </c>
       <c r="G97" t="s">
-        <v>738</v>
+        <v>780</v>
       </c>
       <c r="H97" t="s">
-        <v>739</v>
+        <v>857</v>
       </c>
       <c r="I97" t="s">
-        <v>740</v>
+        <v>858</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>741</v>
+        <v>859</v>
       </c>
       <c r="L97" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M97" t="s">
-        <v>742</v>
+        <v>860</v>
       </c>
       <c r="N97" t="s">
-        <v>743</v>
+        <v>786</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>744</v>
+        <v>861</v>
       </c>
       <c r="D98" t="s">
-        <v>745</v>
+        <v>821</v>
       </c>
       <c r="E98" t="s">
-        <v>746</v>
+        <v>862</v>
       </c>
       <c r="F98" t="s">
-        <v>747</v>
+        <v>863</v>
       </c>
       <c r="G98" t="s">
-        <v>748</v>
+        <v>864</v>
       </c>
       <c r="H98" t="s">
-        <v>749</v>
+        <v>865</v>
       </c>
       <c r="I98" t="s">
-        <v>750</v>
+        <v>866</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>751</v>
+        <v>867</v>
       </c>
       <c r="L98" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="M98" t="s">
-        <v>752</v>
+        <v>868</v>
       </c>
       <c r="N98" t="s">
-        <v>753</v>
+        <v>869</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>754</v>
+        <v>870</v>
       </c>
       <c r="D99" t="s">
-        <v>745</v>
+        <v>821</v>
       </c>
       <c r="E99" t="s">
-        <v>755</v>
+        <v>871</v>
       </c>
       <c r="F99" t="s">
-        <v>756</v>
+        <v>872</v>
       </c>
       <c r="G99" t="s">
-        <v>757</v>
+        <v>873</v>
       </c>
       <c r="H99" t="s">
-        <v>758</v>
+        <v>874</v>
       </c>
       <c r="I99" t="s">
-        <v>759</v>
+        <v>875</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>760</v>
+        <v>876</v>
       </c>
       <c r="L99" t="s">
-        <v>410</v>
+        <v>59</v>
       </c>
       <c r="M99" t="s">
-        <v>761</v>
+        <v>877</v>
       </c>
       <c r="N99" t="s">
-        <v>762</v>
+        <v>878</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>763</v>
+        <v>879</v>
       </c>
       <c r="D100" t="s">
-        <v>764</v>
+        <v>821</v>
       </c>
       <c r="E100" t="s">
-        <v>765</v>
+        <v>880</v>
       </c>
       <c r="F100" t="s">
-        <v>766</v>
+        <v>881</v>
       </c>
       <c r="G100" t="s">
-        <v>767</v>
+        <v>882</v>
       </c>
       <c r="H100" t="s">
-        <v>768</v>
+        <v>883</v>
       </c>
       <c r="I100" t="s">
-        <v>769</v>
+        <v>884</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>770</v>
+        <v>885</v>
       </c>
       <c r="L100" t="s">
-        <v>771</v>
+        <v>59</v>
       </c>
       <c r="M100" t="s">
-        <v>772</v>
+        <v>886</v>
       </c>
       <c r="N100" t="s">
-        <v>773</v>
+        <v>887</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>774</v>
+        <v>888</v>
       </c>
       <c r="D101" t="s">
-        <v>775</v>
+        <v>821</v>
       </c>
       <c r="E101" t="s">
-        <v>776</v>
+        <v>889</v>
       </c>
       <c r="F101" t="s">
-        <v>550</v>
+        <v>890</v>
       </c>
       <c r="G101" t="s">
-        <v>777</v>
+        <v>891</v>
       </c>
       <c r="H101" t="s">
-        <v>778</v>
+        <v>892</v>
       </c>
       <c r="I101" t="s">
-        <v>779</v>
+        <v>893</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>780</v>
+        <v>894</v>
       </c>
       <c r="L101" t="s">
-        <v>410</v>
+        <v>70</v>
       </c>
       <c r="M101" t="s">
-        <v>781</v>
+        <v>895</v>
       </c>
       <c r="N101" t="s">
-        <v>782</v>
+        <v>896</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>783</v>
+        <v>897</v>
       </c>
       <c r="D102" t="s">
-        <v>775</v>
+        <v>898</v>
       </c>
       <c r="E102" t="s">
-        <v>784</v>
+        <v>899</v>
       </c>
       <c r="F102" t="s">
-        <v>785</v>
+        <v>900</v>
       </c>
       <c r="G102" t="s">
-        <v>786</v>
+        <v>901</v>
       </c>
       <c r="H102" t="s">
-        <v>787</v>
+        <v>902</v>
       </c>
       <c r="I102" t="s">
-        <v>788</v>
+        <v>903</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>789</v>
+        <v>904</v>
       </c>
       <c r="L102" t="s">
-        <v>790</v>
+        <v>70</v>
       </c>
       <c r="M102" t="s">
-        <v>791</v>
+        <v>905</v>
       </c>
       <c r="N102" t="s">
-        <v>792</v>
+        <v>906</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D103" t="s">
-        <v>775</v>
+        <v>908</v>
       </c>
       <c r="E103" t="s">
-        <v>794</v>
+        <v>909</v>
       </c>
       <c r="F103" t="s">
-        <v>795</v>
+        <v>910</v>
       </c>
       <c r="G103" t="s">
-        <v>796</v>
+        <v>911</v>
       </c>
       <c r="H103" t="s">
-        <v>797</v>
+        <v>912</v>
       </c>
       <c r="I103" t="s">
-        <v>798</v>
+        <v>913</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>799</v>
+        <v>914</v>
       </c>
       <c r="L103" t="s">
-        <v>790</v>
+        <v>257</v>
       </c>
       <c r="M103" t="s">
-        <v>800</v>
+        <v>915</v>
       </c>
       <c r="N103" t="s">
-        <v>801</v>
+        <v>916</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>802</v>
+        <v>917</v>
       </c>
       <c r="D104" t="s">
-        <v>803</v>
+        <v>918</v>
       </c>
       <c r="E104" t="s">
-        <v>804</v>
+        <v>919</v>
       </c>
       <c r="F104" t="s">
-        <v>805</v>
+        <v>920</v>
       </c>
       <c r="G104" t="s">
-        <v>806</v>
+        <v>921</v>
       </c>
       <c r="H104" t="s">
-        <v>807</v>
+        <v>922</v>
       </c>
       <c r="I104" t="s">
-        <v>808</v>
+        <v>923</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>809</v>
+        <v>924</v>
       </c>
       <c r="L104" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M104" t="s">
-        <v>810</v>
+        <v>925</v>
       </c>
       <c r="N104" t="s">
-        <v>811</v>
+        <v>926</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>812</v>
+        <v>927</v>
       </c>
       <c r="D105" t="s">
-        <v>813</v>
+        <v>928</v>
       </c>
       <c r="E105" t="s">
-        <v>814</v>
+        <v>929</v>
       </c>
       <c r="F105" t="s">
-        <v>815</v>
+        <v>930</v>
       </c>
       <c r="G105" t="s">
-        <v>816</v>
+        <v>931</v>
       </c>
       <c r="H105" t="s">
-        <v>817</v>
+        <v>932</v>
       </c>
       <c r="I105" t="s">
-        <v>818</v>
+        <v>933</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>819</v>
+        <v>934</v>
       </c>
       <c r="L105" t="s">
-        <v>410</v>
+        <v>70</v>
       </c>
       <c r="M105" t="s">
-        <v>820</v>
+        <v>935</v>
       </c>
       <c r="N105" t="s">
-        <v>821</v>
+        <v>936</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>822</v>
+        <v>937</v>
       </c>
       <c r="D106" t="s">
-        <v>813</v>
+        <v>928</v>
       </c>
       <c r="E106" t="s">
-        <v>823</v>
+        <v>938</v>
       </c>
       <c r="F106" t="s">
-        <v>824</v>
+        <v>939</v>
       </c>
       <c r="G106" t="s">
-        <v>825</v>
+        <v>940</v>
       </c>
       <c r="H106" t="s">
-        <v>826</v>
+        <v>941</v>
       </c>
       <c r="I106" t="s">
-        <v>827</v>
+        <v>942</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>828</v>
+        <v>943</v>
       </c>
       <c r="L106" t="s">
-        <v>790</v>
+        <v>59</v>
       </c>
       <c r="M106" t="s">
-        <v>829</v>
+        <v>944</v>
       </c>
       <c r="N106" t="s">
-        <v>830</v>
+        <v>945</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>831</v>
+        <v>946</v>
       </c>
       <c r="D107" t="s">
-        <v>813</v>
+        <v>947</v>
       </c>
       <c r="E107" t="s">
-        <v>832</v>
+        <v>948</v>
       </c>
       <c r="F107" t="s">
-        <v>833</v>
+        <v>949</v>
       </c>
       <c r="G107" t="s">
-        <v>834</v>
+        <v>950</v>
       </c>
       <c r="H107" t="s">
-        <v>835</v>
+        <v>951</v>
       </c>
       <c r="I107" t="s">
-        <v>836</v>
+        <v>952</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>837</v>
+        <v>953</v>
       </c>
       <c r="L107" t="s">
-        <v>790</v>
+        <v>24</v>
       </c>
       <c r="M107" t="s">
-        <v>838</v>
+        <v>954</v>
       </c>
       <c r="N107" t="s">
-        <v>839</v>
+        <v>955</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>840</v>
+        <v>956</v>
       </c>
       <c r="D108" t="s">
-        <v>813</v>
+        <v>957</v>
       </c>
       <c r="E108" t="s">
-        <v>841</v>
+        <v>958</v>
       </c>
       <c r="F108" t="s">
-        <v>842</v>
+        <v>823</v>
       </c>
       <c r="G108" t="s">
-        <v>843</v>
+        <v>959</v>
       </c>
       <c r="H108" t="s">
-        <v>844</v>
+        <v>960</v>
       </c>
       <c r="I108" t="s">
-        <v>845</v>
+        <v>961</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>846</v>
+        <v>962</v>
       </c>
       <c r="L108" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="M108" t="s">
-        <v>847</v>
+        <v>963</v>
       </c>
       <c r="N108" t="s">
-        <v>848</v>
+        <v>964</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>849</v>
+        <v>965</v>
       </c>
       <c r="D109" t="s">
-        <v>813</v>
+        <v>957</v>
       </c>
       <c r="E109" t="s">
-        <v>850</v>
+        <v>966</v>
       </c>
       <c r="F109" t="s">
-        <v>851</v>
+        <v>967</v>
       </c>
       <c r="G109" t="s">
-        <v>852</v>
+        <v>968</v>
       </c>
       <c r="H109" t="s">
-        <v>853</v>
+        <v>969</v>
       </c>
       <c r="I109" t="s">
-        <v>854</v>
+        <v>970</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>855</v>
+        <v>971</v>
       </c>
       <c r="L109" t="s">
-        <v>133</v>
+        <v>972</v>
       </c>
       <c r="M109" t="s">
-        <v>856</v>
+        <v>973</v>
       </c>
       <c r="N109" t="s">
-        <v>857</v>
+        <v>974</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>858</v>
+        <v>975</v>
       </c>
       <c r="D110" t="s">
-        <v>859</v>
+        <v>957</v>
       </c>
       <c r="E110" t="s">
-        <v>860</v>
+        <v>976</v>
       </c>
       <c r="F110" t="s">
-        <v>861</v>
+        <v>977</v>
       </c>
       <c r="G110" t="s">
-        <v>862</v>
+        <v>978</v>
       </c>
       <c r="H110" t="s">
-        <v>863</v>
+        <v>979</v>
       </c>
       <c r="I110" t="s">
-        <v>864</v>
+        <v>980</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>865</v>
+        <v>981</v>
       </c>
       <c r="L110" t="s">
-        <v>410</v>
+        <v>972</v>
       </c>
       <c r="M110" t="s">
-        <v>866</v>
+        <v>982</v>
       </c>
       <c r="N110" t="s">
-        <v>867</v>
+        <v>983</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>868</v>
+        <v>984</v>
       </c>
       <c r="D111" t="s">
-        <v>869</v>
+        <v>985</v>
       </c>
       <c r="E111" t="s">
-        <v>870</v>
+        <v>986</v>
       </c>
       <c r="F111" t="s">
-        <v>871</v>
+        <v>987</v>
       </c>
       <c r="G111" t="s">
-        <v>872</v>
+        <v>988</v>
       </c>
       <c r="H111" t="s">
-        <v>873</v>
+        <v>989</v>
       </c>
       <c r="I111" t="s">
-        <v>874</v>
+        <v>990</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>875</v>
+        <v>991</v>
       </c>
       <c r="L111" t="s">
-        <v>790</v>
+        <v>24</v>
       </c>
       <c r="M111" t="s">
-        <v>876</v>
+        <v>992</v>
       </c>
       <c r="N111" t="s">
-        <v>877</v>
+        <v>993</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>878</v>
+        <v>994</v>
       </c>
       <c r="D112" t="s">
-        <v>879</v>
+        <v>995</v>
       </c>
       <c r="E112" t="s">
-        <v>880</v>
+        <v>996</v>
       </c>
       <c r="F112" t="s">
-        <v>881</v>
+        <v>997</v>
       </c>
       <c r="G112" t="s">
-        <v>882</v>
+        <v>998</v>
       </c>
       <c r="H112" t="s">
-        <v>883</v>
+        <v>999</v>
       </c>
       <c r="I112" t="s">
-        <v>884</v>
+        <v>1000</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>885</v>
+        <v>1001</v>
       </c>
       <c r="L112" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="M112" t="s">
-        <v>886</v>
+        <v>1002</v>
       </c>
       <c r="N112" t="s">
-        <v>887</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>888</v>
+        <v>1004</v>
       </c>
       <c r="D113" t="s">
-        <v>889</v>
+        <v>995</v>
       </c>
       <c r="E113" t="s">
-        <v>890</v>
+        <v>1005</v>
       </c>
       <c r="F113" t="s">
-        <v>891</v>
+        <v>1006</v>
       </c>
       <c r="G113" t="s">
-        <v>892</v>
+        <v>1007</v>
       </c>
       <c r="H113" t="s">
-        <v>893</v>
+        <v>1008</v>
       </c>
       <c r="I113" t="s">
-        <v>894</v>
+        <v>1009</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>895</v>
+        <v>1010</v>
       </c>
       <c r="L113" t="s">
-        <v>896</v>
+        <v>972</v>
       </c>
       <c r="M113" t="s">
-        <v>897</v>
+        <v>1011</v>
       </c>
       <c r="N113" t="s">
-        <v>898</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>878</v>
+        <v>1013</v>
       </c>
       <c r="D114" t="s">
-        <v>879</v>
+        <v>995</v>
       </c>
       <c r="E114" t="s">
-        <v>880</v>
+        <v>1014</v>
       </c>
       <c r="F114" t="s">
-        <v>881</v>
+        <v>1015</v>
       </c>
       <c r="G114" t="s">
-        <v>882</v>
+        <v>1016</v>
       </c>
       <c r="H114" t="s">
-        <v>899</v>
+        <v>1017</v>
       </c>
       <c r="I114" t="s">
-        <v>900</v>
+        <v>1018</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>901</v>
+        <v>1019</v>
       </c>
       <c r="L114" t="s">
-        <v>46</v>
+        <v>972</v>
       </c>
       <c r="M114" t="s">
-        <v>902</v>
+        <v>1020</v>
       </c>
       <c r="N114" t="s">
-        <v>887</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>903</v>
+        <v>1022</v>
       </c>
       <c r="D115" t="s">
-        <v>879</v>
+        <v>995</v>
       </c>
       <c r="E115" t="s">
-        <v>904</v>
+        <v>1023</v>
       </c>
       <c r="F115" t="s">
-        <v>905</v>
+        <v>1024</v>
       </c>
       <c r="G115" t="s">
-        <v>906</v>
+        <v>1025</v>
       </c>
       <c r="H115" t="s">
-        <v>907</v>
+        <v>1026</v>
       </c>
       <c r="I115" t="s">
-        <v>908</v>
+        <v>1027</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>909</v>
+        <v>1028</v>
       </c>
       <c r="L115" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="M115" t="s">
-        <v>910</v>
+        <v>1029</v>
       </c>
       <c r="N115" t="s">
-        <v>911</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>912</v>
+        <v>1031</v>
       </c>
       <c r="D116" t="s">
-        <v>879</v>
+        <v>995</v>
       </c>
       <c r="E116" t="s">
-        <v>913</v>
+        <v>1032</v>
       </c>
       <c r="F116" t="s">
-        <v>914</v>
+        <v>1033</v>
       </c>
       <c r="G116" t="s">
-        <v>915</v>
+        <v>1034</v>
       </c>
       <c r="H116" t="s">
-        <v>916</v>
+        <v>1035</v>
       </c>
       <c r="I116" t="s">
-        <v>917</v>
+        <v>1036</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>918</v>
+        <v>1037</v>
       </c>
       <c r="L116" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="M116" t="s">
-        <v>919</v>
+        <v>1038</v>
       </c>
       <c r="N116" t="s">
-        <v>920</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>888</v>
+        <v>1040</v>
       </c>
       <c r="D117" t="s">
-        <v>921</v>
+        <v>1041</v>
       </c>
       <c r="E117" t="s">
-        <v>890</v>
+        <v>1042</v>
       </c>
       <c r="F117" t="s">
-        <v>891</v>
+        <v>1043</v>
       </c>
       <c r="G117" t="s">
-        <v>892</v>
+        <v>1044</v>
       </c>
       <c r="H117" t="s">
-        <v>893</v>
+        <v>1045</v>
       </c>
       <c r="I117" t="s">
-        <v>922</v>
+        <v>1046</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>923</v>
+        <v>1047</v>
       </c>
       <c r="L117" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="M117" t="s">
-        <v>924</v>
+        <v>1048</v>
       </c>
       <c r="N117" t="s">
-        <v>898</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>925</v>
+        <v>1050</v>
       </c>
       <c r="D118" t="s">
-        <v>921</v>
+        <v>1051</v>
       </c>
       <c r="E118" t="s">
-        <v>926</v>
+        <v>1052</v>
       </c>
       <c r="F118" t="s">
-        <v>927</v>
+        <v>1053</v>
       </c>
       <c r="G118" t="s">
-        <v>928</v>
+        <v>1054</v>
       </c>
       <c r="H118" t="s">
-        <v>929</v>
+        <v>1055</v>
       </c>
       <c r="I118" t="s">
-        <v>930</v>
+        <v>1056</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>931</v>
+        <v>1057</v>
       </c>
       <c r="L118" t="s">
-        <v>133</v>
+        <v>972</v>
       </c>
       <c r="M118" t="s">
-        <v>932</v>
+        <v>1058</v>
       </c>
       <c r="N118" t="s">
-        <v>933</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>888</v>
+        <v>1060</v>
       </c>
       <c r="D119" t="s">
-        <v>921</v>
+        <v>1061</v>
       </c>
       <c r="E119" t="s">
-        <v>890</v>
+        <v>1062</v>
       </c>
       <c r="F119" t="s">
-        <v>891</v>
+        <v>1063</v>
       </c>
       <c r="G119" t="s">
-        <v>892</v>
+        <v>1064</v>
       </c>
       <c r="H119" t="s">
-        <v>934</v>
+        <v>1065</v>
       </c>
       <c r="I119" t="s">
-        <v>935</v>
+        <v>1066</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>936</v>
+        <v>1067</v>
       </c>
       <c r="L119" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M119" t="s">
-        <v>937</v>
+        <v>1068</v>
       </c>
       <c r="N119" t="s">
-        <v>898</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>938</v>
+        <v>1070</v>
       </c>
       <c r="D120" t="s">
-        <v>921</v>
+        <v>1071</v>
       </c>
       <c r="E120" t="s">
-        <v>939</v>
+        <v>1072</v>
       </c>
       <c r="F120" t="s">
-        <v>940</v>
+        <v>1073</v>
       </c>
       <c r="G120" t="s">
-        <v>941</v>
+        <v>1074</v>
       </c>
       <c r="H120" t="s">
-        <v>942</v>
+        <v>1075</v>
       </c>
       <c r="I120" t="s">
-        <v>943</v>
+        <v>1076</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>944</v>
+        <v>1077</v>
       </c>
       <c r="L120" t="s">
-        <v>133</v>
+        <v>1078</v>
       </c>
       <c r="M120" t="s">
-        <v>945</v>
+        <v>1079</v>
       </c>
       <c r="N120" t="s">
-        <v>946</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>925</v>
+        <v>1060</v>
       </c>
       <c r="D121" t="s">
-        <v>921</v>
+        <v>1061</v>
       </c>
       <c r="E121" t="s">
-        <v>926</v>
+        <v>1062</v>
       </c>
       <c r="F121" t="s">
-        <v>927</v>
+        <v>1063</v>
       </c>
       <c r="G121" t="s">
-        <v>928</v>
+        <v>1064</v>
       </c>
       <c r="H121" t="s">
-        <v>947</v>
+        <v>1081</v>
       </c>
       <c r="I121" t="s">
-        <v>948</v>
+        <v>1082</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>949</v>
+        <v>1083</v>
       </c>
       <c r="L121" t="s">
-        <v>133</v>
+        <v>257</v>
       </c>
       <c r="M121" t="s">
-        <v>950</v>
+        <v>1084</v>
       </c>
       <c r="N121" t="s">
-        <v>933</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>951</v>
+        <v>1085</v>
       </c>
       <c r="D122" t="s">
-        <v>952</v>
+        <v>1061</v>
       </c>
       <c r="E122" t="s">
-        <v>953</v>
+        <v>1086</v>
       </c>
       <c r="F122" t="s">
-        <v>954</v>
+        <v>1087</v>
       </c>
       <c r="G122" t="s">
-        <v>955</v>
+        <v>1088</v>
       </c>
       <c r="H122" t="s">
-        <v>956</v>
+        <v>1089</v>
       </c>
       <c r="I122" t="s">
-        <v>957</v>
+        <v>1090</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>958</v>
+        <v>1091</v>
       </c>
       <c r="L122" t="s">
-        <v>959</v>
+        <v>70</v>
       </c>
       <c r="M122" t="s">
-        <v>960</v>
+        <v>1092</v>
       </c>
       <c r="N122" t="s">
-        <v>961</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>962</v>
+        <v>1094</v>
       </c>
       <c r="D123" t="s">
-        <v>963</v>
+        <v>1061</v>
       </c>
       <c r="E123" t="s">
-        <v>964</v>
+        <v>1095</v>
       </c>
       <c r="F123" t="s">
-        <v>965</v>
+        <v>1096</v>
       </c>
       <c r="G123" t="s">
-        <v>966</v>
+        <v>1097</v>
       </c>
       <c r="H123" t="s">
-        <v>967</v>
+        <v>1098</v>
       </c>
       <c r="I123" t="s">
-        <v>968</v>
+        <v>1099</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>969</v>
+        <v>1100</v>
       </c>
       <c r="L123" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M123" t="s">
-        <v>970</v>
+        <v>1101</v>
       </c>
       <c r="N123" t="s">
-        <v>971</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>972</v>
+        <v>1070</v>
       </c>
       <c r="D124" t="s">
-        <v>963</v>
+        <v>1103</v>
       </c>
       <c r="E124" t="s">
-        <v>973</v>
+        <v>1072</v>
       </c>
       <c r="F124" t="s">
-        <v>974</v>
+        <v>1073</v>
       </c>
       <c r="G124" t="s">
-        <v>975</v>
+        <v>1074</v>
       </c>
       <c r="H124" t="s">
-        <v>976</v>
+        <v>1075</v>
       </c>
       <c r="I124" t="s">
-        <v>977</v>
+        <v>1104</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>978</v>
+        <v>1105</v>
       </c>
       <c r="L124" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M124" t="s">
-        <v>979</v>
+        <v>1106</v>
       </c>
       <c r="N124" t="s">
-        <v>980</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>972</v>
+        <v>1107</v>
       </c>
       <c r="D125" t="s">
-        <v>963</v>
+        <v>1103</v>
       </c>
       <c r="E125" t="s">
-        <v>973</v>
+        <v>1108</v>
       </c>
       <c r="F125" t="s">
-        <v>974</v>
+        <v>1109</v>
       </c>
       <c r="G125" t="s">
-        <v>975</v>
+        <v>1110</v>
       </c>
       <c r="H125" t="s">
-        <v>981</v>
+        <v>1111</v>
       </c>
       <c r="I125" t="s">
-        <v>982</v>
+        <v>1112</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>983</v>
+        <v>1113</v>
       </c>
       <c r="L125" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M125" t="s">
-        <v>984</v>
+        <v>1114</v>
       </c>
       <c r="N125" t="s">
-        <v>980</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D126" t="s">
-        <v>963</v>
+        <v>1103</v>
       </c>
       <c r="E126" t="s">
-        <v>986</v>
+        <v>1072</v>
       </c>
       <c r="F126" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G126" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H126" t="s">
-        <v>989</v>
+        <v>1116</v>
       </c>
       <c r="I126" t="s">
-        <v>990</v>
+        <v>1117</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>991</v>
+        <v>1118</v>
       </c>
       <c r="L126" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M126" t="s">
-        <v>992</v>
+        <v>1119</v>
       </c>
       <c r="N126" t="s">
-        <v>993</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>994</v>
+        <v>1120</v>
       </c>
       <c r="D127" t="s">
-        <v>995</v>
+        <v>1103</v>
       </c>
       <c r="E127" t="s">
-        <v>996</v>
+        <v>1121</v>
       </c>
       <c r="F127" t="s">
-        <v>997</v>
+        <v>1122</v>
       </c>
       <c r="G127" t="s">
-        <v>998</v>
+        <v>1123</v>
       </c>
       <c r="H127" t="s">
-        <v>999</v>
+        <v>1124</v>
       </c>
       <c r="I127" t="s">
-        <v>1000</v>
+        <v>1125</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1001</v>
+        <v>1126</v>
       </c>
       <c r="L127" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M127" t="s">
-        <v>1002</v>
+        <v>1127</v>
       </c>
       <c r="N127" t="s">
-        <v>1003</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1004</v>
+        <v>1107</v>
       </c>
       <c r="D128" t="s">
-        <v>995</v>
+        <v>1103</v>
       </c>
       <c r="E128" t="s">
-        <v>1005</v>
+        <v>1108</v>
       </c>
       <c r="F128" t="s">
-        <v>1006</v>
+        <v>1109</v>
       </c>
       <c r="G128" t="s">
-        <v>1007</v>
+        <v>1110</v>
       </c>
       <c r="H128" t="s">
-        <v>1008</v>
+        <v>1129</v>
       </c>
       <c r="I128" t="s">
-        <v>1009</v>
+        <v>1130</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1010</v>
+        <v>1131</v>
       </c>
       <c r="L128" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M128" t="s">
-        <v>1011</v>
+        <v>1132</v>
       </c>
       <c r="N128" t="s">
-        <v>1012</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1013</v>
+        <v>1133</v>
       </c>
       <c r="D129" t="s">
-        <v>995</v>
+        <v>1134</v>
       </c>
       <c r="E129" t="s">
-        <v>1014</v>
+        <v>1135</v>
       </c>
       <c r="F129" t="s">
-        <v>1015</v>
+        <v>1136</v>
       </c>
       <c r="G129" t="s">
-        <v>1016</v>
+        <v>1137</v>
       </c>
       <c r="H129" t="s">
-        <v>1017</v>
+        <v>1138</v>
       </c>
       <c r="I129" t="s">
-        <v>1018</v>
+        <v>1139</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1019</v>
+        <v>1140</v>
       </c>
       <c r="L129" t="s">
-        <v>46</v>
+        <v>1141</v>
       </c>
       <c r="M129" t="s">
-        <v>1020</v>
+        <v>1142</v>
       </c>
       <c r="N129" t="s">
-        <v>1021</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1022</v>
+        <v>1144</v>
       </c>
       <c r="D130" t="s">
-        <v>1023</v>
+        <v>1145</v>
       </c>
       <c r="E130" t="s">
-        <v>1024</v>
+        <v>1146</v>
       </c>
       <c r="F130" t="s">
-        <v>1025</v>
+        <v>1147</v>
       </c>
       <c r="G130" t="s">
-        <v>1026</v>
+        <v>1148</v>
       </c>
       <c r="H130" t="s">
-        <v>1027</v>
+        <v>1149</v>
       </c>
       <c r="I130" t="s">
-        <v>1028</v>
+        <v>1150</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1029</v>
+        <v>1151</v>
       </c>
       <c r="L130" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M130" t="s">
-        <v>1030</v>
+        <v>1152</v>
       </c>
       <c r="N130" t="s">
-        <v>1031</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1032</v>
+        <v>1154</v>
       </c>
       <c r="D131" t="s">
-        <v>1033</v>
+        <v>1145</v>
       </c>
       <c r="E131" t="s">
-        <v>1034</v>
+        <v>1155</v>
       </c>
       <c r="F131" t="s">
-        <v>1035</v>
+        <v>1156</v>
       </c>
       <c r="G131" t="s">
-        <v>1036</v>
+        <v>1157</v>
       </c>
       <c r="H131" t="s">
-        <v>1037</v>
+        <v>1158</v>
       </c>
       <c r="I131" t="s">
-        <v>1038</v>
+        <v>1159</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1039</v>
+        <v>1160</v>
       </c>
       <c r="L131" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="M131" t="s">
-        <v>1040</v>
+        <v>1161</v>
       </c>
       <c r="N131" t="s">
-        <v>1041</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1042</v>
+        <v>1154</v>
       </c>
       <c r="D132" t="s">
-        <v>1043</v>
+        <v>1145</v>
       </c>
       <c r="E132" t="s">
-        <v>1044</v>
+        <v>1155</v>
       </c>
       <c r="F132" t="s">
-        <v>1045</v>
+        <v>1156</v>
       </c>
       <c r="G132" t="s">
-        <v>1046</v>
+        <v>1157</v>
       </c>
       <c r="H132" t="s">
-        <v>1047</v>
+        <v>1163</v>
       </c>
       <c r="I132" t="s">
-        <v>1048</v>
+        <v>1164</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1049</v>
+        <v>1165</v>
       </c>
       <c r="L132" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M132" t="s">
-        <v>1050</v>
+        <v>1166</v>
       </c>
       <c r="N132" t="s">
-        <v>1051</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1042</v>
+        <v>1167</v>
       </c>
       <c r="D133" t="s">
-        <v>1043</v>
+        <v>1145</v>
       </c>
       <c r="E133" t="s">
-        <v>1044</v>
+        <v>1168</v>
       </c>
       <c r="F133" t="s">
-        <v>1045</v>
+        <v>1169</v>
       </c>
       <c r="G133" t="s">
-        <v>1046</v>
+        <v>1170</v>
       </c>
       <c r="H133" t="s">
-        <v>1052</v>
+        <v>1171</v>
       </c>
       <c r="I133" t="s">
-        <v>1053</v>
+        <v>1172</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1054</v>
+        <v>1173</v>
       </c>
       <c r="L133" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M133" t="s">
-        <v>1055</v>
+        <v>1174</v>
       </c>
       <c r="N133" t="s">
-        <v>1051</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1042</v>
+        <v>1176</v>
       </c>
       <c r="D134" t="s">
-        <v>1043</v>
+        <v>1177</v>
       </c>
       <c r="E134" t="s">
-        <v>1044</v>
+        <v>1178</v>
       </c>
       <c r="F134" t="s">
-        <v>1045</v>
+        <v>1179</v>
       </c>
       <c r="G134" t="s">
-        <v>1046</v>
+        <v>1180</v>
       </c>
       <c r="H134" t="s">
-        <v>1056</v>
+        <v>1181</v>
       </c>
       <c r="I134" t="s">
-        <v>1057</v>
+        <v>1182</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1058</v>
+        <v>1183</v>
       </c>
       <c r="L134" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M134" t="s">
-        <v>1059</v>
+        <v>1184</v>
       </c>
       <c r="N134" t="s">
-        <v>1051</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1042</v>
+        <v>1186</v>
       </c>
       <c r="D135" t="s">
-        <v>1043</v>
+        <v>1177</v>
       </c>
       <c r="E135" t="s">
-        <v>1044</v>
+        <v>1187</v>
       </c>
       <c r="F135" t="s">
-        <v>1045</v>
+        <v>1188</v>
       </c>
       <c r="G135" t="s">
-        <v>1046</v>
+        <v>1189</v>
       </c>
       <c r="H135" t="s">
-        <v>1060</v>
+        <v>1190</v>
       </c>
       <c r="I135" t="s">
-        <v>1061</v>
+        <v>1191</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1062</v>
+        <v>1192</v>
       </c>
       <c r="L135" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M135" t="s">
-        <v>1063</v>
+        <v>1193</v>
       </c>
       <c r="N135" t="s">
-        <v>1051</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1042</v>
+        <v>1195</v>
       </c>
       <c r="D136" t="s">
-        <v>1043</v>
+        <v>1177</v>
       </c>
       <c r="E136" t="s">
-        <v>1044</v>
+        <v>1196</v>
       </c>
       <c r="F136" t="s">
-        <v>1045</v>
+        <v>1197</v>
       </c>
       <c r="G136" t="s">
-        <v>1046</v>
+        <v>1198</v>
       </c>
       <c r="H136" t="s">
-        <v>1064</v>
+        <v>1199</v>
       </c>
       <c r="I136" t="s">
-        <v>1065</v>
+        <v>1200</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1066</v>
+        <v>1201</v>
       </c>
       <c r="L136" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M136" t="s">
-        <v>1067</v>
+        <v>1202</v>
       </c>
       <c r="N136" t="s">
-        <v>1051</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1042</v>
+        <v>1204</v>
       </c>
       <c r="D137" t="s">
-        <v>1043</v>
+        <v>1205</v>
       </c>
       <c r="E137" t="s">
-        <v>1044</v>
+        <v>1206</v>
       </c>
       <c r="F137" t="s">
-        <v>1045</v>
+        <v>1207</v>
       </c>
       <c r="G137" t="s">
-        <v>1046</v>
+        <v>1208</v>
       </c>
       <c r="H137" t="s">
-        <v>1068</v>
+        <v>1209</v>
       </c>
       <c r="I137" t="s">
-        <v>1069</v>
+        <v>1210</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1070</v>
+        <v>1211</v>
       </c>
       <c r="L137" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M137" t="s">
-        <v>1071</v>
+        <v>1212</v>
       </c>
       <c r="N137" t="s">
-        <v>1051</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1042</v>
+        <v>1214</v>
       </c>
       <c r="D138" t="s">
-        <v>1043</v>
+        <v>1215</v>
       </c>
       <c r="E138" t="s">
-        <v>1044</v>
+        <v>1216</v>
       </c>
       <c r="F138" t="s">
-        <v>1045</v>
+        <v>1217</v>
       </c>
       <c r="G138" t="s">
-        <v>1046</v>
+        <v>1218</v>
       </c>
       <c r="H138" t="s">
-        <v>1072</v>
+        <v>1219</v>
       </c>
       <c r="I138" t="s">
-        <v>1073</v>
+        <v>1220</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1074</v>
+        <v>1221</v>
       </c>
       <c r="L138" t="s">
-        <v>771</v>
+        <v>257</v>
       </c>
       <c r="M138" t="s">
-        <v>1075</v>
+        <v>1222</v>
       </c>
       <c r="N138" t="s">
-        <v>1051</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D139" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E139" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F139" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G139" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H139" t="s">
-        <v>1076</v>
+        <v>1228</v>
       </c>
       <c r="I139" t="s">
-        <v>1077</v>
+        <v>1229</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1078</v>
+        <v>1230</v>
       </c>
       <c r="L139" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M139" t="s">
-        <v>1079</v>
+        <v>1231</v>
       </c>
       <c r="N139" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D140" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E140" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F140" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G140" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H140" t="s">
-        <v>1080</v>
+        <v>1233</v>
       </c>
       <c r="I140" t="s">
-        <v>1081</v>
+        <v>1234</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1082</v>
+        <v>1235</v>
       </c>
       <c r="L140" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M140" t="s">
-        <v>1083</v>
+        <v>1236</v>
       </c>
       <c r="N140" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D141" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E141" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F141" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G141" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H141" t="s">
-        <v>1084</v>
+        <v>1237</v>
       </c>
       <c r="I141" t="s">
-        <v>1085</v>
+        <v>1238</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1086</v>
+        <v>1239</v>
       </c>
       <c r="L141" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M141" t="s">
-        <v>1087</v>
+        <v>1240</v>
       </c>
       <c r="N141" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D142" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E142" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F142" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G142" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H142" t="s">
-        <v>1088</v>
+        <v>1241</v>
       </c>
       <c r="I142" t="s">
-        <v>1089</v>
+        <v>1242</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1090</v>
+        <v>1243</v>
       </c>
       <c r="L142" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M142" t="s">
-        <v>1091</v>
+        <v>1244</v>
       </c>
       <c r="N142" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D143" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E143" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F143" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G143" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H143" t="s">
-        <v>1092</v>
+        <v>1245</v>
       </c>
       <c r="I143" t="s">
-        <v>1093</v>
+        <v>1246</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1094</v>
+        <v>1247</v>
       </c>
       <c r="L143" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M143" t="s">
-        <v>1095</v>
+        <v>1248</v>
       </c>
       <c r="N143" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D144" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E144" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F144" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G144" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H144" t="s">
-        <v>1096</v>
+        <v>1249</v>
       </c>
       <c r="I144" t="s">
-        <v>1097</v>
+        <v>1250</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1098</v>
+        <v>1251</v>
       </c>
       <c r="L144" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M144" t="s">
-        <v>1099</v>
+        <v>1252</v>
       </c>
       <c r="N144" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D145" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E145" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F145" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G145" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H145" t="s">
-        <v>1100</v>
+        <v>1253</v>
       </c>
       <c r="I145" t="s">
-        <v>1101</v>
+        <v>1254</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1102</v>
+        <v>1255</v>
       </c>
       <c r="L145" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M145" t="s">
-        <v>1103</v>
+        <v>1256</v>
       </c>
       <c r="N145" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D146" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E146" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F146" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G146" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H146" t="s">
-        <v>1104</v>
+        <v>1257</v>
       </c>
       <c r="I146" t="s">
-        <v>1105</v>
+        <v>1258</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1106</v>
+        <v>1259</v>
       </c>
       <c r="L146" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M146" t="s">
-        <v>1107</v>
+        <v>1260</v>
       </c>
       <c r="N146" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D147" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E147" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F147" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G147" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H147" t="s">
-        <v>1108</v>
+        <v>1261</v>
       </c>
       <c r="I147" t="s">
-        <v>1109</v>
+        <v>1262</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1110</v>
+        <v>1263</v>
       </c>
       <c r="L147" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M147" t="s">
-        <v>1111</v>
+        <v>1264</v>
       </c>
       <c r="N147" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D148" t="s">
-        <v>1043</v>
+        <v>1225</v>
       </c>
       <c r="E148" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F148" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G148" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H148" t="s">
-        <v>1112</v>
+        <v>1265</v>
       </c>
       <c r="I148" t="s">
-        <v>1113</v>
+        <v>1266</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1114</v>
+        <v>1267</v>
       </c>
       <c r="L148" t="s">
-        <v>771</v>
+        <v>24</v>
       </c>
       <c r="M148" t="s">
-        <v>1115</v>
+        <v>1268</v>
       </c>
       <c r="N148" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1116</v>
+        <v>1224</v>
       </c>
       <c r="D149" t="s">
-        <v>1117</v>
+        <v>1225</v>
       </c>
       <c r="E149" t="s">
-        <v>1118</v>
+        <v>1226</v>
       </c>
       <c r="F149" t="s">
-        <v>1119</v>
+        <v>1227</v>
       </c>
       <c r="G149" t="s">
-        <v>1120</v>
+        <v>213</v>
       </c>
       <c r="H149" t="s">
-        <v>1121</v>
+        <v>1269</v>
       </c>
       <c r="I149" t="s">
-        <v>1122</v>
+        <v>1270</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1123</v>
+        <v>1271</v>
       </c>
       <c r="L149" t="s">
-        <v>410</v>
+        <v>24</v>
       </c>
       <c r="M149" t="s">
-        <v>1124</v>
+        <v>1272</v>
       </c>
       <c r="N149" t="s">
-        <v>1125</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D150" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E150" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F150" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G150" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H150" t="s">
-        <v>1047</v>
+        <v>1273</v>
       </c>
       <c r="I150" t="s">
-        <v>1127</v>
+        <v>1274</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1128</v>
+        <v>1275</v>
       </c>
       <c r="L150" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M150" t="s">
-        <v>1130</v>
+        <v>1276</v>
       </c>
       <c r="N150" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D151" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E151" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F151" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G151" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H151" t="s">
-        <v>1052</v>
+        <v>1277</v>
       </c>
       <c r="I151" t="s">
-        <v>1131</v>
+        <v>1278</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1132</v>
+        <v>1279</v>
       </c>
       <c r="L151" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M151" t="s">
-        <v>1133</v>
+        <v>1280</v>
       </c>
       <c r="N151" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D152" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E152" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F152" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G152" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H152" t="s">
-        <v>1056</v>
+        <v>1281</v>
       </c>
       <c r="I152" t="s">
-        <v>1134</v>
+        <v>1282</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1135</v>
+        <v>1283</v>
       </c>
       <c r="L152" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M152" t="s">
-        <v>1136</v>
+        <v>1284</v>
       </c>
       <c r="N152" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D153" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E153" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F153" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G153" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H153" t="s">
-        <v>1060</v>
+        <v>1285</v>
       </c>
       <c r="I153" t="s">
-        <v>1137</v>
+        <v>1286</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1138</v>
+        <v>1287</v>
       </c>
       <c r="L153" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M153" t="s">
-        <v>1139</v>
+        <v>1288</v>
       </c>
       <c r="N153" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D154" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E154" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F154" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G154" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H154" t="s">
-        <v>1064</v>
+        <v>1289</v>
       </c>
       <c r="I154" t="s">
-        <v>1140</v>
+        <v>1290</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1141</v>
+        <v>1291</v>
       </c>
       <c r="L154" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M154" t="s">
-        <v>1142</v>
+        <v>1292</v>
       </c>
       <c r="N154" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D155" t="s">
-        <v>1126</v>
+        <v>1225</v>
       </c>
       <c r="E155" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F155" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G155" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H155" t="s">
-        <v>1068</v>
+        <v>1293</v>
       </c>
       <c r="I155" t="s">
-        <v>1143</v>
+        <v>1294</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1144</v>
+        <v>1295</v>
       </c>
       <c r="L155" t="s">
-        <v>1129</v>
+        <v>24</v>
       </c>
       <c r="M155" t="s">
-        <v>1145</v>
+        <v>1296</v>
       </c>
       <c r="N155" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1042</v>
+        <v>1297</v>
       </c>
       <c r="D156" t="s">
-        <v>1126</v>
+        <v>1298</v>
       </c>
       <c r="E156" t="s">
-        <v>1044</v>
+        <v>1299</v>
       </c>
       <c r="F156" t="s">
-        <v>1045</v>
+        <v>1300</v>
       </c>
       <c r="G156" t="s">
-        <v>1046</v>
+        <v>1301</v>
       </c>
       <c r="H156" t="s">
-        <v>1076</v>
+        <v>1302</v>
       </c>
       <c r="I156" t="s">
-        <v>1146</v>
+        <v>1303</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1147</v>
+        <v>1304</v>
       </c>
       <c r="L156" t="s">
-        <v>1129</v>
+        <v>59</v>
       </c>
       <c r="M156" t="s">
-        <v>1148</v>
+        <v>1305</v>
       </c>
       <c r="N156" t="s">
-        <v>1051</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D157" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E157" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F157" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G157" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H157" t="s">
-        <v>1080</v>
+        <v>1228</v>
       </c>
       <c r="I157" t="s">
-        <v>1149</v>
+        <v>1308</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1150</v>
+        <v>1309</v>
       </c>
       <c r="L157" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M157" t="s">
-        <v>1151</v>
+        <v>1311</v>
       </c>
       <c r="N157" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D158" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E158" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F158" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G158" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H158" t="s">
-        <v>1088</v>
+        <v>1233</v>
       </c>
       <c r="I158" t="s">
-        <v>1152</v>
+        <v>1312</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1153</v>
+        <v>1313</v>
       </c>
       <c r="L158" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M158" t="s">
-        <v>1154</v>
+        <v>1314</v>
       </c>
       <c r="N158" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D159" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E159" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F159" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G159" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H159" t="s">
-        <v>1092</v>
+        <v>1237</v>
       </c>
       <c r="I159" t="s">
-        <v>1155</v>
+        <v>1315</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
-        <v>1156</v>
+        <v>1316</v>
       </c>
       <c r="L159" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M159" t="s">
-        <v>1157</v>
+        <v>1317</v>
       </c>
       <c r="N159" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D160" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E160" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F160" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G160" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H160" t="s">
-        <v>1096</v>
+        <v>1241</v>
       </c>
       <c r="I160" t="s">
-        <v>1158</v>
+        <v>1318</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
-        <v>1159</v>
+        <v>1319</v>
       </c>
       <c r="L160" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M160" t="s">
-        <v>1160</v>
+        <v>1320</v>
       </c>
       <c r="N160" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D161" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E161" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F161" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G161" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H161" t="s">
-        <v>1100</v>
+        <v>1245</v>
       </c>
       <c r="I161" t="s">
-        <v>1161</v>
+        <v>1321</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1162</v>
+        <v>1322</v>
       </c>
       <c r="L161" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M161" t="s">
-        <v>1163</v>
+        <v>1323</v>
       </c>
       <c r="N161" t="s">
-        <v>1051</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1042</v>
+        <v>1224</v>
       </c>
       <c r="D162" t="s">
-        <v>1126</v>
+        <v>1307</v>
       </c>
       <c r="E162" t="s">
-        <v>1044</v>
+        <v>1226</v>
       </c>
       <c r="F162" t="s">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="G162" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="H162" t="s">
-        <v>1104</v>
+        <v>1249</v>
       </c>
       <c r="I162" t="s">
-        <v>1164</v>
+        <v>1324</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1165</v>
+        <v>1325</v>
       </c>
       <c r="L162" t="s">
-        <v>1129</v>
+        <v>1310</v>
       </c>
       <c r="M162" t="s">
-        <v>1166</v>
+        <v>1326</v>
       </c>
       <c r="N162" t="s">
-        <v>1051</v>
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G163" t="s">
+        <v>213</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J163"/>
+      <c r="K163" t="s">
+        <v>1328</v>
+      </c>
+      <c r="L163" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1329</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G164" t="s">
+        <v>213</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J164"/>
+      <c r="K164" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L164" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1332</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G165" t="s">
+        <v>213</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J165"/>
+      <c r="K165" t="s">
+        <v>1334</v>
+      </c>
+      <c r="L165" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1335</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G166" t="s">
+        <v>213</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166" t="s">
+        <v>1337</v>
+      </c>
+      <c r="L166" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1338</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G167" t="s">
+        <v>213</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1277</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J167"/>
+      <c r="K167" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L167" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1341</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G168" t="s">
+        <v>213</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J168"/>
+      <c r="K168" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L168" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1344</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G169" t="s">
+        <v>213</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J169"/>
+      <c r="K169" t="s">
+        <v>1346</v>
+      </c>
+      <c r="L169" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1347</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1232</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>