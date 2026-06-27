--- v1 (2026-06-04)
+++ v2 (2026-06-27)
@@ -6,3734 +6,3407 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2061" uniqueCount="1239">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTONIO VLAHOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTONIO VLAHOVIĆ 17985074639</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:22:15</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a38db0-334a-44ac-8222-65a5f233adb6</t>
+  </si>
+  <si>
+    <t>16.380086.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a38db0-334a-44ac-8222-65a5f233adb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROMAN BARLOVIĆ</t>
+  </si>
+  <si>
+    <t>ROMAN BARLOVIĆ 44337059933</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcea6370-ef5b-4dac-bcb3-1dd47107a127</t>
+  </si>
+  <si>
+    <t>16.379919.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcea6370-ef5b-4dac-bcb3-1dd47107a127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO JELUŠIĆ</t>
+  </si>
+  <si>
+    <t>MARIO JELUŠIĆ 66069194264</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:33:25</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd4edd5-69b3-4341-8211-5df2a1e607ba</t>
+  </si>
+  <si>
+    <t>16.379232.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd4edd5-69b3-4341-8211-5df2a1e607ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROBERT HUSAK</t>
+  </si>
+  <si>
+    <t>ROBERT HUSAK 90704055854</t>
+  </si>
+  <si>
+    <t>19.06.2026. 03:23:22</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d15b8e9-0c7d-4754-85eb-27c390075eda</t>
+  </si>
+  <si>
+    <t>16.380416.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d15b8e9-0c7d-4754-85eb-27c390075eda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>VEDRAN PETEK</t>
+  </si>
+  <si>
+    <t>BRATOVSKI VRH 13, 49290 Bratovski Vrh, Hrvatska</t>
+  </si>
+  <si>
+    <t>17515166142</t>
+  </si>
+  <si>
+    <t>VEDRAN PETEK 17515166142; op</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:48:53</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b3f5aa-47c7-4126-b5d2-23b74d68fe00</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b3f5aa-47c7-4126-b5d2-23b74d68fe00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-17/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>TIHOMIR TURK</t>
+  </si>
+  <si>
+    <t>ULICA VALENTA JAKUŠA 18 A, 49221 Lug Poznanovečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>22699584726</t>
+  </si>
+  <si>
+    <t>TIHOMIR TURK 22699584726; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:35:40</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=17&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>ZDRAVKO TRŠINSKI</t>
+  </si>
+  <si>
+    <t>ODVOJAK TRŠINSKI 11, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>06513700904</t>
+  </si>
+  <si>
+    <t>ZDRAVKO TRŠINSKI 06513700904; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:06:53</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e09cee-aafc-402a-9c91-aef18c0e7505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e09cee-aafc-402a-9c91-aef18c0e7505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-187/2026</t>
+  </si>
+  <si>
+    <t>JASENKA FIKET</t>
+  </si>
+  <si>
+    <t>ULICA GRABROVEC 75, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>19605527757</t>
+  </si>
+  <si>
+    <t>JASENKA FIKET 19605527757; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dd2de6-d0c7-49d0-9b3f-afa9d8d476b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dd2de6-d0c7-49d0-9b3f-afa9d8d476b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-186/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV GREGURIĆ</t>
+  </si>
+  <si>
+    <t>DUBRAVA ZABOČKA 144, 49210 Dubrava Zabočka, Hrvatska</t>
+  </si>
+  <si>
+    <t>18577073466</t>
+  </si>
+  <si>
+    <t>MIROSLAV GREGURIĆ 18577073466; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa24825-72f9-4e63-a146-6167790ed059</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa24825-72f9-4e63-a146-6167790ed059/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>ALBIN VOHL</t>
+  </si>
+  <si>
+    <t>PROSENIK ZAČRETSKI 71, 49210 Prosenik Začretski, Hrvatska</t>
+  </si>
+  <si>
+    <t>05609709658</t>
+  </si>
+  <si>
+    <t>ALBIN VOHL 05609709658; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:01:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcf6063-70e8-469d-acc9-8e0bdd2fa78f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcf6063-70e8-469d-acc9-8e0bdd2fa78f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>NEDELJKO PAVETIĆ</t>
+  </si>
+  <si>
+    <t>NASELJE POLJANA 3, 49221 Bedekovčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>95979112623</t>
+  </si>
+  <si>
+    <t>NEDELJKO PAVETIĆ 95979112623; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:39:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32aae1ef-3f64-4217-a89e-2d936ed5c1c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32aae1ef-3f64-4217-a89e-2d936ed5c1c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-494/2025</t>
+  </si>
+  <si>
+    <t>PERO ROŽMAN</t>
+  </si>
+  <si>
+    <t>ŠPIČKOVINA 101, 49210 Špičkovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>81643374261</t>
+  </si>
+  <si>
+    <t>PERO ROŽMAN 81643374261; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066c16bb-5344-479d-aeee-11ee85401f18</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066c16bb-5344-479d-aeee-11ee85401f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-483/2025</t>
+  </si>
+  <si>
+    <t>VALENTINA KOS</t>
+  </si>
+  <si>
+    <t>UL.MILANA NOVOSELA 1, 49221 Lug Poznanovečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>16759425925</t>
+  </si>
+  <si>
+    <t>VALENTINA KOS 16759425925; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:35:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d596460f-1d47-41d7-90a8-3061beaef5e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d596460f-1d47-41d7-90a8-3061beaef5e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=483&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-3/2026</t>
+  </si>
+  <si>
+    <t>ZORAN PAUN</t>
+  </si>
+  <si>
+    <t>ULICA LIHTERI 18, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>40986891084</t>
+  </si>
+  <si>
+    <t>ZORAN PAUN 40986891084; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1483adca-42e7-494a-a6a4-72f7812bf127</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1483adca-42e7-494a-a6a4-72f7812bf127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-479/2025</t>
+  </si>
+  <si>
+    <t>DAVORIN KOLAR</t>
+  </si>
+  <si>
+    <t>JAKUŠEVEC ZABOČKI 98, 49210 Jakuševec Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>22412328613</t>
+  </si>
+  <si>
+    <t>DAVORIN KOLAR 22412328613; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bf51302-e6b6-487a-8c9b-917fc1ad9068</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bf51302-e6b6-487a-8c9b-917fc1ad9068/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=479&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-466/2025</t>
+  </si>
+  <si>
+    <t>IVICA MLINARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ALOJZA I JANKA SAJKO 8, 49221 Poznanovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>79768808638</t>
+  </si>
+  <si>
+    <t>IVICA MLINARIĆ 79768808638; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0bae149-419b-4874-8fcb-66394ff09d03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0bae149-419b-4874-8fcb-66394ff09d03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=466&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIHAEL LONČAR</t>
+  </si>
+  <si>
+    <t>MIHAEL LONČAR 89639906805</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:33:49</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb786874-0ff7-4861-9e13-f066d6e76c0c</t>
+  </si>
+  <si>
+    <t>16.378270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb786874-0ff7-4861-9e13-f066d6e76c0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-184/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>IVAN HERCIGONJA</t>
+  </si>
+  <si>
+    <t>PROSENIK 65, 49290 Prosenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>11962633576</t>
+  </si>
+  <si>
+    <t>IVAN HERCIGONJA 11962633576; op</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:32:11</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b035c-a273-4bb8-93b0-45e0088e5f24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b035c-a273-4bb8-93b0-45e0088e5f24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MIOČINOVIĆ</t>
+  </si>
+  <si>
+    <t>MARTINA MIOČINOVIĆ 97746319455</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:49</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f064569-e78e-4b87-8d4b-43eee248c230</t>
+  </si>
+  <si>
+    <t>16.378892.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f064569-e78e-4b87-8d4b-43eee248c230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARINA KLASIĆ</t>
+  </si>
+  <si>
+    <t>MARINA KLASIĆ 62529786755</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:30</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b3371a9-148a-45ba-82d0-6ae5decda98e</t>
+  </si>
+  <si>
+    <t>16.378477.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b3371a9-148a-45ba-82d0-6ae5decda98e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MONIKA ŠĆURIC</t>
+  </si>
+  <si>
+    <t>MONIKA ŠĆURIC 48664390018</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70099ad1-3902-4904-bcc6-b97821dbb2bf</t>
+  </si>
+  <si>
+    <t>16.379000.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70099ad1-3902-4904-bcc6-b97821dbb2bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV SABADI</t>
+  </si>
+  <si>
+    <t>TOMISLAV SABADI 68344748859</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e5c72c-72ea-4627-8d81-cd7e97d3f4f5</t>
+  </si>
+  <si>
+    <t>16.378405.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e5c72c-72ea-4627-8d81-cd7e97d3f4f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-173/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>HRVOJE VUČIĆ</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 155, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97096287346</t>
+  </si>
+  <si>
+    <t>HRVOJE VUČIĆ 97096287346; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:12:44</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29afb20-d98c-4710-8d3f-c8c061d0ee7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29afb20-d98c-4710-8d3f-c8c061d0ee7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>BRANKA TRETINJAK</t>
+  </si>
+  <si>
+    <t>MARTINEC OREHOVIČKI 78, 49221 Martinec Orehovički, Hrvatska</t>
+  </si>
+  <si>
+    <t>50095811832</t>
+  </si>
+  <si>
+    <t>BRANKA TRETINJAK 50095811832; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6c723-9d60-444d-a293-893de4d23bef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6c723-9d60-444d-a293-893de4d23bef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE KAURLOTO</t>
+  </si>
+  <si>
+    <t>ULICA DR. MARCELA MAJSECA 24, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>45905867643</t>
+  </si>
+  <si>
+    <t>HRVOJE KAURLOTO 45905867643; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4de5f042-579a-4558-8335-7dc246db80b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4de5f042-579a-4558-8335-7dc246db80b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO LEPEN</t>
+  </si>
+  <si>
+    <t>MARIO LEPEN 91366784230</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:20</t>
+  </si>
+  <si>
+    <t>28.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eeeee16-e204-4a67-902c-f7df5d3545d6</t>
+  </si>
+  <si>
+    <t>16.377195.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eeeee16-e204-4a67-902c-f7df5d3545d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANAMARIJA STIPLOŠEK</t>
+  </si>
+  <si>
+    <t>ANAMARIJA STIPLOŠEK 92656367819</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bea29e4-c43d-47f4-b324-c3f173a148a4</t>
+  </si>
+  <si>
+    <t>16.378575.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bea29e4-c43d-47f4-b324-c3f173a148a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ISLJAM BRAHAJ</t>
+  </si>
+  <si>
+    <t>ISLJAM BRAHAJ 13864882766</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f6dd0b-dca4-439b-b20c-f5d0f8289d90</t>
+  </si>
+  <si>
+    <t>16.378343.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f6dd0b-dca4-439b-b20c-f5d0f8289d90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Sp-174/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.06.2026.</t>
   </si>
   <si>
     <t>Danijela Vincelj</t>
   </si>
   <si>
     <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
   </si>
   <si>
     <t>75032828076</t>
   </si>
   <si>
     <t>Danijela Vincelj 75032828076</t>
   </si>
   <si>
     <t>03.06.2026. 11:45:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - JELENA BOROVAC</t>
-[...125 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bdcac2e5-db66-4a06-a399-87b8c1b500e5</t>
+    <t>Sp-136/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Božica Broz</t>
+  </si>
+  <si>
+    <t>Lepajci 72, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>30196891464</t>
+  </si>
+  <si>
+    <t>Božica Broz 30196891464; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:36:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a20c93-d8d0-4911-a164-4266dbb4da9a</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a20c93-d8d0-4911-a164-4266dbb4da9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>DENIS MARGARIN</t>
+  </si>
+  <si>
+    <t>ORO TRG 1, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>18740464640</t>
+  </si>
+  <si>
+    <t>DENIS MARGARIN 18740464640; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:46:48</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa20772-efbb-4ebd-9420-ec8e1bbebfc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa20772-efbb-4ebd-9420-ec8e1bbebfc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>RUDI KULAŠ</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 142, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>12041268029</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; RUDI KULAŠ 12041268029</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:45:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4ce861-6408-4826-926a-eea26610be3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4ce861-6408-4826-926a-eea26610be3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ</t>
+  </si>
+  <si>
+    <t>SVETI MATEJ 129, 49240 Sveti Matej, Hrvatska</t>
+  </si>
+  <si>
+    <t>24337801771</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ 24337801771; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:43:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11bc61f-1abc-440f-9991-6ab747a1e901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11bc61f-1abc-440f-9991-6ab747a1e901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-159/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIO MARTINOVIĆ</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 61, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>31183791867</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIO MARTINOVIĆ 31183791867</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:58:20</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d451b1-f6e9-4d8e-bb4f-593c9cfe5275</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d451b1-f6e9-4d8e-bb4f-593c9cfe5275/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-152/2026</t>
+  </si>
+  <si>
+    <t>ZVONIMIR GLAVAČ</t>
+  </si>
+  <si>
+    <t>PUSTODOL 198, 49240 Pustodol, Hrvatska</t>
+  </si>
+  <si>
+    <t>20298455084</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; ZVONIMIR GLAVAČ 20298455084</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd802e62-39eb-4247-bf74-43855e0942e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd802e62-39eb-4247-bf74-43855e0942e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-158/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>TEREZA PERHOT</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2 A, 49223 Sveti Križ Začretje, Hrvatska</t>
+  </si>
+  <si>
+    <t>42776833911</t>
+  </si>
+  <si>
+    <t>TEREZA PERHOT 42776833911; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:32:15</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d448143-d5a7-4226-bd4a-22f33dc461d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d448143-d5a7-4226-bd4a-22f33dc461d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 219, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>15054543076</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO 15054543076; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:30:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3dae7c-ec87-4d0a-a343-f513cd64c393</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3dae7c-ec87-4d0a-a343-f513cd64c393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI</t>
+  </si>
+  <si>
+    <t>BREZOVA 64, 49223 Brezova, Hrvatska</t>
+  </si>
+  <si>
+    <t>54235799047</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI 54235799047; op</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:29:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/044a9a01-8d4f-4988-a029-39a2194fb1ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/044a9a01-8d4f-4988-a029-39a2194fb1ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-426/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>ŠTEFICA PRIBOLŠAN</t>
+  </si>
+  <si>
+    <t>VINIPOTOK 101 A, 49250 Vinipotok, Hrvatska</t>
+  </si>
+  <si>
+    <t>17752927380</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ŠTEFICA PRIBOLŠAN 17752927380</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:03:02</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb4a87e-3286-4fa9-aa30-b46e6eadcedd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb4a87e-3286-4fa9-aa30-b46e6eadcedd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=426&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-443/2025</t>
+  </si>
+  <si>
+    <t>ĐURO RADANAC</t>
+  </si>
+  <si>
+    <t>MARTINEČKA ULICA 80, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>05989048695</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ĐURO RADANAC 05989048695</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:52:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/597c3a17-c123-4cc7-a0be-4e54d5ef226a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/597c3a17-c123-4cc7-a0be-4e54d5ef226a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=443&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-450/2025</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV KOSOVEC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2, 49282 Konjščina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22857935692</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV KOSOVEC 22857935692; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fc5482-f3f8-4cab-9874-fa950c7534e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fc5482-f3f8-4cab-9874-fa950c7534e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=450&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-451/2025</t>
+  </si>
+  <si>
+    <t>BOJAN JANOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>VELEŠKOVEC 78, 49246 Veleškovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>72388737532</t>
+  </si>
+  <si>
+    <t>BOJAN JANOŠEVIĆ 72388737532; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1204e89-3a54-48fb-ae99-177b2ce55596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1204e89-3a54-48fb-ae99-177b2ce55596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=451&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-480/2025</t>
+  </si>
+  <si>
+    <t>VALENTINA VRLEC</t>
+  </si>
+  <si>
+    <t>GORNJA SELNICA 59, 49250 Gornja Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77649403520</t>
+  </si>
+  <si>
+    <t>VALENTINA VRLEC 77649403520; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8bd042-b927-46a1-8ec7-95f0256fbd06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc8bd042-b927-46a1-8ec7-95f0256fbd06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=480&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-430/2025</t>
+  </si>
+  <si>
+    <t>Ivan Božić</t>
+  </si>
+  <si>
+    <t>DONJI KRALJEVEC 18 A, 49284 Donji Kraljevec, Hrvatska</t>
+  </si>
+  <si>
+    <t>89448042645</t>
+  </si>
+  <si>
+    <t>Ivan Božić 89448042645; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:46:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9512cb6-475d-460a-bb6f-e3435b6b3ae8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9512cb6-475d-460a-bb6f-e3435b6b3ae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=430&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Firšt</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>90452996820</t>
+  </si>
+  <si>
+    <t>Marijan Firšt 90452996820; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761c4262-f947-4709-9be9-6812f2656ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761c4262-f947-4709-9be9-6812f2656ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-137/2026</t>
+  </si>
+  <si>
+    <t>Ivan Horvat</t>
+  </si>
+  <si>
+    <t>Zagrebačka Cesta 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>06080155073</t>
+  </si>
+  <si>
+    <t>Ivan Horvat 06080155073; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:17:55</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/605864aa-4619-4659-a151-e79bdb328ac7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/605864aa-4619-4659-a151-e79bdb328ac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-146/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Klasić</t>
+  </si>
+  <si>
+    <t>Donji Macelj 37, 49225 Donji Macelj, Hrvatska</t>
+  </si>
+  <si>
+    <t>38281078900</t>
+  </si>
+  <si>
+    <t>Miroslav Klasić 38281078900; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac95edc7-eb7d-4870-a2de-8c7ad8543ca9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac95edc7-eb7d-4870-a2de-8c7ad8543ca9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Perka Marinković</t>
+  </si>
+  <si>
+    <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>46022539617</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mirjana Helebrant 73003791162; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama 28921383001; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; Styria medijski servisi d.o.o. za trgovinu i usluge 29005509482</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-457/2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec</t>
+  </si>
+  <si>
+    <t>Dubrovčan 8, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>58246768398</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=457&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; ZAGREBAČKA BANKA DIONIČKO DRUŠTVO 92963223473</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK</t>
+  </si>
+  <si>
+    <t>PROSENIK 37, 49290 Prosenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>35103164768</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK 35103164768; op</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaa8ef7-4d63-490f-9b6b-e0354687429d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaa8ef7-4d63-490f-9b6b-e0354687429d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Luka Žlender</t>
+  </si>
+  <si>
+    <t>Gornji Škrnik 9, 49296 Gornji Škrnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>76316643515</t>
+  </si>
+  <si>
+    <t>Luka Žlender 76316643515; op</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:45:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bfe0e4-9937-4777-b4ad-e854e25bdf04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bfe0e4-9937-4777-b4ad-e854e25bdf04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-418/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>ŽELJKO HANŽEK</t>
+  </si>
+  <si>
+    <t>ZAJEZDA 66, 49284 Zajezda, Hrvatska</t>
+  </si>
+  <si>
+    <t>96848950661</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; ŽELJKO HANŽEK 96848950661</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:23:28</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3f512e-66b6-4eb9-bc1a-5b921c81f577</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3f512e-66b6-4eb9-bc1a-5b921c81f577/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=418&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO GRABUŠIĆ</t>
+  </si>
+  <si>
+    <t>KEBEL 66, 49221 Kebel, Hrvatska</t>
+  </si>
+  <si>
+    <t>53922852744</t>
+  </si>
+  <si>
+    <t>op; ŽELJKO GRABUŠIĆ 53922852744</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0084b4a2-4d52-4460-9d05-805c64d91511</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0084b4a2-4d52-4460-9d05-805c64d91511/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO</t>
+  </si>
+  <si>
+    <t>SELNO 62 A, 49217 Selno, Hrvatska</t>
+  </si>
+  <si>
+    <t>82449552259</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO 82449552259; op</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73309cf3-993b-4b0f-807a-6277909ea143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73309cf3-993b-4b0f-807a-6277909ea143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-18/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN ROGINIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 197 1, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>41782664381</t>
+  </si>
+  <si>
+    <t>STJEPAN ROGINIĆ 41782664381; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22ef64f-6384-4c21-815d-40d655934574</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22ef64f-6384-4c21-815d-40d655934574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-7/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN SOIĆ</t>
+  </si>
+  <si>
+    <t>LADISLAVEC 12, 49250 Ladislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>84898521852</t>
+  </si>
+  <si>
+    <t>STJEPAN SOIĆ 84898521852; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:16:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0f33e6-36be-405c-b82c-655e3ae8459f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0f33e6-36be-405c-b82c-655e3ae8459f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>JOSIP BAN</t>
+  </si>
+  <si>
+    <t>MAČE 26, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>19927778227</t>
+  </si>
+  <si>
+    <t>JOSIP BAN 19927778227; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:15:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd3e2cc-6219-4f37-9cd4-52f1c1da3b7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd3e2cc-6219-4f37-9cd4-52f1c1da3b7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN ĐURINEK</t>
+  </si>
+  <si>
+    <t>JURANŠČINA 29 A, 49250 Juranšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>99060765469</t>
+  </si>
+  <si>
+    <t>DRAGUTIN ĐURINEK 99060765469; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:14:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da033067-3d27-43c3-9756-57fbac905e99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da033067-3d27-43c3-9756-57fbac905e99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA BLAGA</t>
+  </si>
+  <si>
+    <t>MARKUŠBRIJEG 131, 49250 Markušbrijeg, Hrvatska</t>
+  </si>
+  <si>
+    <t>80241974254</t>
+  </si>
+  <si>
+    <t>LJUBICA BLAGA 80241974254; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0344ec2-e027-403b-90a0-984845695b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0344ec2-e027-403b-90a0-984845695b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN BRCKAN</t>
+  </si>
+  <si>
+    <t>GORNJAKI 17, 49284 Gornjaki, Hrvatska</t>
+  </si>
+  <si>
+    <t>24517828772</t>
+  </si>
+  <si>
+    <t>STJEPAN BRCKAN 24517828772; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:11:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657de98e-ee03-42e5-bb77-c046ccea81c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/657de98e-ee03-42e5-bb77-c046ccea81c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>VEDRAN ROBINA</t>
+  </si>
+  <si>
+    <t>PETRUŠEVEC 69, 49250 Petruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>96284306261</t>
+  </si>
+  <si>
+    <t>VEDRAN ROBINA 96284306261; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709e76f2-5a7e-495f-ba0f-097266a5af2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709e76f2-5a7e-495f-ba0f-097266a5af2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-115/2026</t>
+  </si>
+  <si>
+    <t>DANIJEL ROBINA</t>
+  </si>
+  <si>
+    <t>PETRUŠEVEC 61, 49250 Petruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>14134684261</t>
+  </si>
+  <si>
+    <t>DANIJEL ROBINA 14134684261; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4f410-62b7-4f3d-8f8d-661fef76f6bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4f410-62b7-4f3d-8f8d-661fef76f6bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIO SVIBEN</t>
+  </si>
+  <si>
+    <t>SAJMIŠNA ULICA 66 A, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>17725222036</t>
+  </si>
+  <si>
+    <t>ANTONIO SVIBEN 17725222036; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:08:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81beddb7-7a45-4205-b0fd-1814b5686a53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81beddb7-7a45-4205-b0fd-1814b5686a53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>KLAUDIJA HORVATEK</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 10, 49246 Zlatar-Bistrica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31219527368</t>
+  </si>
+  <si>
+    <t>KLAUDIJA HORVATEK 31219527368; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ddf1a5-880a-493c-a747-0605bf09da5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64ddf1a5-880a-493c-a747-0605bf09da5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>JADRANKO CULI</t>
+  </si>
+  <si>
+    <t>REPNO 80, 49250 Repno, Hrvatska</t>
+  </si>
+  <si>
+    <t>92244322888</t>
+  </si>
+  <si>
+    <t>JADRANKO CULI 92244322888; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:05:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a471136-aaec-465e-ae40-f149e81914dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a471136-aaec-465e-ae40-f149e81914dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN DRAGANIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 332, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>28048111943</t>
+  </si>
+  <si>
+    <t>STJEPAN DRAGANIĆ 28048111943; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03950b51-53ef-4b1a-9b27-8b855bc3ed27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03950b51-53ef-4b1a-9b27-8b855bc3ed27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN</t>
+  </si>
+  <si>
+    <t>VELIKA VETERNIČKA 57, 49252 Velika Veternička, Hrvatska</t>
+  </si>
+  <si>
+    <t>89975608679</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN 89975608679; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39eef34-7a95-4a3d-af2b-2e51f8210eee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39eef34-7a95-4a3d-af2b-2e51f8210eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN</t>
+  </si>
+  <si>
+    <t>GORNJA BATINA 51, 49250 Gornja Batina, Hrvatska</t>
+  </si>
+  <si>
+    <t>90196445314</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN 90196445314; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3c875f-2e21-41d0-9770-0b06cbf61505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3c875f-2e21-41d0-9770-0b06cbf61505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ</t>
+  </si>
+  <si>
+    <t>BUDINŠČINA 7 L, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>10781733732</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ 10781733732; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2026. 07:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01004227-356a-404c-bd2a-5720b7f336af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01004227-356a-404c-bd2a-5720b7f336af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-427/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 27.03.2026.; Žalba od 23.03.2026.; Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Benc</t>
+  </si>
+  <si>
+    <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>93493974831</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831</t>
+  </si>
+  <si>
+    <t>24.04.2026. 12:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Žalba.pdf P227P; Dopis - dostava žalbe na odgovor.pdf O15O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Gretić</t>
+  </si>
+  <si>
+    <t>Gornja Plemenšćina 43, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>19110859789</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Gretić 19110859789</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomica Gretić 19110859789; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-22/2026</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja</t>
+  </si>
+  <si>
+    <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>45219288737</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
+  </si>
+  <si>
+    <t>11294865399</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>17.03.2026. 10:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bdcac2e5-db66-4a06-a399-87b8c1b500e5/dokumenti/preuzimanje</t>
-[...422 lines deleted...]
-    <t>VELINCI 20, 49290 Velinci, Hrvatska</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-486/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak</t>
+  </si>
+  <si>
+    <t>Strmec Humski 53, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>00886592849</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak 00886592849; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:21:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=486&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-490/2025</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec</t>
+  </si>
+  <si>
+    <t>Sopot 56, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>89816553388</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec 89816553388; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=490&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-493/2025</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 98, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01279451450</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik 01279451450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:01:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=493&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-439/2025</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak</t>
+  </si>
+  <si>
+    <t>Gorjakovo 75, 49218 Gorjakovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>11783676792</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak 11783676792; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:58:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=439&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-409/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Očko</t>
+  </si>
+  <si>
+    <t>Lastine 21, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>37138976708</t>
+  </si>
+  <si>
+    <t>Krešimir Očko 37138976708; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-458/2025</t>
+  </si>
+  <si>
+    <t>Josipa Halužan</t>
+  </si>
+  <si>
+    <t>Mali Tabor 93/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>63542057374</t>
+  </si>
+  <si>
+    <t>Josipa Halužan 63542057374; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=458&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-455/2025</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 54/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>76750951482</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić 76750951482; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=455&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-468/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 159, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>56651362725</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan 56651362725; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:35:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=468&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Antun Korbar</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 183, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>80822303622</t>
+  </si>
+  <si>
+    <t>Antun Korbar 80822303622; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.02.2026. 14:15:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-398/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Kramar</t>
+  </si>
+  <si>
+    <t>Mali Tabor 44, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>60250827786</t>
+  </si>
+  <si>
+    <t>Ivo Kramar 60250827786; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 13:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=398&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-392/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.12.2025.</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški</t>
+  </si>
+  <si>
+    <t>Mali Tabor 70, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>85907090830</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški 85907090830; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 08:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=392&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-355/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Mira Filipčić</t>
+  </si>
+  <si>
+    <t>Vrhi Pregradski 127, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26055074986</t>
+  </si>
+  <si>
+    <t>Mira Filipčić 26055074986; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.12.2025. 12:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-381/2025</t>
+  </si>
+  <si>
+    <t>Violeta Šarčević</t>
+  </si>
+  <si>
+    <t>Druškovec Humski 76/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>79238881765</t>
+  </si>
+  <si>
+    <t>Violeta Šarčević 79238881765; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.12.2025. 12:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=381&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-239/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.09.2025.</t>
+  </si>
+  <si>
+    <t>Danijel Stuhne</t>
+  </si>
+  <si>
+    <t>Vrbišnica 10/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>04052285677</t>
+  </si>
+  <si>
+    <t>Danijel Stuhne 04052285677; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2025. 09:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-234/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2025.</t>
+  </si>
+  <si>
+    <t>Radojka Halužan</t>
+  </si>
+  <si>
+    <t>42708719759</t>
+  </si>
+  <si>
+    <t>Radojka Halužan 42708719759; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836a4f94-fc21-4df3-835b-4fe3cf57c0b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836a4f94-fc21-4df3-835b-4fe3cf57c0b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-238/2025</t>
+  </si>
+  <si>
+    <t>Marijan Stiplošek</t>
+  </si>
+  <si>
+    <t>Nebojse 22, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>14780968867</t>
+  </si>
+  <si>
+    <t>Marijan Stiplošek 14780968867; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:35:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0db8236-5292-4763-a9cc-784936ad98e0</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača.pdf O1000000127O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0db8236-5292-4763-a9cc-784936ad98e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-223/2025</t>
+  </si>
+  <si>
+    <t>Valentina Ljubić</t>
+  </si>
+  <si>
+    <t>Velika Horvatska 74/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>01318721364</t>
+  </si>
+  <si>
+    <t>Valentina Ljubić 01318721364; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:27:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b500fe21-2320-419c-9c98-1e45bbd59b88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b500fe21-2320-419c-9c98-1e45bbd59b88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=223&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-287/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2025.</t>
+  </si>
+  <si>
+    <t>MARIO ŠAFRANKO</t>
+  </si>
+  <si>
+    <t>BENKOVO 68 1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>37431936182</t>
+  </si>
+  <si>
+    <t>MARIO ŠAFRANKO 37431936182</t>
+  </si>
+  <si>
+    <t>16.09.2025. 09:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c02ad-daf1-4ef9-9c95-d127ceaa3f56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c02ad-daf1-4ef9-9c95-d127ceaa3f56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-190/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2025.</t>
+  </si>
+  <si>
+    <t>Natalija Šafranko</t>
+  </si>
+  <si>
+    <t>Benkovo 68/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>14864390146</t>
+  </si>
+  <si>
+    <t>Natalija Šafranko 14864390146; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 14:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638371ae-0a0f-4a62-99c6-6322dc94afca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638371ae-0a0f-4a62-99c6-6322dc94afca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=190&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-194/2025</t>
+  </si>
+  <si>
+    <t>Valentina Mlinar</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 24, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>83847540977</t>
+  </si>
+  <si>
+    <t>Valentina Mlinar 83847540977; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 14:00:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e5666a-70b6-4b3b-b41e-a42d262c9435</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e5666a-70b6-4b3b-b41e-a42d262c9435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=194&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-142/2025</t>
+  </si>
+  <si>
+    <t>Dalia Bačić</t>
+  </si>
+  <si>
+    <t>Prišlin 44/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>02685494470</t>
+  </si>
+  <si>
+    <t>Dalia Bačić 02685494470; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 13:54:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83117f4d-21b4-4082-93b2-055f52f4fb09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83117f4d-21b4-4082-93b2-055f52f4fb09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-179/2025</t>
+  </si>
+  <si>
+    <t>Martina Hercigonja</t>
+  </si>
+  <si>
+    <t>Bušin 48, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>06509949197</t>
+  </si>
+  <si>
+    <t>Martina Hercigonja 06509949197; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 12:14:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fff74a-75a9-4742-92ee-c01fd37a8227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fff74a-75a9-4742-92ee-c01fd37a8227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-161/2025</t>
+  </si>
+  <si>
+    <t>Tomislav Horvat</t>
+  </si>
+  <si>
+    <t>Ulica Matije Gupca 22, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>09465027834</t>
+  </si>
+  <si>
+    <t>Tomislav Horvat 09465027834; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 12:12:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6542a276-2c3c-4208-897b-a345fa657640</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6542a276-2c3c-4208-897b-a345fa657640/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-149/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2025.</t>
+  </si>
+  <si>
+    <t>Dražen Slonjšak</t>
+  </si>
+  <si>
+    <t>Stipernica 61, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>63152374462</t>
+  </si>
+  <si>
+    <t>Dražen Slonjšak 63152374462; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2025. 14:16:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86798bcb-a30e-4c7e-bc04-44fd0ef37686</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86798bcb-a30e-4c7e-bc04-44fd0ef37686/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-143/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.06.2025.</t>
+  </si>
+  <si>
+    <t>Štefan Hlupić</t>
+  </si>
+  <si>
+    <t>Brezno Gora 8, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>37287258034</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Štefan Hlupić 37287258034</t>
+  </si>
+  <si>
+    <t>06.06.2025. 14:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/824371e0-1884-4d75-8eea-b81f47c0b95d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/824371e0-1884-4d75-8eea-b81f47c0b95d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-63/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Kancir</t>
+  </si>
+  <si>
+    <t>Benkovo 8, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>13568192104</t>
+  </si>
+  <si>
+    <t>Ivan Kancir 13568192104</t>
+  </si>
+  <si>
+    <t>03.06.2025. 13:35:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaf70a0-8766-4410-b5eb-46f8c666e91e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaf70a0-8766-4410-b5eb-46f8c666e91e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=63&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>Žalba od 10.04.2025.</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko</t>
+  </si>
+  <si>
+    <t>Vojsak 15/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>01103217700</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko 01103217700</t>
+  </si>
+  <si>
+    <t>26.05.2025. 10:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e4f6a9b-6d38-4a0c-bad1-6717844162e9</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e4f6a9b-6d38-4a0c-bad1-6717844162e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivan Kancir 13568192104; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 13:09:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1a0e7c-338d-4c18-8429-29d479285101</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1a0e7c-338d-4c18-8429-29d479285101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-83/2025</t>
+  </si>
+  <si>
+    <t>Renata Burić</t>
+  </si>
+  <si>
+    <t>Svetojurski Vrh 10, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>53022167514</t>
+  </si>
+  <si>
+    <t>Renata Burić 53022167514; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 12:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4c8596-27a9-4bf8-b4bc-63b19436986f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4c8596-27a9-4bf8-b4bc-63b19436986f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=83&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-80/2025</t>
+  </si>
+  <si>
+    <t>Jurka Krog</t>
+  </si>
+  <si>
+    <t>Bregi Kostelski 15, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>53710133288</t>
+  </si>
+  <si>
+    <t>Jurka Krog 53710133288; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 12:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cfff90-8b05-41f4-9611-448624fe2b09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cfff90-8b05-41f4-9611-448624fe2b09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=80&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2025.</t>
+  </si>
+  <si>
+    <t>29.04.2025. 12:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44ff5eff-81e9-4846-857a-8ce8f9c7e96c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44ff5eff-81e9-4846-857a-8ce8f9c7e96c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak</t>
+  </si>
+  <si>
+    <t>Cigrovec 66, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>65759571313</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak 65759571313</t>
+  </si>
+  <si>
+    <t>22.04.2025. 13:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4053aa15-13e2-46ee-8ca2-753013b13996</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4053aa15-13e2-46ee-8ca2-753013b13996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko 01103217700; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 13:53:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52043481-def6-45b0-8614-4794eacc925c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52043481-def6-45b0-8614-4794eacc925c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>Jože Miklaužić</t>
+  </si>
+  <si>
+    <t>Orešje Humsko 14, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>97550213219</t>
+  </si>
+  <si>
+    <t>Jože Miklaužić 97550213219; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 12:53:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39283ad8-34d7-4af2-a817-ab64adf6ae60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39283ad8-34d7-4af2-a817-ab64adf6ae60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak 65759571313; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 12:52:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d934169-8929-4039-8a48-a64475307904</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d934169-8929-4039-8a48-a64475307904/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-708/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 25.03.2025.</t>
+  </si>
+  <si>
+    <t>Muck Barkovich</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 51, 49218 Pavlovec Pregradski, Hrvatska</t>
+  </si>
+  <si>
+    <t>74965459291</t>
+  </si>
+  <si>
+    <t>Muck Barkovich 74965459291</t>
+  </si>
+  <si>
+    <t>04.04.2025. 13:30:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b2903b-9e14-4df3-9eb0-ff9a8408f0cc</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b2903b-9e14-4df3-9eb0-ff9a8408f0cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=708&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-855/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.03.2025.</t>
+  </si>
+  <si>
+    <t>Marijo Kodrnja</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 20/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>01732166584</t>
+  </si>
+  <si>
+    <t>Marijo Kodrnja 01732166584; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0aaa12-5426-4a11-b05d-f5bdabfe4015</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0aaa12-5426-4a11-b05d-f5bdabfe4015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=855&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-841/2024</t>
+  </si>
+  <si>
+    <t>Ivana Gluhak</t>
+  </si>
+  <si>
+    <t>Sopot 52, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>89593294389</t>
+  </si>
+  <si>
+    <t>Ivana Gluhak 89593294389; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:07:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3c9df-a954-4852-910e-0b74d6a72123</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3c9df-a954-4852-910e-0b74d6a72123/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=841&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Guarantee Services 69205387395; Ivana Gluhak 89593294389</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:07:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc082fc-976e-4048-90ef-207edb079618</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc082fc-976e-4048-90ef-207edb079618/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-840/2024</t>
+  </si>
+  <si>
+    <t>Zoran Tepeš</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 209, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>66811940158</t>
+  </si>
+  <si>
+    <t>Zoran Tepeš 66811940158; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 13:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b82833b-78ea-4541-aa0e-d660d3080022</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b82833b-78ea-4541-aa0e-d660d3080022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=840&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-192/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2024.</t>
+  </si>
+  <si>
+    <t>Ana Trupković Jurdana</t>
+  </si>
+  <si>
+    <t>Lupinjak 24, 49231 Lupinjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>34501847337</t>
+  </si>
+  <si>
+    <t>Ana Trupković Jurdana 34501847337</t>
+  </si>
+  <si>
+    <t>01.07.2024. 14:33:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37366064-a4a3-4aba-b3b2-907fd14eca59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37366064-a4a3-4aba-b3b2-907fd14eca59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=192&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-179/2024</t>
+  </si>
+  <si>
+    <t>Kristijan Vran</t>
+  </si>
+  <si>
+    <t>Osredek Desinićki 4, 49216 Osredek Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>50112350379</t>
+  </si>
+  <si>
+    <t>Kristijan Vran 50112350379; Zagrebačka banka d.d. / ULOGA: Vjerovnik</t>
+  </si>
+  <si>
+    <t>18.06.2024. 13:32:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8e57c3-47b9-4daf-b191-a67123c4920c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8e57c3-47b9-4daf-b191-a67123c4920c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-244/2024</t>
+  </si>
+  <si>
+    <t>Ivan Antonić</t>
+  </si>
+  <si>
+    <t>Turnišće Desinićko 40/2, 49216 Turnišće Desinićko, Hrvatska</t>
+  </si>
+  <si>
+    <t>31285339557</t>
+  </si>
+  <si>
+    <t>Ivan Antonić 31285339557; SVEA EKONOMI d.o.o. / ULOGA: Vjerovnik</t>
+  </si>
+  <si>
+    <t>18.06.2024. 13:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d7e7ca-4b70-4b8e-9845-883478380d37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d7e7ca-4b70-4b8e-9845-883478380d37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=244&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-136/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2024.</t>
+  </si>
+  <si>
+    <t>Josip Petrak</t>
+  </si>
+  <si>
+    <t>Bregi Kostelski 114, 49218 Bregi Kostelski, Hrvatska</t>
+  </si>
+  <si>
+    <t>77956696908</t>
+  </si>
+  <si>
+    <t>Josip Petrak 77956696908</t>
+  </si>
+  <si>
+    <t>08.05.2024. 14:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2af1198c-5ddf-4c94-9a48-4cf87b5d1104</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2af1198c-5ddf-4c94-9a48-4cf87b5d1104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-937/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2024.</t>
+  </si>
+  <si>
+    <t>Marko Cafuk</t>
+  </si>
+  <si>
+    <t>Baruna Ottenfelsa 3, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>68858714374</t>
+  </si>
+  <si>
+    <t>Marko Cafuk 68858714374</t>
+  </si>
+  <si>
+    <t>22.01.2024. 13:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=937&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-70/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2023.</t>
+  </si>
+  <si>
+    <t>Petra Vidmar</t>
+  </si>
+  <si>
+    <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
   </si>
   <si>
     <t>89848577971</t>
-  </si>
-[...3040 lines deleted...]
-    <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
   </si>
   <si>
     <t>ERSTE CARD CLUB društvo s ograničenom odgovornošću za financijsko posredovanje i usluge 85941596441; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2020</t>
   </si>
   <si>
     <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53acbd0b-c9d4-485a-a188-17695280cec4</t>
   </si>
@@ -4097,51 +3770,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N169"/>
+  <dimension ref="A1:N158"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4154,7125 +3827,6641 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2"/>
+      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="J2"/>
-[...11 lines deleted...]
-      </c>
+      <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="I3" t="s">
+      <c r="M3" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5"/>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" t="s">
         <v>40</v>
       </c>
-      <c r="D5" t="s">
+      <c r="K5" t="s">
         <v>41</v>
       </c>
-      <c r="E5" t="s">
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="F5" t="s">
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="G5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
         <v>51</v>
       </c>
-      <c r="D6" t="s">
+      <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="E6" t="s">
+      <c r="L6" t="s">
         <v>53</v>
       </c>
-      <c r="F6" t="s">
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="G6" t="s">
+      <c r="N6" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" t="s">
+        <v>59</v>
+      </c>
+      <c r="G7" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" t="s">
         <v>62</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>63</v>
       </c>
-      <c r="E7" t="s">
+      <c r="K7" t="s">
         <v>64</v>
       </c>
-      <c r="F7" t="s">
+      <c r="L7" t="s">
         <v>65</v>
       </c>
-      <c r="G7" t="s">
+      <c r="M7" t="s">
         <v>66</v>
       </c>
-      <c r="H7" t="s">
+      <c r="N7" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H8" t="s">
         <v>73</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>74</v>
       </c>
-      <c r="F8" t="s">
+      <c r="J8" t="s">
         <v>75</v>
       </c>
-      <c r="G8" t="s">
+      <c r="K8" t="s">
         <v>76</v>
       </c>
-      <c r="H8" t="s">
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>77</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F9" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" t="s">
         <v>82</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>83</v>
       </c>
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>84</v>
       </c>
-      <c r="F9" t="s">
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
         <v>85</v>
       </c>
-      <c r="G9" t="s">
+      <c r="L9" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" t="s">
         <v>86</v>
       </c>
-      <c r="H9" t="s">
+      <c r="N9" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
+        <v>89</v>
+      </c>
+      <c r="F10" t="s">
+        <v>90</v>
+      </c>
+      <c r="G10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H10" t="s">
+        <v>92</v>
+      </c>
+      <c r="I10" t="s">
         <v>93</v>
       </c>
-      <c r="D10" t="s">
+      <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
         <v>94</v>
       </c>
-      <c r="E10" t="s">
+      <c r="L10" t="s">
+        <v>53</v>
+      </c>
+      <c r="M10" t="s">
         <v>95</v>
       </c>
-      <c r="F10" t="s">
+      <c r="N10" t="s">
         <v>96</v>
-      </c>
-[...22 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" t="s">
+        <v>101</v>
+      </c>
+      <c r="I11" t="s">
+        <v>102</v>
+      </c>
+      <c r="J11" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" t="s">
+        <v>103</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" t="s">
+        <v>104</v>
+      </c>
+      <c r="N11" t="s">
         <v>105</v>
-      </c>
-[...31 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="F12" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="G12" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="H12" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="I12" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="J12" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" t="s">
         <v>112</v>
       </c>
-      <c r="K12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="N12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="F13" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="G13" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="H13" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="J13" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="K13" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="M13" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="N13" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>125</v>
+      </c>
       <c r="D14" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G14"/>
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
+        <v>126</v>
+      </c>
+      <c r="F14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G14" t="s">
+        <v>128</v>
+      </c>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="J14" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="K14" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="L14" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="M14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>132</v>
+      </c>
+      <c r="N14" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>134</v>
+      </c>
       <c r="D15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" t="s">
+        <v>135</v>
+      </c>
+      <c r="F15" t="s">
+        <v>136</v>
+      </c>
+      <c r="G15" t="s">
+        <v>137</v>
+      </c>
+      <c r="H15" t="s">
+        <v>138</v>
+      </c>
+      <c r="I15" t="s">
+        <v>139</v>
+      </c>
+      <c r="J15" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" t="s">
+        <v>140</v>
+      </c>
+      <c r="L15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M15" t="s">
         <v>141</v>
       </c>
-      <c r="E15"/>
-[...2 lines deleted...]
-      <c r="H15" t="s">
+      <c r="N15" t="s">
         <v>142</v>
       </c>
-      <c r="I15" t="s">
-[...14 lines deleted...]
-      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>143</v>
+      </c>
+      <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>144</v>
+      </c>
+      <c r="F16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G16" t="s">
+        <v>146</v>
+      </c>
+      <c r="H16" t="s">
         <v>147</v>
       </c>
-      <c r="D16" t="s">
+      <c r="I16" t="s">
         <v>148</v>
       </c>
-      <c r="E16" t="s">
+      <c r="J16" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" t="s">
         <v>149</v>
       </c>
-      <c r="F16" t="s">
+      <c r="L16" t="s">
+        <v>122</v>
+      </c>
+      <c r="M16" t="s">
         <v>150</v>
       </c>
-      <c r="G16" t="s">
+      <c r="N16" t="s">
         <v>151</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>152</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>153</v>
+      </c>
+      <c r="F17" t="s">
+        <v>154</v>
+      </c>
+      <c r="G17" t="s">
+        <v>155</v>
+      </c>
+      <c r="H17" t="s">
+        <v>156</v>
+      </c>
+      <c r="I17" t="s">
         <v>157</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="J17" t="s">
+        <v>63</v>
+      </c>
+      <c r="K17" t="s">
         <v>158</v>
       </c>
-      <c r="F17" t="s">
+      <c r="L17" t="s">
+        <v>122</v>
+      </c>
+      <c r="M17" t="s">
         <v>159</v>
       </c>
-      <c r="G17" t="s">
+      <c r="N17" t="s">
         <v>160</v>
-      </c>
-[...19 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18"/>
+      <c r="D18" t="s">
+        <v>161</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>162</v>
+      </c>
+      <c r="I18" t="s">
+        <v>163</v>
+      </c>
+      <c r="J18" t="s">
+        <v>164</v>
+      </c>
+      <c r="K18" t="s">
+        <v>165</v>
+      </c>
+      <c r="L18" t="s">
         <v>166</v>
       </c>
-      <c r="D18" t="s">
+      <c r="M18" t="s">
         <v>167</v>
       </c>
-      <c r="E18" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>168</v>
+      </c>
+      <c r="D19" t="s">
+        <v>169</v>
+      </c>
+      <c r="E19" t="s">
+        <v>170</v>
+      </c>
+      <c r="F19" t="s">
+        <v>171</v>
+      </c>
+      <c r="G19" t="s">
+        <v>172</v>
+      </c>
+      <c r="H19" t="s">
+        <v>173</v>
+      </c>
+      <c r="I19" t="s">
+        <v>174</v>
+      </c>
+      <c r="J19" t="s">
+        <v>175</v>
+      </c>
+      <c r="K19" t="s">
+        <v>176</v>
+      </c>
+      <c r="L19" t="s">
+        <v>53</v>
+      </c>
+      <c r="M19" t="s">
         <v>177</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="N19" t="s">
         <v>178</v>
-      </c>
-[...25 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="I20" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="J20" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="K20" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="L20" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="M20" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="I21" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="J21" t="s">
         <v>189</v>
       </c>
       <c r="K21" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="L21" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="M21" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>200</v>
-[...9 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="I22" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="J22" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="K22" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="L22" t="s">
-        <v>70</v>
+        <v>197</v>
       </c>
       <c r="M22" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
+        <v>199</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
         <v>200</v>
       </c>
-      <c r="E23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="J23" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="K23" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="L23" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
       <c r="M23" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="D24" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E24" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="F24" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="G24" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="H24" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="I24" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="J24" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="K24" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="L24" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="M24" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="N24" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="D25" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" t="s">
+        <v>217</v>
+      </c>
+      <c r="F25" t="s">
+        <v>218</v>
+      </c>
+      <c r="G25" t="s">
+        <v>219</v>
+      </c>
+      <c r="H25" t="s">
         <v>220</v>
       </c>
-      <c r="E25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="J25" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="K25" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="L25" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="M25" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="N25" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="D26" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E26" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="F26" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="G26" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="H26" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="I26" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="J26" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="K26" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="L26" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="M26" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="N26" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27" t="s">
-        <v>250</v>
-[...9 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="I27" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="J27" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="K27" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="L27" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="M27" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="I28" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="J28" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="K28" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="L28" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="M28" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29" t="s">
-        <v>268</v>
-[...9 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="I29" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="J29" t="s">
-        <v>89</v>
+        <v>237</v>
       </c>
       <c r="K29" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="L29" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="M29" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>253</v>
+      </c>
       <c r="D30" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>254</v>
+      </c>
+      <c r="E30" t="s">
+        <v>255</v>
+      </c>
+      <c r="F30" t="s">
+        <v>256</v>
+      </c>
+      <c r="G30" t="s">
+        <v>257</v>
+      </c>
       <c r="H30" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="I30" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="J30"/>
       <c r="K30" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="L30" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="M30" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="N30"/>
+        <v>262</v>
+      </c>
+      <c r="N30" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31"/>
+      <c r="C31" t="s">
+        <v>264</v>
+      </c>
       <c r="D31" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>265</v>
+      </c>
+      <c r="E31" t="s">
+        <v>266</v>
+      </c>
+      <c r="F31" t="s">
+        <v>267</v>
+      </c>
+      <c r="G31" t="s">
+        <v>268</v>
+      </c>
       <c r="H31" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="I31" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="J31" t="s">
-        <v>287</v>
+        <v>40</v>
       </c>
       <c r="K31" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="L31" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="M31" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>273</v>
+      </c>
+      <c r="N31" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="D32" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="E32" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="F32" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="G32" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="H32" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="I32" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="J32" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="K32" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="L32" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="M32" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="N32" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="D33" t="s">
+        <v>276</v>
+      </c>
+      <c r="E33" t="s">
+        <v>287</v>
+      </c>
+      <c r="F33" t="s">
+        <v>288</v>
+      </c>
+      <c r="G33" t="s">
+        <v>289</v>
+      </c>
+      <c r="H33" t="s">
+        <v>290</v>
+      </c>
+      <c r="I33" t="s">
+        <v>291</v>
+      </c>
+      <c r="J33" t="s">
+        <v>282</v>
+      </c>
+      <c r="K33" t="s">
         <v>292</v>
       </c>
-      <c r="E33" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L33" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="M33" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="N33" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="D34" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="E34" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="F34" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="G34" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="H34" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="I34" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="J34" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="K34" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="L34" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="M34" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="N34" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="D35" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E35" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="F35" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="G35" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="H35" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="I35" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="J35" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="K35" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="L35" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="M35" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="N35" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="D36" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E36" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="F36" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="G36" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="H36" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="I36" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="J36" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="K36" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="L36" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="M36" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="N36" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="D37" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
       <c r="E37" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="F37" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="G37" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="H37" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="I37" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="J37" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="K37" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="L37" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="M37" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="N37" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="D38" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E38" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="F38" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="G38" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="H38" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="I38" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="J38" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="K38" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="L38" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="M38" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="N38" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>344</v>
+      </c>
       <c r="D39" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>325</v>
+      </c>
+      <c r="E39" t="s">
+        <v>345</v>
+      </c>
+      <c r="F39" t="s">
+        <v>346</v>
+      </c>
+      <c r="G39" t="s">
+        <v>347</v>
+      </c>
       <c r="H39" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="I39" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="J39" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="K39" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="L39" t="s">
-        <v>362</v>
+        <v>53</v>
       </c>
       <c r="M39" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>351</v>
+      </c>
+      <c r="N39" t="s">
+        <v>352</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
-      <c r="C40"/>
+      <c r="C40" t="s">
+        <v>353</v>
+      </c>
       <c r="D40" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>354</v>
+      </c>
+      <c r="E40" t="s">
+        <v>355</v>
+      </c>
+      <c r="F40" t="s">
+        <v>356</v>
+      </c>
+      <c r="G40" t="s">
+        <v>357</v>
+      </c>
       <c r="H40" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="I40" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="J40" t="s">
         <v>360</v>
       </c>
       <c r="K40" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="L40" t="s">
-        <v>368</v>
+        <v>272</v>
       </c>
       <c r="M40" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="N40"/>
+        <v>362</v>
+      </c>
+      <c r="N40" t="s">
+        <v>363</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>364</v>
+      </c>
+      <c r="D41" t="s">
+        <v>354</v>
+      </c>
+      <c r="E41" t="s">
+        <v>365</v>
+      </c>
+      <c r="F41" t="s">
+        <v>366</v>
+      </c>
+      <c r="G41" t="s">
+        <v>367</v>
+      </c>
+      <c r="H41" t="s">
+        <v>368</v>
+      </c>
+      <c r="I41" t="s">
+        <v>369</v>
+      </c>
+      <c r="J41" t="s">
+        <v>360</v>
+      </c>
+      <c r="K41" t="s">
         <v>370</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="L41" t="s">
+        <v>272</v>
+      </c>
+      <c r="M41" t="s">
         <v>371</v>
       </c>
-      <c r="F41" t="s">
+      <c r="N41" t="s">
         <v>372</v>
-      </c>
-[...22 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>373</v>
+      </c>
+      <c r="D42" t="s">
+        <v>354</v>
+      </c>
+      <c r="E42" t="s">
+        <v>374</v>
+      </c>
+      <c r="F42" t="s">
+        <v>375</v>
+      </c>
+      <c r="G42" t="s">
+        <v>376</v>
+      </c>
+      <c r="H42" t="s">
+        <v>377</v>
+      </c>
+      <c r="I42" t="s">
+        <v>378</v>
+      </c>
+      <c r="J42" t="s">
+        <v>360</v>
+      </c>
+      <c r="K42" t="s">
+        <v>379</v>
+      </c>
+      <c r="L42" t="s">
+        <v>272</v>
+      </c>
+      <c r="M42" t="s">
         <v>380</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="N42" t="s">
         <v>381</v>
-      </c>
-[...25 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
+        <v>382</v>
+      </c>
+      <c r="D43" t="s">
+        <v>354</v>
+      </c>
+      <c r="E43" t="s">
+        <v>383</v>
+      </c>
+      <c r="F43" t="s">
+        <v>384</v>
+      </c>
+      <c r="G43" t="s">
+        <v>385</v>
+      </c>
+      <c r="H43" t="s">
+        <v>386</v>
+      </c>
+      <c r="I43" t="s">
+        <v>387</v>
+      </c>
+      <c r="J43" t="s">
+        <v>360</v>
+      </c>
+      <c r="K43" t="s">
+        <v>388</v>
+      </c>
+      <c r="L43" t="s">
+        <v>272</v>
+      </c>
+      <c r="M43" t="s">
         <v>389</v>
       </c>
-      <c r="D43" t="s">
+      <c r="N43" t="s">
         <v>390</v>
-      </c>
-[...26 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D44" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="E44" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F44" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G44" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H44" t="s">
+        <v>395</v>
+      </c>
+      <c r="I44" t="s">
+        <v>396</v>
+      </c>
+      <c r="J44" t="s">
+        <v>360</v>
+      </c>
+      <c r="K44" t="s">
+        <v>397</v>
+      </c>
+      <c r="L44" t="s">
+        <v>272</v>
+      </c>
+      <c r="M44" t="s">
+        <v>398</v>
+      </c>
+      <c r="N44" t="s">
         <v>399</v>
-      </c>
-[...14 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="D45" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="E45" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="F45" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="G45" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="H45" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="I45" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>405</v>
+      </c>
+      <c r="J45" t="s">
+        <v>360</v>
+      </c>
       <c r="K45" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="L45" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="M45" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="N45" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="D46" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="E46" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="F46" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="G46" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="H46" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="I46" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>415</v>
+      </c>
+      <c r="J46" t="s">
+        <v>360</v>
+      </c>
       <c r="K46" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="L46" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="M46" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="N46" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>389</v>
+        <v>419</v>
       </c>
       <c r="D47" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="E47" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="F47" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="G47" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="H47" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="I47" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>424</v>
+      </c>
+      <c r="J47" t="s">
+        <v>425</v>
+      </c>
       <c r="K47" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="L47" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="M47" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="N47" t="s">
-        <v>398</v>
+        <v>428</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>389</v>
+        <v>429</v>
       </c>
       <c r="D48" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="E48" t="s">
-        <v>391</v>
+        <v>430</v>
       </c>
       <c r="F48" t="s">
-        <v>392</v>
+        <v>431</v>
       </c>
       <c r="G48" t="s">
-        <v>393</v>
+        <v>432</v>
       </c>
       <c r="H48" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="I48" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>434</v>
+      </c>
+      <c r="J48" t="s">
+        <v>425</v>
+      </c>
       <c r="K48" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="L48" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="M48" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="N48" t="s">
-        <v>398</v>
+        <v>437</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="D49" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="E49" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F49" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="G49" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="H49" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="I49" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="L49" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M49" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
       <c r="N49" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="D50" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="E50" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F50" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="G50" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="H50" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="I50" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="L50" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M50" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="N50" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="D51" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="E51" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="F51" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="G51" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="H51" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="I51" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="L51" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="M51" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="N51" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="D52" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="E52" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F52" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="G52" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="H52" t="s">
+        <v>456</v>
+      </c>
+      <c r="I52" t="s">
+        <v>457</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52" t="s">
+        <v>458</v>
+      </c>
+      <c r="L52" t="s">
+        <v>122</v>
+      </c>
+      <c r="M52" t="s">
+        <v>459</v>
+      </c>
+      <c r="N52" t="s">
         <v>447</v>
-      </c>
-[...16 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="D53" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="E53" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="F53" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="G53" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="H53" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="I53" t="s">
-        <v>458</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="L53" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="M53" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="N53" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="D54" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="E54" t="s">
+        <v>440</v>
+      </c>
+      <c r="F54" t="s">
+        <v>441</v>
+      </c>
+      <c r="G54" t="s">
+        <v>442</v>
+      </c>
+      <c r="H54" t="s">
         <v>464</v>
       </c>
-      <c r="F54" t="s">
+      <c r="I54" t="s">
         <v>465</v>
       </c>
-      <c r="G54" t="s">
+      <c r="J54"/>
+      <c r="K54" t="s">
         <v>466</v>
       </c>
-      <c r="H54" t="s">
+      <c r="L54" t="s">
+        <v>122</v>
+      </c>
+      <c r="M54" t="s">
         <v>467</v>
       </c>
-      <c r="I54" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N54" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>468</v>
+      </c>
+      <c r="D55" t="s">
+        <v>439</v>
+      </c>
+      <c r="E55" t="s">
+        <v>469</v>
+      </c>
+      <c r="F55" t="s">
+        <v>470</v>
+      </c>
+      <c r="G55" t="s">
+        <v>471</v>
+      </c>
+      <c r="H55" t="s">
         <v>472</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55" t="s">
+      <c r="I55" t="s">
         <v>473</v>
       </c>
-      <c r="F55" t="s">
+      <c r="J55"/>
+      <c r="K55" t="s">
         <v>474</v>
       </c>
-      <c r="G55" t="s">
+      <c r="L55" t="s">
+        <v>122</v>
+      </c>
+      <c r="M55" t="s">
         <v>475</v>
       </c>
-      <c r="H55" t="s">
+      <c r="N55" t="s">
         <v>476</v>
-      </c>
-[...16 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="D56" t="s">
-        <v>482</v>
+        <v>439</v>
       </c>
       <c r="E56" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="F56" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="G56" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="H56" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="I56" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="L56" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="M56" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="N56" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="D57" t="s">
         <v>482</v>
       </c>
       <c r="E57" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="F57" t="s">
-        <v>493</v>
+        <v>484</v>
       </c>
       <c r="G57" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="H57" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="I57" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="J57" t="s">
-        <v>459</v>
+        <v>237</v>
       </c>
       <c r="K57" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="L57" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="M57" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="N57" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="D58" t="s">
         <v>482</v>
       </c>
       <c r="E58" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="F58" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="G58" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="H58" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="I58" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="J58" t="s">
-        <v>459</v>
+        <v>237</v>
       </c>
       <c r="K58" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="L58" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="M58" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="N58" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
+        <v>500</v>
+      </c>
+      <c r="D59" t="s">
+        <v>501</v>
+      </c>
+      <c r="E59" t="s">
+        <v>502</v>
+      </c>
+      <c r="F59" t="s">
+        <v>503</v>
+      </c>
+      <c r="G59" t="s">
+        <v>504</v>
+      </c>
+      <c r="H59" t="s">
+        <v>505</v>
+      </c>
+      <c r="I59" t="s">
+        <v>506</v>
+      </c>
+      <c r="J59" t="s">
+        <v>507</v>
+      </c>
+      <c r="K59" t="s">
+        <v>508</v>
+      </c>
+      <c r="L59" t="s">
+        <v>272</v>
+      </c>
+      <c r="M59" t="s">
         <v>509</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59" t="s">
+      <c r="N59" t="s">
         <v>510</v>
-      </c>
-[...25 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
+        <v>511</v>
+      </c>
+      <c r="D60" t="s">
+        <v>501</v>
+      </c>
+      <c r="E60" t="s">
+        <v>512</v>
+      </c>
+      <c r="F60" t="s">
+        <v>513</v>
+      </c>
+      <c r="G60" t="s">
+        <v>514</v>
+      </c>
+      <c r="H60" t="s">
+        <v>515</v>
+      </c>
+      <c r="I60" t="s">
+        <v>516</v>
+      </c>
+      <c r="J60" t="s">
+        <v>507</v>
+      </c>
+      <c r="K60" t="s">
+        <v>517</v>
+      </c>
+      <c r="L60" t="s">
+        <v>53</v>
+      </c>
+      <c r="M60" t="s">
         <v>518</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60" t="s">
+      <c r="N60" t="s">
         <v>519</v>
-      </c>
-[...25 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
+        <v>520</v>
+      </c>
+      <c r="D61" t="s">
+        <v>501</v>
+      </c>
+      <c r="E61" t="s">
+        <v>521</v>
+      </c>
+      <c r="F61" t="s">
+        <v>522</v>
+      </c>
+      <c r="G61" t="s">
+        <v>523</v>
+      </c>
+      <c r="H61" t="s">
+        <v>524</v>
+      </c>
+      <c r="I61" t="s">
+        <v>525</v>
+      </c>
+      <c r="J61" t="s">
+        <v>507</v>
+      </c>
+      <c r="K61" t="s">
+        <v>526</v>
+      </c>
+      <c r="L61" t="s">
+        <v>53</v>
+      </c>
+      <c r="M61" t="s">
         <v>527</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61" t="s">
+      <c r="N61" t="s">
         <v>528</v>
-      </c>
-[...25 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
+        <v>529</v>
+      </c>
+      <c r="D62" t="s">
+        <v>530</v>
+      </c>
+      <c r="E62" t="s">
+        <v>531</v>
+      </c>
+      <c r="F62" t="s">
+        <v>532</v>
+      </c>
+      <c r="G62" t="s">
+        <v>533</v>
+      </c>
+      <c r="H62" t="s">
+        <v>534</v>
+      </c>
+      <c r="I62" t="s">
+        <v>535</v>
+      </c>
+      <c r="J62" t="s">
+        <v>507</v>
+      </c>
+      <c r="K62" t="s">
         <v>536</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+      <c r="L62" t="s">
+        <v>272</v>
+      </c>
+      <c r="M62" t="s">
         <v>537</v>
       </c>
-      <c r="F62" t="s">
+      <c r="N62" t="s">
         <v>538</v>
-      </c>
-[...22 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
+        <v>539</v>
+      </c>
+      <c r="D63" t="s">
+        <v>530</v>
+      </c>
+      <c r="E63" t="s">
+        <v>540</v>
+      </c>
+      <c r="F63" t="s">
+        <v>541</v>
+      </c>
+      <c r="G63" t="s">
+        <v>542</v>
+      </c>
+      <c r="H63" t="s">
+        <v>543</v>
+      </c>
+      <c r="I63" t="s">
+        <v>544</v>
+      </c>
+      <c r="J63" t="s">
+        <v>507</v>
+      </c>
+      <c r="K63" t="s">
         <v>545</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63" t="s">
+      <c r="L63" t="s">
+        <v>272</v>
+      </c>
+      <c r="M63" t="s">
         <v>546</v>
       </c>
-      <c r="F63" t="s">
+      <c r="N63" t="s">
         <v>547</v>
-      </c>
-[...22 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
+        <v>548</v>
+      </c>
+      <c r="D64" t="s">
+        <v>530</v>
+      </c>
+      <c r="E64" t="s">
+        <v>549</v>
+      </c>
+      <c r="F64" t="s">
+        <v>550</v>
+      </c>
+      <c r="G64" t="s">
+        <v>551</v>
+      </c>
+      <c r="H64" t="s">
+        <v>552</v>
+      </c>
+      <c r="I64" t="s">
+        <v>553</v>
+      </c>
+      <c r="J64" t="s">
+        <v>507</v>
+      </c>
+      <c r="K64" t="s">
         <v>554</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64" t="s">
+      <c r="L64" t="s">
+        <v>272</v>
+      </c>
+      <c r="M64" t="s">
         <v>555</v>
       </c>
-      <c r="F64" t="s">
+      <c r="N64" t="s">
         <v>556</v>
-      </c>
-[...22 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
+        <v>557</v>
+      </c>
+      <c r="D65" t="s">
+        <v>530</v>
+      </c>
+      <c r="E65" t="s">
+        <v>558</v>
+      </c>
+      <c r="F65" t="s">
+        <v>559</v>
+      </c>
+      <c r="G65" t="s">
+        <v>560</v>
+      </c>
+      <c r="H65" t="s">
+        <v>561</v>
+      </c>
+      <c r="I65" t="s">
+        <v>562</v>
+      </c>
+      <c r="J65" t="s">
+        <v>507</v>
+      </c>
+      <c r="K65" t="s">
         <v>563</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="L65" t="s">
+        <v>272</v>
+      </c>
+      <c r="M65" t="s">
         <v>564</v>
       </c>
-      <c r="F65" t="s">
+      <c r="N65" t="s">
         <v>565</v>
-      </c>
-[...22 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
+        <v>566</v>
+      </c>
+      <c r="D66" t="s">
+        <v>530</v>
+      </c>
+      <c r="E66" t="s">
+        <v>567</v>
+      </c>
+      <c r="F66" t="s">
+        <v>568</v>
+      </c>
+      <c r="G66" t="s">
+        <v>569</v>
+      </c>
+      <c r="H66" t="s">
+        <v>570</v>
+      </c>
+      <c r="I66" t="s">
+        <v>571</v>
+      </c>
+      <c r="J66" t="s">
+        <v>507</v>
+      </c>
+      <c r="K66" t="s">
         <v>572</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="L66" t="s">
+        <v>272</v>
+      </c>
+      <c r="M66" t="s">
         <v>573</v>
       </c>
-      <c r="F66" t="s">
+      <c r="N66" t="s">
         <v>574</v>
-      </c>
-[...22 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
+        <v>575</v>
+      </c>
+      <c r="D67" t="s">
+        <v>530</v>
+      </c>
+      <c r="E67" t="s">
+        <v>576</v>
+      </c>
+      <c r="F67" t="s">
+        <v>577</v>
+      </c>
+      <c r="G67" t="s">
+        <v>578</v>
+      </c>
+      <c r="H67" t="s">
+        <v>579</v>
+      </c>
+      <c r="I67" t="s">
+        <v>580</v>
+      </c>
+      <c r="J67" t="s">
+        <v>507</v>
+      </c>
+      <c r="K67" t="s">
         <v>581</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="L67" t="s">
+        <v>272</v>
+      </c>
+      <c r="M67" t="s">
         <v>582</v>
       </c>
-      <c r="F67" t="s">
+      <c r="N67" t="s">
         <v>583</v>
-      </c>
-[...22 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
+        <v>584</v>
+      </c>
+      <c r="D68" t="s">
+        <v>530</v>
+      </c>
+      <c r="E68" t="s">
+        <v>585</v>
+      </c>
+      <c r="F68" t="s">
+        <v>586</v>
+      </c>
+      <c r="G68" t="s">
+        <v>587</v>
+      </c>
+      <c r="H68" t="s">
+        <v>588</v>
+      </c>
+      <c r="I68" t="s">
+        <v>589</v>
+      </c>
+      <c r="J68" t="s">
+        <v>507</v>
+      </c>
+      <c r="K68" t="s">
         <v>590</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="L68" t="s">
+        <v>272</v>
+      </c>
+      <c r="M68" t="s">
         <v>591</v>
       </c>
-      <c r="F68" t="s">
+      <c r="N68" t="s">
         <v>592</v>
-      </c>
-[...22 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
+        <v>593</v>
+      </c>
+      <c r="D69" t="s">
+        <v>530</v>
+      </c>
+      <c r="E69" t="s">
+        <v>594</v>
+      </c>
+      <c r="F69" t="s">
+        <v>595</v>
+      </c>
+      <c r="G69" t="s">
+        <v>596</v>
+      </c>
+      <c r="H69" t="s">
+        <v>597</v>
+      </c>
+      <c r="I69" t="s">
+        <v>598</v>
+      </c>
+      <c r="J69" t="s">
+        <v>507</v>
+      </c>
+      <c r="K69" t="s">
         <v>599</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="L69" t="s">
+        <v>272</v>
+      </c>
+      <c r="M69" t="s">
         <v>600</v>
       </c>
-      <c r="F69" t="s">
+      <c r="N69" t="s">
         <v>601</v>
-      </c>
-[...22 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
+        <v>602</v>
+      </c>
+      <c r="D70" t="s">
+        <v>530</v>
+      </c>
+      <c r="E70" t="s">
+        <v>603</v>
+      </c>
+      <c r="F70" t="s">
+        <v>604</v>
+      </c>
+      <c r="G70" t="s">
+        <v>605</v>
+      </c>
+      <c r="H70" t="s">
+        <v>606</v>
+      </c>
+      <c r="I70" t="s">
+        <v>607</v>
+      </c>
+      <c r="J70" t="s">
+        <v>507</v>
+      </c>
+      <c r="K70" t="s">
         <v>608</v>
       </c>
-      <c r="D70" t="s">
-[...2 lines deleted...]
-      <c r="E70" t="s">
+      <c r="L70" t="s">
+        <v>272</v>
+      </c>
+      <c r="M70" t="s">
         <v>609</v>
       </c>
-      <c r="F70" t="s">
+      <c r="N70" t="s">
         <v>610</v>
-      </c>
-[...22 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
+        <v>611</v>
+      </c>
+      <c r="D71" t="s">
+        <v>530</v>
+      </c>
+      <c r="E71" t="s">
+        <v>612</v>
+      </c>
+      <c r="F71" t="s">
+        <v>613</v>
+      </c>
+      <c r="G71" t="s">
+        <v>614</v>
+      </c>
+      <c r="H71" t="s">
+        <v>615</v>
+      </c>
+      <c r="I71" t="s">
+        <v>616</v>
+      </c>
+      <c r="J71" t="s">
+        <v>507</v>
+      </c>
+      <c r="K71" t="s">
         <v>617</v>
       </c>
-      <c r="D71" t="s">
-[...2 lines deleted...]
-      <c r="E71" t="s">
+      <c r="L71" t="s">
+        <v>272</v>
+      </c>
+      <c r="M71" t="s">
         <v>618</v>
       </c>
-      <c r="F71" t="s">
+      <c r="N71" t="s">
         <v>619</v>
-      </c>
-[...22 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
+        <v>620</v>
+      </c>
+      <c r="D72" t="s">
+        <v>530</v>
+      </c>
+      <c r="E72" t="s">
+        <v>621</v>
+      </c>
+      <c r="F72" t="s">
+        <v>622</v>
+      </c>
+      <c r="G72" t="s">
+        <v>623</v>
+      </c>
+      <c r="H72" t="s">
+        <v>624</v>
+      </c>
+      <c r="I72" t="s">
+        <v>625</v>
+      </c>
+      <c r="J72" t="s">
+        <v>507</v>
+      </c>
+      <c r="K72" t="s">
         <v>626</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72" t="s">
+      <c r="L72" t="s">
+        <v>272</v>
+      </c>
+      <c r="M72" t="s">
         <v>627</v>
       </c>
-      <c r="F72" t="s">
+      <c r="N72" t="s">
         <v>628</v>
-      </c>
-[...22 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
-      <c r="C73"/>
+      <c r="C73" t="s">
+        <v>629</v>
+      </c>
       <c r="D73" t="s">
+        <v>530</v>
+      </c>
+      <c r="E73" t="s">
+        <v>630</v>
+      </c>
+      <c r="F73" t="s">
+        <v>631</v>
+      </c>
+      <c r="G73" t="s">
+        <v>632</v>
+      </c>
+      <c r="H73" t="s">
+        <v>633</v>
+      </c>
+      <c r="I73" t="s">
+        <v>634</v>
+      </c>
+      <c r="J73" t="s">
+        <v>507</v>
+      </c>
+      <c r="K73" t="s">
         <v>635</v>
       </c>
-      <c r="E73"/>
-[...2 lines deleted...]
-      <c r="H73" t="s">
+      <c r="L73" t="s">
+        <v>272</v>
+      </c>
+      <c r="M73" t="s">
         <v>636</v>
       </c>
-      <c r="I73" t="s">
+      <c r="N73" t="s">
         <v>637</v>
       </c>
-      <c r="J73" t="s">
-[...11 lines deleted...]
-      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
+        <v>638</v>
+      </c>
+      <c r="D74" t="s">
+        <v>530</v>
+      </c>
+      <c r="E74" t="s">
+        <v>639</v>
+      </c>
+      <c r="F74" t="s">
+        <v>640</v>
+      </c>
+      <c r="G74" t="s">
+        <v>641</v>
+      </c>
+      <c r="H74" t="s">
         <v>642</v>
       </c>
-      <c r="D74" t="s">
+      <c r="I74" t="s">
         <v>643</v>
       </c>
-      <c r="E74" t="s">
+      <c r="J74" t="s">
+        <v>507</v>
+      </c>
+      <c r="K74" t="s">
         <v>644</v>
       </c>
-      <c r="F74" t="s">
+      <c r="L74" t="s">
+        <v>272</v>
+      </c>
+      <c r="M74" t="s">
         <v>645</v>
       </c>
-      <c r="G74" t="s">
+      <c r="N74" t="s">
         <v>646</v>
-      </c>
-[...19 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
+        <v>647</v>
+      </c>
+      <c r="D75" t="s">
+        <v>530</v>
+      </c>
+      <c r="E75" t="s">
+        <v>648</v>
+      </c>
+      <c r="F75" t="s">
+        <v>649</v>
+      </c>
+      <c r="G75" t="s">
+        <v>650</v>
+      </c>
+      <c r="H75" t="s">
+        <v>651</v>
+      </c>
+      <c r="I75" t="s">
+        <v>652</v>
+      </c>
+      <c r="J75" t="s">
+        <v>507</v>
+      </c>
+      <c r="K75" t="s">
         <v>653</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75" t="s">
+      <c r="L75" t="s">
+        <v>272</v>
+      </c>
+      <c r="M75" t="s">
         <v>654</v>
       </c>
-      <c r="F75" t="s">
+      <c r="N75" t="s">
         <v>655</v>
-      </c>
-[...22 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>656</v>
+      </c>
+      <c r="D76" t="s">
+        <v>530</v>
+      </c>
+      <c r="E76" t="s">
+        <v>657</v>
+      </c>
+      <c r="F76" t="s">
+        <v>658</v>
+      </c>
+      <c r="G76" t="s">
+        <v>659</v>
+      </c>
+      <c r="H76" t="s">
+        <v>660</v>
+      </c>
+      <c r="I76" t="s">
+        <v>661</v>
+      </c>
+      <c r="J76" t="s">
+        <v>507</v>
+      </c>
+      <c r="K76" t="s">
         <v>662</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76" t="s">
+      <c r="L76" t="s">
+        <v>272</v>
+      </c>
+      <c r="M76" t="s">
         <v>663</v>
       </c>
-      <c r="F76" t="s">
+      <c r="N76" t="s">
         <v>664</v>
-      </c>
-[...22 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>665</v>
+      </c>
+      <c r="D77" t="s">
+        <v>666</v>
+      </c>
+      <c r="E77" t="s">
+        <v>667</v>
+      </c>
+      <c r="F77" t="s">
+        <v>668</v>
+      </c>
+      <c r="G77" t="s">
+        <v>669</v>
+      </c>
+      <c r="H77" t="s">
+        <v>670</v>
+      </c>
+      <c r="I77" t="s">
         <v>671</v>
       </c>
-      <c r="D77" t="s">
+      <c r="J77"/>
+      <c r="K77" t="s">
         <v>672</v>
       </c>
-      <c r="E77" t="s">
+      <c r="L77" t="s">
         <v>673</v>
       </c>
-      <c r="F77" t="s">
+      <c r="M77" t="s">
         <v>674</v>
       </c>
-      <c r="G77" t="s">
+      <c r="N77" t="s">
         <v>675</v>
-      </c>
-[...19 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
+        <v>676</v>
+      </c>
+      <c r="D78" t="s">
+        <v>677</v>
+      </c>
+      <c r="E78" t="s">
+        <v>678</v>
+      </c>
+      <c r="F78" t="s">
+        <v>679</v>
+      </c>
+      <c r="G78" t="s">
+        <v>680</v>
+      </c>
+      <c r="H78" t="s">
         <v>681</v>
       </c>
-      <c r="D78" t="s">
+      <c r="I78" t="s">
         <v>682</v>
       </c>
-      <c r="E78" t="s">
+      <c r="J78"/>
+      <c r="K78" t="s">
         <v>683</v>
       </c>
-      <c r="F78" t="s">
+      <c r="L78" t="s">
+        <v>122</v>
+      </c>
+      <c r="M78" t="s">
         <v>684</v>
       </c>
-      <c r="G78" t="s">
+      <c r="N78" t="s">
         <v>685</v>
-      </c>
-[...19 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>692</v>
+        <v>676</v>
       </c>
       <c r="D79" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="E79" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
       <c r="F79" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="G79" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="H79" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="I79" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="J79" t="s">
+        <v>687</v>
+      </c>
+      <c r="J79"/>
+      <c r="K79" t="s">
         <v>688</v>
       </c>
-      <c r="K79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L79" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="M79" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="N79" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="D80" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="E80" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
       <c r="F80" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="G80" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="H80" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="I80" t="s">
-        <v>706</v>
-[...3 lines deleted...]
-      </c>
+        <v>695</v>
+      </c>
+      <c r="J80"/>
       <c r="K80" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="L80" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="M80" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="N80" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="D81" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="E81" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="F81" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="G81" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="H81" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="I81" t="s">
-        <v>715</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="J81"/>
       <c r="K81" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="L81" t="s">
-        <v>102</v>
+        <v>707</v>
       </c>
       <c r="M81" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="N81" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
+        <v>710</v>
+      </c>
+      <c r="D82" t="s">
+        <v>711</v>
+      </c>
+      <c r="E82" t="s">
+        <v>712</v>
+      </c>
+      <c r="F82" t="s">
+        <v>713</v>
+      </c>
+      <c r="G82" t="s">
+        <v>714</v>
+      </c>
+      <c r="H82" t="s">
+        <v>715</v>
+      </c>
+      <c r="I82" t="s">
+        <v>716</v>
+      </c>
+      <c r="J82"/>
+      <c r="K82" t="s">
+        <v>717</v>
+      </c>
+      <c r="L82" t="s">
+        <v>122</v>
+      </c>
+      <c r="M82" t="s">
+        <v>718</v>
+      </c>
+      <c r="N82" t="s">
         <v>719</v>
-      </c>
-[...31 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="D83" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="E83" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="F83" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="G83" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="H83" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="I83" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      </c>
+        <v>725</v>
+      </c>
+      <c r="J83"/>
       <c r="K83" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="L83" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="M83" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="N83" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="D84" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="E84" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="F84" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="G84" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="H84" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="I84" t="s">
-        <v>743</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="J84"/>
       <c r="K84" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="L84" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="M84" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="N84" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="D85" t="s">
-        <v>748</v>
+        <v>711</v>
       </c>
       <c r="E85" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="F85" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="G85" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="H85" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="I85" t="s">
-        <v>753</v>
-[...3 lines deleted...]
-      </c>
+        <v>743</v>
+      </c>
+      <c r="J85"/>
       <c r="K85" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="L85" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="M85" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="N85" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>758</v>
+        <v>665</v>
       </c>
       <c r="D86" t="s">
+        <v>711</v>
+      </c>
+      <c r="E86" t="s">
+        <v>667</v>
+      </c>
+      <c r="F86" t="s">
+        <v>668</v>
+      </c>
+      <c r="G86" t="s">
+        <v>669</v>
+      </c>
+      <c r="H86" t="s">
+        <v>747</v>
+      </c>
+      <c r="I86" t="s">
         <v>748</v>
       </c>
-      <c r="E86" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="J86"/>
       <c r="K86" t="s">
-        <v>764</v>
+        <v>749</v>
       </c>
       <c r="L86" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="M86" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="N86" t="s">
-        <v>766</v>
+        <v>675</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
       <c r="D87" t="s">
-        <v>748</v>
+        <v>711</v>
       </c>
       <c r="E87" t="s">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="F87" t="s">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="G87" t="s">
-        <v>770</v>
+        <v>754</v>
       </c>
       <c r="H87" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="I87" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="L87" t="s">
-        <v>228</v>
+        <v>707</v>
       </c>
       <c r="M87" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="N87" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>776</v>
+        <v>760</v>
       </c>
       <c r="D88" t="s">
-        <v>777</v>
+        <v>711</v>
       </c>
       <c r="E88" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="F88" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="G88" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="H88" t="s">
-        <v>781</v>
+        <v>764</v>
       </c>
       <c r="I88" t="s">
-        <v>782</v>
+        <v>765</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>783</v>
+        <v>766</v>
       </c>
       <c r="L88" t="s">
-        <v>784</v>
+        <v>65</v>
       </c>
       <c r="M88" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="N88" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="D89" t="s">
-        <v>788</v>
+        <v>711</v>
       </c>
       <c r="E89" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="F89" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="G89" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="H89" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="I89" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>794</v>
+        <v>775</v>
       </c>
       <c r="L89" t="s">
-        <v>257</v>
+        <v>65</v>
       </c>
       <c r="M89" t="s">
-        <v>795</v>
+        <v>776</v>
       </c>
       <c r="N89" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="D90" t="s">
-        <v>788</v>
+        <v>711</v>
       </c>
       <c r="E90" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="F90" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="G90" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="H90" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="I90" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="L90" t="s">
-        <v>257</v>
+        <v>707</v>
       </c>
       <c r="M90" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="N90" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="D91" t="s">
         <v>788</v>
       </c>
       <c r="E91" t="s">
-        <v>802</v>
+        <v>789</v>
       </c>
       <c r="F91" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="G91" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
       <c r="H91" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="I91" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>807</v>
+        <v>794</v>
       </c>
       <c r="L91" t="s">
-        <v>59</v>
+        <v>707</v>
       </c>
       <c r="M91" t="s">
-        <v>808</v>
+        <v>795</v>
       </c>
       <c r="N91" t="s">
-        <v>809</v>
+        <v>796</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>810</v>
+        <v>797</v>
       </c>
       <c r="D92" t="s">
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="E92" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="F92" t="s">
-        <v>813</v>
+        <v>800</v>
       </c>
       <c r="G92" t="s">
-        <v>814</v>
+        <v>801</v>
       </c>
       <c r="H92" t="s">
-        <v>815</v>
+        <v>802</v>
       </c>
       <c r="I92" t="s">
-        <v>816</v>
+        <v>803</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>817</v>
+        <v>804</v>
       </c>
       <c r="L92" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M92" t="s">
-        <v>818</v>
+        <v>805</v>
       </c>
       <c r="N92" t="s">
-        <v>819</v>
+        <v>806</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>820</v>
+        <v>807</v>
       </c>
       <c r="D93" t="s">
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="E93" t="s">
-        <v>822</v>
+        <v>809</v>
       </c>
       <c r="F93" t="s">
-        <v>823</v>
+        <v>810</v>
       </c>
       <c r="G93" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="H93" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="I93" t="s">
-        <v>826</v>
+        <v>813</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>827</v>
+        <v>814</v>
       </c>
       <c r="L93" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M93" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="N93" t="s">
-        <v>829</v>
+        <v>816</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
       <c r="D94" t="s">
+        <v>818</v>
+      </c>
+      <c r="E94" t="s">
+        <v>819</v>
+      </c>
+      <c r="F94" t="s">
+        <v>820</v>
+      </c>
+      <c r="G94" t="s">
         <v>821</v>
       </c>
-      <c r="E94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="I94" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="L94" t="s">
-        <v>257</v>
+        <v>707</v>
       </c>
       <c r="M94" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="N94" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="D95" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="E95" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F95" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="G95" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="H95" t="s">
-        <v>843</v>
+        <v>831</v>
       </c>
       <c r="I95" t="s">
-        <v>844</v>
+        <v>832</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="L95" t="s">
-        <v>257</v>
+        <v>65</v>
       </c>
       <c r="M95" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
       <c r="N95" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="D96" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="E96" t="s">
-        <v>849</v>
+        <v>838</v>
       </c>
       <c r="F96" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="G96" t="s">
-        <v>851</v>
+        <v>840</v>
       </c>
       <c r="H96" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="I96" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="L96" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M96" t="s">
-        <v>855</v>
+        <v>844</v>
       </c>
       <c r="N96" t="s">
-        <v>856</v>
+        <v>845</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>776</v>
+        <v>846</v>
       </c>
       <c r="D97" t="s">
-        <v>821</v>
+        <v>847</v>
       </c>
       <c r="E97" t="s">
-        <v>778</v>
+        <v>848</v>
       </c>
       <c r="F97" t="s">
-        <v>779</v>
+        <v>713</v>
       </c>
       <c r="G97" t="s">
-        <v>780</v>
+        <v>849</v>
       </c>
       <c r="H97" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="I97" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="L97" t="s">
-        <v>257</v>
+        <v>65</v>
       </c>
       <c r="M97" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="N97" t="s">
-        <v>786</v>
+        <v>854</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="D98" t="s">
-        <v>821</v>
+        <v>847</v>
       </c>
       <c r="E98" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="F98" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="G98" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="H98" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="I98" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="L98" t="s">
-        <v>70</v>
+        <v>862</v>
       </c>
       <c r="M98" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="N98" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>865</v>
+      </c>
+      <c r="D99" t="s">
+        <v>847</v>
+      </c>
+      <c r="E99" t="s">
+        <v>866</v>
+      </c>
+      <c r="F99" t="s">
+        <v>867</v>
+      </c>
+      <c r="G99" t="s">
+        <v>868</v>
+      </c>
+      <c r="H99" t="s">
+        <v>869</v>
+      </c>
+      <c r="I99" t="s">
         <v>870</v>
-      </c>
-[...16 lines deleted...]
-        <v>875</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="L99" t="s">
-        <v>59</v>
+        <v>862</v>
       </c>
       <c r="M99" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="N99" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
+        <v>874</v>
+      </c>
+      <c r="D100" t="s">
+        <v>875</v>
+      </c>
+      <c r="E100" t="s">
+        <v>876</v>
+      </c>
+      <c r="F100" t="s">
+        <v>877</v>
+      </c>
+      <c r="G100" t="s">
+        <v>878</v>
+      </c>
+      <c r="H100" t="s">
         <v>879</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100" t="s">
+      <c r="I100" t="s">
         <v>880</v>
-      </c>
-[...10 lines deleted...]
-        <v>884</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="L100" t="s">
-        <v>59</v>
+        <v>261</v>
       </c>
       <c r="M100" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="N100" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
+        <v>884</v>
+      </c>
+      <c r="D101" t="s">
+        <v>885</v>
+      </c>
+      <c r="E101" t="s">
+        <v>886</v>
+      </c>
+      <c r="F101" t="s">
+        <v>887</v>
+      </c>
+      <c r="G101" t="s">
         <v>888</v>
       </c>
-      <c r="D101" t="s">
-[...2 lines deleted...]
-      <c r="E101" t="s">
+      <c r="H101" t="s">
         <v>889</v>
       </c>
-      <c r="F101" t="s">
+      <c r="I101" t="s">
         <v>890</v>
-      </c>
-[...7 lines deleted...]
-        <v>893</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="L101" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="M101" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="N101" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
+        <v>894</v>
+      </c>
+      <c r="D102" t="s">
+        <v>885</v>
+      </c>
+      <c r="E102" t="s">
+        <v>895</v>
+      </c>
+      <c r="F102" t="s">
+        <v>896</v>
+      </c>
+      <c r="G102" t="s">
         <v>897</v>
       </c>
-      <c r="D102" t="s">
+      <c r="H102" t="s">
         <v>898</v>
       </c>
-      <c r="E102" t="s">
+      <c r="I102" t="s">
         <v>899</v>
-      </c>
-[...10 lines deleted...]
-        <v>903</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="L102" t="s">
-        <v>70</v>
+        <v>862</v>
       </c>
       <c r="M102" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="N102" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
+        <v>903</v>
+      </c>
+      <c r="D103" t="s">
+        <v>885</v>
+      </c>
+      <c r="E103" t="s">
+        <v>904</v>
+      </c>
+      <c r="F103" t="s">
+        <v>905</v>
+      </c>
+      <c r="G103" t="s">
+        <v>906</v>
+      </c>
+      <c r="H103" t="s">
         <v>907</v>
       </c>
-      <c r="D103" t="s">
+      <c r="I103" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="L103" t="s">
-        <v>257</v>
+        <v>862</v>
       </c>
       <c r="M103" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="N103" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
+        <v>912</v>
+      </c>
+      <c r="D104" t="s">
+        <v>885</v>
+      </c>
+      <c r="E104" t="s">
+        <v>913</v>
+      </c>
+      <c r="F104" t="s">
+        <v>914</v>
+      </c>
+      <c r="G104" t="s">
+        <v>915</v>
+      </c>
+      <c r="H104" t="s">
+        <v>916</v>
+      </c>
+      <c r="I104" t="s">
         <v>917</v>
-      </c>
-[...16 lines deleted...]
-        <v>923</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="L104" t="s">
-        <v>257</v>
+        <v>707</v>
       </c>
       <c r="M104" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="N104" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="D105" t="s">
-        <v>928</v>
+        <v>885</v>
       </c>
       <c r="E105" t="s">
-        <v>929</v>
+        <v>922</v>
       </c>
       <c r="F105" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="G105" t="s">
-        <v>931</v>
+        <v>924</v>
       </c>
       <c r="H105" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="I105" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="L105" t="s">
-        <v>70</v>
+        <v>707</v>
       </c>
       <c r="M105" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="N105" t="s">
-        <v>936</v>
+        <v>929</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="D106" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E106" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="F106" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="G106" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="H106" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="I106" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="L106" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M106" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="N106" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
+        <v>940</v>
+      </c>
+      <c r="D107" t="s">
+        <v>941</v>
+      </c>
+      <c r="E107" t="s">
+        <v>942</v>
+      </c>
+      <c r="F107" t="s">
+        <v>943</v>
+      </c>
+      <c r="G107" t="s">
+        <v>944</v>
+      </c>
+      <c r="H107" t="s">
+        <v>945</v>
+      </c>
+      <c r="I107" t="s">
         <v>946</v>
-      </c>
-[...16 lines deleted...]
-        <v>952</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="L107" t="s">
-        <v>24</v>
+        <v>862</v>
       </c>
       <c r="M107" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="N107" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
+        <v>950</v>
+      </c>
+      <c r="D108" t="s">
+        <v>951</v>
+      </c>
+      <c r="E108" t="s">
+        <v>952</v>
+      </c>
+      <c r="F108" t="s">
+        <v>953</v>
+      </c>
+      <c r="G108" t="s">
+        <v>954</v>
+      </c>
+      <c r="H108" t="s">
+        <v>955</v>
+      </c>
+      <c r="I108" t="s">
         <v>956</v>
-      </c>
-[...16 lines deleted...]
-        <v>961</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="L108" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="M108" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="N108" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
+        <v>960</v>
+      </c>
+      <c r="D109" t="s">
+        <v>961</v>
+      </c>
+      <c r="E109" t="s">
+        <v>962</v>
+      </c>
+      <c r="F109" t="s">
+        <v>963</v>
+      </c>
+      <c r="G109" t="s">
+        <v>964</v>
+      </c>
+      <c r="H109" t="s">
         <v>965</v>
       </c>
-      <c r="D109" t="s">
-[...2 lines deleted...]
-      <c r="E109" t="s">
+      <c r="I109" t="s">
         <v>966</v>
-      </c>
-[...10 lines deleted...]
-        <v>970</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="L109" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="M109" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="N109" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>975</v>
+        <v>950</v>
       </c>
       <c r="D110" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="E110" t="s">
-        <v>976</v>
+        <v>952</v>
       </c>
       <c r="F110" t="s">
-        <v>977</v>
+        <v>953</v>
       </c>
       <c r="G110" t="s">
-        <v>978</v>
+        <v>954</v>
       </c>
       <c r="H110" t="s">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="I110" t="s">
-        <v>980</v>
+        <v>972</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="L110" t="s">
-        <v>972</v>
+        <v>122</v>
       </c>
       <c r="M110" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="N110" t="s">
-        <v>983</v>
+        <v>959</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="D111" t="s">
-        <v>985</v>
+        <v>951</v>
       </c>
       <c r="E111" t="s">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="F111" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="G111" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="H111" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
       <c r="I111" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="L111" t="s">
-        <v>24</v>
+        <v>707</v>
       </c>
       <c r="M111" t="s">
-        <v>992</v>
+        <v>982</v>
       </c>
       <c r="N111" t="s">
-        <v>993</v>
+        <v>983</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>994</v>
+        <v>984</v>
       </c>
       <c r="D112" t="s">
-        <v>995</v>
+        <v>951</v>
       </c>
       <c r="E112" t="s">
-        <v>996</v>
+        <v>985</v>
       </c>
       <c r="F112" t="s">
-        <v>997</v>
+        <v>986</v>
       </c>
       <c r="G112" t="s">
-        <v>998</v>
+        <v>987</v>
       </c>
       <c r="H112" t="s">
-        <v>999</v>
+        <v>988</v>
       </c>
       <c r="I112" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1001</v>
+        <v>990</v>
       </c>
       <c r="L112" t="s">
-        <v>59</v>
+        <v>707</v>
       </c>
       <c r="M112" t="s">
-        <v>1002</v>
+        <v>991</v>
       </c>
       <c r="N112" t="s">
-        <v>1003</v>
+        <v>992</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1004</v>
+        <v>960</v>
       </c>
       <c r="D113" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="E113" t="s">
-        <v>1005</v>
+        <v>962</v>
       </c>
       <c r="F113" t="s">
-        <v>1006</v>
+        <v>963</v>
       </c>
       <c r="G113" t="s">
-        <v>1007</v>
+        <v>964</v>
       </c>
       <c r="H113" t="s">
-        <v>1008</v>
+        <v>965</v>
       </c>
       <c r="I113" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1010</v>
+        <v>995</v>
       </c>
       <c r="L113" t="s">
-        <v>972</v>
+        <v>122</v>
       </c>
       <c r="M113" t="s">
-        <v>1011</v>
+        <v>996</v>
       </c>
       <c r="N113" t="s">
-        <v>1012</v>
+        <v>970</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1013</v>
+        <v>997</v>
       </c>
       <c r="D114" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="E114" t="s">
-        <v>1014</v>
+        <v>998</v>
       </c>
       <c r="F114" t="s">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="G114" t="s">
-        <v>1016</v>
+        <v>1000</v>
       </c>
       <c r="H114" t="s">
-        <v>1017</v>
+        <v>1001</v>
       </c>
       <c r="I114" t="s">
-        <v>1018</v>
+        <v>1002</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1019</v>
+        <v>1003</v>
       </c>
       <c r="L114" t="s">
-        <v>972</v>
+        <v>707</v>
       </c>
       <c r="M114" t="s">
-        <v>1020</v>
+        <v>1004</v>
       </c>
       <c r="N114" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="D115" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="E115" t="s">
-        <v>1023</v>
+        <v>962</v>
       </c>
       <c r="F115" t="s">
-        <v>1024</v>
+        <v>963</v>
       </c>
       <c r="G115" t="s">
-        <v>1025</v>
+        <v>964</v>
       </c>
       <c r="H115" t="s">
-        <v>1026</v>
+        <v>1006</v>
       </c>
       <c r="I115" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1028</v>
+        <v>1008</v>
       </c>
       <c r="L115" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M115" t="s">
-        <v>1029</v>
+        <v>1009</v>
       </c>
       <c r="N115" t="s">
-        <v>1030</v>
+        <v>970</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1031</v>
+        <v>1010</v>
       </c>
       <c r="D116" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="E116" t="s">
-        <v>1032</v>
+        <v>1011</v>
       </c>
       <c r="F116" t="s">
-        <v>1033</v>
+        <v>1012</v>
       </c>
       <c r="G116" t="s">
-        <v>1034</v>
+        <v>1013</v>
       </c>
       <c r="H116" t="s">
-        <v>1035</v>
+        <v>1014</v>
       </c>
       <c r="I116" t="s">
-        <v>1036</v>
+        <v>1015</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1037</v>
+        <v>1016</v>
       </c>
       <c r="L116" t="s">
-        <v>70</v>
+        <v>707</v>
       </c>
       <c r="M116" t="s">
-        <v>1038</v>
+        <v>1017</v>
       </c>
       <c r="N116" t="s">
-        <v>1039</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1040</v>
+        <v>997</v>
       </c>
       <c r="D117" t="s">
-        <v>1041</v>
+        <v>993</v>
       </c>
       <c r="E117" t="s">
-        <v>1042</v>
+        <v>998</v>
       </c>
       <c r="F117" t="s">
-        <v>1043</v>
+        <v>999</v>
       </c>
       <c r="G117" t="s">
-        <v>1044</v>
+        <v>1000</v>
       </c>
       <c r="H117" t="s">
-        <v>1045</v>
+        <v>1019</v>
       </c>
       <c r="I117" t="s">
-        <v>1046</v>
+        <v>1020</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1047</v>
+        <v>1021</v>
       </c>
       <c r="L117" t="s">
-        <v>59</v>
+        <v>707</v>
       </c>
       <c r="M117" t="s">
-        <v>1048</v>
+        <v>1022</v>
       </c>
       <c r="N117" t="s">
-        <v>1049</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1050</v>
+        <v>1023</v>
       </c>
       <c r="D118" t="s">
-        <v>1051</v>
+        <v>1024</v>
       </c>
       <c r="E118" t="s">
-        <v>1052</v>
+        <v>1025</v>
       </c>
       <c r="F118" t="s">
-        <v>1053</v>
+        <v>1026</v>
       </c>
       <c r="G118" t="s">
-        <v>1054</v>
+        <v>1027</v>
       </c>
       <c r="H118" t="s">
-        <v>1055</v>
+        <v>1028</v>
       </c>
       <c r="I118" t="s">
-        <v>1056</v>
+        <v>1029</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1057</v>
+        <v>1030</v>
       </c>
       <c r="L118" t="s">
-        <v>972</v>
+        <v>1031</v>
       </c>
       <c r="M118" t="s">
-        <v>1058</v>
+        <v>1032</v>
       </c>
       <c r="N118" t="s">
-        <v>1059</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1060</v>
+        <v>1034</v>
       </c>
       <c r="D119" t="s">
-        <v>1061</v>
+        <v>1035</v>
       </c>
       <c r="E119" t="s">
-        <v>1062</v>
+        <v>1036</v>
       </c>
       <c r="F119" t="s">
-        <v>1063</v>
+        <v>1037</v>
       </c>
       <c r="G119" t="s">
-        <v>1064</v>
+        <v>1038</v>
       </c>
       <c r="H119" t="s">
-        <v>1065</v>
+        <v>1039</v>
       </c>
       <c r="I119" t="s">
-        <v>1066</v>
+        <v>1040</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1067</v>
+        <v>1041</v>
       </c>
       <c r="L119" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M119" t="s">
-        <v>1068</v>
+        <v>1042</v>
       </c>
       <c r="N119" t="s">
-        <v>1069</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1070</v>
+        <v>1044</v>
       </c>
       <c r="D120" t="s">
-        <v>1071</v>
+        <v>1035</v>
       </c>
       <c r="E120" t="s">
-        <v>1072</v>
+        <v>1045</v>
       </c>
       <c r="F120" t="s">
-        <v>1073</v>
+        <v>1046</v>
       </c>
       <c r="G120" t="s">
-        <v>1074</v>
+        <v>1047</v>
       </c>
       <c r="H120" t="s">
-        <v>1075</v>
+        <v>1048</v>
       </c>
       <c r="I120" t="s">
-        <v>1076</v>
+        <v>1049</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1077</v>
+        <v>1050</v>
       </c>
       <c r="L120" t="s">
-        <v>1078</v>
+        <v>122</v>
       </c>
       <c r="M120" t="s">
-        <v>1079</v>
+        <v>1051</v>
       </c>
       <c r="N120" t="s">
-        <v>1080</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1060</v>
+        <v>1044</v>
       </c>
       <c r="D121" t="s">
-        <v>1061</v>
+        <v>1035</v>
       </c>
       <c r="E121" t="s">
-        <v>1062</v>
+        <v>1045</v>
       </c>
       <c r="F121" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="G121" t="s">
-        <v>1064</v>
+        <v>1047</v>
       </c>
       <c r="H121" t="s">
-        <v>1081</v>
+        <v>1053</v>
       </c>
       <c r="I121" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="L121" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M121" t="s">
-        <v>1084</v>
+        <v>1056</v>
       </c>
       <c r="N121" t="s">
-        <v>1069</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1085</v>
+        <v>1057</v>
       </c>
       <c r="D122" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H122" t="s">
         <v>1061</v>
       </c>
-      <c r="E122" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I122" t="s">
-        <v>1090</v>
+        <v>1062</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1091</v>
+        <v>1063</v>
       </c>
       <c r="L122" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M122" t="s">
-        <v>1092</v>
+        <v>1064</v>
       </c>
       <c r="N122" t="s">
-        <v>1093</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1094</v>
+        <v>1066</v>
       </c>
       <c r="D123" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="E123" t="s">
-        <v>1095</v>
+        <v>1068</v>
       </c>
       <c r="F123" t="s">
-        <v>1096</v>
+        <v>1069</v>
       </c>
       <c r="G123" t="s">
-        <v>1097</v>
+        <v>1070</v>
       </c>
       <c r="H123" t="s">
-        <v>1098</v>
+        <v>1071</v>
       </c>
       <c r="I123" t="s">
-        <v>1099</v>
+        <v>1072</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1100</v>
+        <v>1073</v>
       </c>
       <c r="L123" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M123" t="s">
-        <v>1101</v>
+        <v>1074</v>
       </c>
       <c r="N123" t="s">
-        <v>1102</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="D124" t="s">
-        <v>1103</v>
+        <v>1067</v>
       </c>
       <c r="E124" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="F124" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="G124" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="H124" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="I124" t="s">
-        <v>1104</v>
+        <v>1081</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1105</v>
+        <v>1082</v>
       </c>
       <c r="L124" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M124" t="s">
-        <v>1106</v>
+        <v>1083</v>
       </c>
       <c r="N124" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1107</v>
+        <v>1085</v>
       </c>
       <c r="D125" t="s">
-        <v>1103</v>
+        <v>1067</v>
       </c>
       <c r="E125" t="s">
-        <v>1108</v>
+        <v>1086</v>
       </c>
       <c r="F125" t="s">
-        <v>1109</v>
+        <v>1087</v>
       </c>
       <c r="G125" t="s">
-        <v>1110</v>
+        <v>1088</v>
       </c>
       <c r="H125" t="s">
-        <v>1111</v>
+        <v>1089</v>
       </c>
       <c r="I125" t="s">
-        <v>1112</v>
+        <v>1090</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1113</v>
+        <v>1091</v>
       </c>
       <c r="L125" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M125" t="s">
-        <v>1114</v>
+        <v>1092</v>
       </c>
       <c r="N125" t="s">
-        <v>1115</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="D126" t="s">
-        <v>1103</v>
+        <v>1095</v>
       </c>
       <c r="E126" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="F126" t="s">
-        <v>1073</v>
+        <v>1097</v>
       </c>
       <c r="G126" t="s">
-        <v>1074</v>
+        <v>1098</v>
       </c>
       <c r="H126" t="s">
-        <v>1116</v>
+        <v>1099</v>
       </c>
       <c r="I126" t="s">
-        <v>1117</v>
+        <v>1100</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1118</v>
+        <v>1101</v>
       </c>
       <c r="L126" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="M126" t="s">
-        <v>1119</v>
+        <v>1102</v>
       </c>
       <c r="N126" t="s">
-        <v>1080</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="D127" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E127" t="s">
-        <v>1121</v>
+        <v>1106</v>
       </c>
       <c r="F127" t="s">
-        <v>1122</v>
+        <v>1107</v>
       </c>
       <c r="G127" t="s">
-        <v>1123</v>
+        <v>1108</v>
       </c>
       <c r="H127" t="s">
-        <v>1124</v>
+        <v>1109</v>
       </c>
       <c r="I127" t="s">
-        <v>1125</v>
+        <v>1110</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="L127" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="M127" t="s">
-        <v>1127</v>
+        <v>1112</v>
       </c>
       <c r="N127" t="s">
-        <v>1128</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="D128" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="E128" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="F128" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="G128" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="H128" t="s">
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="I128" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="L128" t="s">
-        <v>70</v>
+        <v>261</v>
       </c>
       <c r="M128" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="N128" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="D129" t="s">
-        <v>1134</v>
+        <v>1115</v>
       </c>
       <c r="E129" t="s">
-        <v>1135</v>
+        <v>1116</v>
       </c>
       <c r="F129" t="s">
-        <v>1136</v>
+        <v>1117</v>
       </c>
       <c r="G129" t="s">
-        <v>1137</v>
+        <v>1118</v>
       </c>
       <c r="H129" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="I129" t="s">
-        <v>1139</v>
+        <v>1125</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1140</v>
+        <v>1126</v>
       </c>
       <c r="L129" t="s">
-        <v>1141</v>
+        <v>261</v>
       </c>
       <c r="M129" t="s">
-        <v>1142</v>
+        <v>1127</v>
       </c>
       <c r="N129" t="s">
-        <v>1143</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1144</v>
+        <v>1114</v>
       </c>
       <c r="D130" t="s">
-        <v>1145</v>
+        <v>1115</v>
       </c>
       <c r="E130" t="s">
-        <v>1146</v>
+        <v>1116</v>
       </c>
       <c r="F130" t="s">
-        <v>1147</v>
+        <v>1117</v>
       </c>
       <c r="G130" t="s">
-        <v>1148</v>
+        <v>1118</v>
       </c>
       <c r="H130" t="s">
-        <v>1149</v>
+        <v>1128</v>
       </c>
       <c r="I130" t="s">
-        <v>1150</v>
+        <v>1129</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1151</v>
+        <v>1130</v>
       </c>
       <c r="L130" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M130" t="s">
-        <v>1152</v>
+        <v>1131</v>
       </c>
       <c r="N130" t="s">
-        <v>1153</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1154</v>
+        <v>1114</v>
       </c>
       <c r="D131" t="s">
-        <v>1145</v>
+        <v>1115</v>
       </c>
       <c r="E131" t="s">
-        <v>1155</v>
+        <v>1116</v>
       </c>
       <c r="F131" t="s">
-        <v>1156</v>
+        <v>1117</v>
       </c>
       <c r="G131" t="s">
-        <v>1157</v>
+        <v>1118</v>
       </c>
       <c r="H131" t="s">
-        <v>1158</v>
+        <v>1132</v>
       </c>
       <c r="I131" t="s">
-        <v>1159</v>
+        <v>1133</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1160</v>
+        <v>1134</v>
       </c>
       <c r="L131" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M131" t="s">
-        <v>1161</v>
+        <v>1135</v>
       </c>
       <c r="N131" t="s">
-        <v>1162</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1154</v>
+        <v>1114</v>
       </c>
       <c r="D132" t="s">
-        <v>1145</v>
+        <v>1115</v>
       </c>
       <c r="E132" t="s">
-        <v>1155</v>
+        <v>1116</v>
       </c>
       <c r="F132" t="s">
-        <v>1156</v>
+        <v>1117</v>
       </c>
       <c r="G132" t="s">
-        <v>1157</v>
+        <v>1118</v>
       </c>
       <c r="H132" t="s">
-        <v>1163</v>
+        <v>1136</v>
       </c>
       <c r="I132" t="s">
-        <v>1164</v>
+        <v>1137</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1165</v>
+        <v>1138</v>
       </c>
       <c r="L132" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M132" t="s">
-        <v>1166</v>
+        <v>1139</v>
       </c>
       <c r="N132" t="s">
-        <v>1162</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1167</v>
+        <v>1114</v>
       </c>
       <c r="D133" t="s">
-        <v>1145</v>
+        <v>1115</v>
       </c>
       <c r="E133" t="s">
-        <v>1168</v>
+        <v>1116</v>
       </c>
       <c r="F133" t="s">
-        <v>1169</v>
+        <v>1117</v>
       </c>
       <c r="G133" t="s">
-        <v>1170</v>
+        <v>1118</v>
       </c>
       <c r="H133" t="s">
-        <v>1171</v>
+        <v>1140</v>
       </c>
       <c r="I133" t="s">
-        <v>1172</v>
+        <v>1141</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1173</v>
+        <v>1142</v>
       </c>
       <c r="L133" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M133" t="s">
-        <v>1174</v>
+        <v>1143</v>
       </c>
       <c r="N133" t="s">
-        <v>1175</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1176</v>
+        <v>1114</v>
       </c>
       <c r="D134" t="s">
-        <v>1177</v>
+        <v>1115</v>
       </c>
       <c r="E134" t="s">
-        <v>1178</v>
+        <v>1116</v>
       </c>
       <c r="F134" t="s">
-        <v>1179</v>
+        <v>1117</v>
       </c>
       <c r="G134" t="s">
-        <v>1180</v>
+        <v>1118</v>
       </c>
       <c r="H134" t="s">
-        <v>1181</v>
+        <v>1144</v>
       </c>
       <c r="I134" t="s">
-        <v>1182</v>
+        <v>1145</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1183</v>
+        <v>1146</v>
       </c>
       <c r="L134" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M134" t="s">
-        <v>1184</v>
+        <v>1147</v>
       </c>
       <c r="N134" t="s">
-        <v>1185</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1186</v>
+        <v>1114</v>
       </c>
       <c r="D135" t="s">
-        <v>1177</v>
+        <v>1115</v>
       </c>
       <c r="E135" t="s">
-        <v>1187</v>
+        <v>1116</v>
       </c>
       <c r="F135" t="s">
-        <v>1188</v>
+        <v>1117</v>
       </c>
       <c r="G135" t="s">
-        <v>1189</v>
+        <v>1118</v>
       </c>
       <c r="H135" t="s">
-        <v>1190</v>
+        <v>1148</v>
       </c>
       <c r="I135" t="s">
-        <v>1191</v>
+        <v>1149</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1192</v>
+        <v>1150</v>
       </c>
       <c r="L135" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M135" t="s">
-        <v>1193</v>
+        <v>1151</v>
       </c>
       <c r="N135" t="s">
-        <v>1194</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1195</v>
+        <v>1114</v>
       </c>
       <c r="D136" t="s">
-        <v>1177</v>
+        <v>1115</v>
       </c>
       <c r="E136" t="s">
-        <v>1196</v>
+        <v>1116</v>
       </c>
       <c r="F136" t="s">
-        <v>1197</v>
+        <v>1117</v>
       </c>
       <c r="G136" t="s">
-        <v>1198</v>
+        <v>1118</v>
       </c>
       <c r="H136" t="s">
-        <v>1199</v>
+        <v>1152</v>
       </c>
       <c r="I136" t="s">
-        <v>1200</v>
+        <v>1153</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1201</v>
+        <v>1154</v>
       </c>
       <c r="L136" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M136" t="s">
-        <v>1202</v>
+        <v>1155</v>
       </c>
       <c r="N136" t="s">
-        <v>1203</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1204</v>
+        <v>1114</v>
       </c>
       <c r="D137" t="s">
-        <v>1205</v>
+        <v>1115</v>
       </c>
       <c r="E137" t="s">
-        <v>1206</v>
+        <v>1116</v>
       </c>
       <c r="F137" t="s">
-        <v>1207</v>
+        <v>1117</v>
       </c>
       <c r="G137" t="s">
-        <v>1208</v>
+        <v>1118</v>
       </c>
       <c r="H137" t="s">
-        <v>1209</v>
+        <v>1156</v>
       </c>
       <c r="I137" t="s">
-        <v>1210</v>
+        <v>1157</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1211</v>
+        <v>1158</v>
       </c>
       <c r="L137" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M137" t="s">
-        <v>1212</v>
+        <v>1159</v>
       </c>
       <c r="N137" t="s">
-        <v>1213</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1214</v>
+        <v>1114</v>
       </c>
       <c r="D138" t="s">
-        <v>1215</v>
+        <v>1115</v>
       </c>
       <c r="E138" t="s">
-        <v>1216</v>
+        <v>1116</v>
       </c>
       <c r="F138" t="s">
-        <v>1217</v>
+        <v>1117</v>
       </c>
       <c r="G138" t="s">
-        <v>1218</v>
+        <v>1118</v>
       </c>
       <c r="H138" t="s">
-        <v>1219</v>
+        <v>1160</v>
       </c>
       <c r="I138" t="s">
-        <v>1220</v>
+        <v>1161</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1221</v>
+        <v>1162</v>
       </c>
       <c r="L138" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M138" t="s">
-        <v>1222</v>
+        <v>1163</v>
       </c>
       <c r="N138" t="s">
-        <v>1223</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D139" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E139" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F139" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G139" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H139" t="s">
-        <v>1228</v>
+        <v>1164</v>
       </c>
       <c r="I139" t="s">
-        <v>1229</v>
+        <v>1165</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1230</v>
+        <v>1166</v>
       </c>
       <c r="L139" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M139" t="s">
-        <v>1231</v>
+        <v>1167</v>
       </c>
       <c r="N139" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D140" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E140" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F140" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G140" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H140" t="s">
-        <v>1233</v>
+        <v>1168</v>
       </c>
       <c r="I140" t="s">
-        <v>1234</v>
+        <v>1169</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1235</v>
+        <v>1170</v>
       </c>
       <c r="L140" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M140" t="s">
-        <v>1236</v>
+        <v>1171</v>
       </c>
       <c r="N140" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D141" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E141" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F141" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G141" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H141" t="s">
-        <v>1237</v>
+        <v>1172</v>
       </c>
       <c r="I141" t="s">
-        <v>1238</v>
+        <v>1173</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1239</v>
+        <v>1174</v>
       </c>
       <c r="L141" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M141" t="s">
-        <v>1240</v>
+        <v>1175</v>
       </c>
       <c r="N141" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D142" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E142" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F142" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G142" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H142" t="s">
-        <v>1241</v>
+        <v>1176</v>
       </c>
       <c r="I142" t="s">
-        <v>1242</v>
+        <v>1177</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1243</v>
+        <v>1178</v>
       </c>
       <c r="L142" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M142" t="s">
-        <v>1244</v>
+        <v>1179</v>
       </c>
       <c r="N142" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D143" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E143" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F143" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G143" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H143" t="s">
-        <v>1245</v>
+        <v>1180</v>
       </c>
       <c r="I143" t="s">
-        <v>1246</v>
+        <v>1181</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1247</v>
+        <v>1182</v>
       </c>
       <c r="L143" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M143" t="s">
-        <v>1248</v>
+        <v>1183</v>
       </c>
       <c r="N143" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D144" t="s">
-        <v>1225</v>
+        <v>1115</v>
       </c>
       <c r="E144" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F144" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G144" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H144" t="s">
-        <v>1249</v>
+        <v>1184</v>
       </c>
       <c r="I144" t="s">
-        <v>1250</v>
+        <v>1185</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1251</v>
+        <v>1186</v>
       </c>
       <c r="L144" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="M144" t="s">
-        <v>1252</v>
+        <v>1187</v>
       </c>
       <c r="N144" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1224</v>
+        <v>1188</v>
       </c>
       <c r="D145" t="s">
-        <v>1225</v>
+        <v>1189</v>
       </c>
       <c r="E145" t="s">
-        <v>1226</v>
+        <v>1190</v>
       </c>
       <c r="F145" t="s">
-        <v>1227</v>
+        <v>1191</v>
       </c>
       <c r="G145" t="s">
-        <v>213</v>
+        <v>1192</v>
       </c>
       <c r="H145" t="s">
-        <v>1253</v>
+        <v>1193</v>
       </c>
       <c r="I145" t="s">
-        <v>1254</v>
+        <v>1194</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1255</v>
+        <v>1195</v>
       </c>
       <c r="L145" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="M145" t="s">
-        <v>1256</v>
+        <v>1196</v>
       </c>
       <c r="N145" t="s">
-        <v>1232</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D146" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E146" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F146" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G146" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H146" t="s">
-        <v>1257</v>
+        <v>1119</v>
       </c>
       <c r="I146" t="s">
-        <v>1258</v>
+        <v>1199</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1259</v>
+        <v>1200</v>
       </c>
       <c r="L146" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M146" t="s">
-        <v>1260</v>
+        <v>1202</v>
       </c>
       <c r="N146" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D147" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E147" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F147" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G147" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H147" t="s">
-        <v>1261</v>
+        <v>1124</v>
       </c>
       <c r="I147" t="s">
-        <v>1262</v>
+        <v>1203</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1263</v>
+        <v>1204</v>
       </c>
       <c r="L147" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M147" t="s">
-        <v>1264</v>
+        <v>1205</v>
       </c>
       <c r="N147" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D148" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E148" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F148" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G148" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H148" t="s">
-        <v>1265</v>
+        <v>1128</v>
       </c>
       <c r="I148" t="s">
-        <v>1266</v>
+        <v>1206</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1267</v>
+        <v>1207</v>
       </c>
       <c r="L148" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M148" t="s">
-        <v>1268</v>
+        <v>1208</v>
       </c>
       <c r="N148" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D149" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E149" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F149" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G149" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H149" t="s">
-        <v>1269</v>
+        <v>1132</v>
       </c>
       <c r="I149" t="s">
-        <v>1270</v>
+        <v>1209</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1271</v>
+        <v>1210</v>
       </c>
       <c r="L149" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M149" t="s">
-        <v>1272</v>
+        <v>1211</v>
       </c>
       <c r="N149" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D150" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E150" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F150" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G150" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H150" t="s">
-        <v>1273</v>
+        <v>1136</v>
       </c>
       <c r="I150" t="s">
-        <v>1274</v>
+        <v>1212</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1275</v>
+        <v>1213</v>
       </c>
       <c r="L150" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M150" t="s">
-        <v>1276</v>
+        <v>1214</v>
       </c>
       <c r="N150" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D151" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E151" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F151" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G151" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H151" t="s">
-        <v>1277</v>
+        <v>1140</v>
       </c>
       <c r="I151" t="s">
-        <v>1278</v>
+        <v>1215</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1279</v>
+        <v>1216</v>
       </c>
       <c r="L151" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M151" t="s">
-        <v>1280</v>
+        <v>1217</v>
       </c>
       <c r="N151" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D152" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E152" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F152" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G152" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H152" t="s">
-        <v>1281</v>
+        <v>1148</v>
       </c>
       <c r="I152" t="s">
-        <v>1282</v>
+        <v>1218</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1283</v>
+        <v>1219</v>
       </c>
       <c r="L152" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M152" t="s">
-        <v>1284</v>
+        <v>1220</v>
       </c>
       <c r="N152" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D153" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E153" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F153" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G153" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H153" t="s">
-        <v>1285</v>
+        <v>1152</v>
       </c>
       <c r="I153" t="s">
-        <v>1286</v>
+        <v>1221</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1287</v>
+        <v>1222</v>
       </c>
       <c r="L153" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M153" t="s">
-        <v>1288</v>
+        <v>1223</v>
       </c>
       <c r="N153" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I154" t="s">
         <v>1224</v>
-      </c>
-[...16 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1291</v>
+        <v>1225</v>
       </c>
       <c r="L154" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M154" t="s">
-        <v>1292</v>
+        <v>1226</v>
       </c>
       <c r="N154" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D155" t="s">
-        <v>1225</v>
+        <v>1198</v>
       </c>
       <c r="E155" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F155" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H155" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I155" t="s">
         <v>1227</v>
-      </c>
-[...7 lines deleted...]
-        <v>1294</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1295</v>
+        <v>1228</v>
       </c>
       <c r="L155" t="s">
-        <v>24</v>
+        <v>1201</v>
       </c>
       <c r="M155" t="s">
-        <v>1296</v>
+        <v>1229</v>
       </c>
       <c r="N155" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1297</v>
+        <v>1114</v>
       </c>
       <c r="D156" t="s">
-        <v>1298</v>
+        <v>1198</v>
       </c>
       <c r="E156" t="s">
-        <v>1299</v>
+        <v>1116</v>
       </c>
       <c r="F156" t="s">
-        <v>1300</v>
+        <v>1117</v>
       </c>
       <c r="G156" t="s">
-        <v>1301</v>
+        <v>1118</v>
       </c>
       <c r="H156" t="s">
-        <v>1302</v>
+        <v>1168</v>
       </c>
       <c r="I156" t="s">
-        <v>1303</v>
+        <v>1230</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1304</v>
+        <v>1231</v>
       </c>
       <c r="L156" t="s">
-        <v>59</v>
+        <v>1201</v>
       </c>
       <c r="M156" t="s">
-        <v>1305</v>
+        <v>1232</v>
       </c>
       <c r="N156" t="s">
-        <v>1306</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D157" t="s">
-        <v>1307</v>
+        <v>1198</v>
       </c>
       <c r="E157" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F157" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G157" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H157" t="s">
-        <v>1228</v>
+        <v>1172</v>
       </c>
       <c r="I157" t="s">
-        <v>1308</v>
+        <v>1233</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1309</v>
+        <v>1234</v>
       </c>
       <c r="L157" t="s">
-        <v>1310</v>
+        <v>1201</v>
       </c>
       <c r="M157" t="s">
-        <v>1311</v>
+        <v>1235</v>
       </c>
       <c r="N157" t="s">
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1224</v>
+        <v>1114</v>
       </c>
       <c r="D158" t="s">
-        <v>1307</v>
+        <v>1198</v>
       </c>
       <c r="E158" t="s">
-        <v>1226</v>
+        <v>1116</v>
       </c>
       <c r="F158" t="s">
-        <v>1227</v>
+        <v>1117</v>
       </c>
       <c r="G158" t="s">
-        <v>213</v>
+        <v>1118</v>
       </c>
       <c r="H158" t="s">
-        <v>1233</v>
+        <v>1176</v>
       </c>
       <c r="I158" t="s">
-        <v>1312</v>
+        <v>1236</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1313</v>
+        <v>1237</v>
       </c>
       <c r="L158" t="s">
-        <v>1310</v>
+        <v>1201</v>
       </c>
       <c r="M158" t="s">
-        <v>1314</v>
+        <v>1238</v>
       </c>
       <c r="N158" t="s">
-        <v>1232</v>
-[...461 lines deleted...]
-        <v>1232</v>
+        <v>1123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>