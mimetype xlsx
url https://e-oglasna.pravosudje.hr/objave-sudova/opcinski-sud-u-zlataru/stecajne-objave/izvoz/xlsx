--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -6,2174 +6,1190 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2061" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1595" uniqueCount="911">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO SOPEK</t>
+  </si>
+  <si>
+    <t>DUBRAVKO SOPEK 19704437473</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:27:08</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1922b15e-9bff-4bb3-befc-1e678bcf1751</t>
+  </si>
+  <si>
+    <t>16.381645.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1922b15e-9bff-4bb3-befc-1e678bcf1751/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽIDAR BARTOLIN</t>
+  </si>
+  <si>
+    <t>BOŽIDAR BARTOLIN 68111379465</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054549ef-6e25-4816-8528-556d309b3fb1</t>
+  </si>
+  <si>
+    <t>16.381185.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054549ef-6e25-4816-8528-556d309b3fb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALOJZ ROŽMAN</t>
+  </si>
+  <si>
+    <t>ALOJZ ROŽMAN 76488504760</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53bb82d8-24c9-4d7b-a324-949ef23e7c6c</t>
+  </si>
+  <si>
+    <t>16.381403.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53bb82d8-24c9-4d7b-a324-949ef23e7c6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA JAKOPČEVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JAKOPČEVIĆ 20389188334</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a08486b-876d-4d58-aeda-3901d0848955</t>
+  </si>
+  <si>
+    <t>16.380505.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a08486b-876d-4d58-aeda-3901d0848955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZDRAVKO ZEBA</t>
+  </si>
+  <si>
+    <t>ZDRAVKO ZEBA 08022036197</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e918648c-4e51-4d99-b7e1-c76acb6ef910</t>
+  </si>
+  <si>
+    <t>16.381527.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e918648c-4e51-4d99-b7e1-c76acb6ef910/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SNJEŽANA FIRŠT</t>
+  </si>
+  <si>
+    <t>SNJEŽANA FIRŠT 92307448960</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:25:01</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb538983-59cd-446a-9dc1-72bad59b7c1f</t>
+  </si>
+  <si>
+    <t>16.380280.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb538983-59cd-446a-9dc1-72bad59b7c1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Fišter</t>
+  </si>
+  <si>
+    <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>15452067302</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski</t>
+  </si>
+  <si>
+    <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>75910747679</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski 75910747679; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>08523863992</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović 08523863992; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Jasna Idrizović 08523863992</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-117/2026</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić</t>
+  </si>
+  <si>
+    <t>Sopot 88, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>99200242082</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARINA DOLČIĆ</t>
+  </si>
+  <si>
+    <t>MARINA DOLČIĆ 74758332997</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:28:07</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ead1024b-4f8f-4c1a-8436-5f28d4371fbe</t>
+  </si>
+  <si>
+    <t>16.380592.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ead1024b-4f8f-4c1a-8436-5f28d4371fbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV BURINA</t>
+  </si>
+  <si>
+    <t>MIROSLAV BURINA 62175634697</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:57</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ae426d-c9f7-47dd-b6a2-a71968cc83d4</t>
+  </si>
+  <si>
+    <t>16.379586.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ae426d-c9f7-47dd-b6a2-a71968cc83d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARKO JAGUŠT</t>
+  </si>
+  <si>
+    <t>MARKO JAGUŠT 67126470575</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd73fa0-ef99-477a-a149-c94672468d18</t>
+  </si>
+  <si>
+    <t>16.379971.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd73fa0-ef99-477a-a149-c94672468d18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>MIJO TRBUHA</t>
+  </si>
+  <si>
+    <t>GOLJAK KLANJEČKI 36, 49290 Goljak Klanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>56986167511</t>
+  </si>
+  <si>
+    <t>MIJO TRBUHA 56986167511; op</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:31:11</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c399c5f-18bb-4e20-9894-f370ef7fdb18</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c399c5f-18bb-4e20-9894-f370ef7fdb18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA ŠKALEC</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠKALEC 13708490460</t>
+  </si>
+  <si>
+    <t>02.07.2026. 03:26:28</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc85d76d-6374-4994-853b-c1c4952a05a4</t>
+  </si>
+  <si>
+    <t>16.380258.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc85d76d-6374-4994-853b-c1c4952a05a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>MARKO STRJAČKI</t>
+  </si>
+  <si>
+    <t>LUG ZABOČKI 82, 49210 Lug Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>68383724632</t>
+  </si>
+  <si>
+    <t>MARKO STRJAČKI 68383724632; op</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:59:23</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4a6631-94cc-4369-ad12-db7681feaec2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4a6631-94cc-4369-ad12-db7681feaec2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA TURK</t>
+  </si>
+  <si>
+    <t>IVICA TURK 06653495931</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:28:13</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89ae7a4-61f4-4472-93af-4792ff09d582</t>
+  </si>
+  <si>
+    <t>16.380391.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89ae7a4-61f4-4472-93af-4792ff09d582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA ŠIPEK</t>
+  </si>
+  <si>
+    <t>NIKOLINA ŠIPEK 21297301964</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:42</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8545f2d-0e93-40e9-a2a2-60dc4751ff04</t>
+  </si>
+  <si>
+    <t>16.380217.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8545f2d-0e93-40e9-a2a2-60dc4751ff04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - ANTONIO VLAHOVIĆ</t>
   </si>
   <si>
     <t>ANTONIO VLAHOVIĆ 17985074639</t>
   </si>
   <si>
     <t>26.06.2026. 03:22:15</t>
   </si>
   <si>
     <t>19.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57a38db0-334a-44ac-8222-65a5f233adb6</t>
   </si>
   <si>
     <t>16.380086.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57a38db0-334a-44ac-8222-65a5f233adb6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ROMAN BARLOVIĆ</t>
   </si>
   <si>
     <t>ROMAN BARLOVIĆ 44337059933</t>
   </si>
   <si>
     <t>25.06.2026. 03:26:53</t>
   </si>
   <si>
     <t>18.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcea6370-ef5b-4dac-bcb3-1dd47107a127</t>
   </si>
   <si>
     <t>16.379919.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcea6370-ef5b-4dac-bcb3-1dd47107a127/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARIO JELUŠIĆ</t>
-[...40 lines deleted...]
-  <si>
     <t>Sp-193/2026</t>
   </si>
   <si>
     <t>Oglas od 18.06.2026.</t>
   </si>
   <si>
     <t>VEDRAN PETEK</t>
   </si>
   <si>
     <t>BRATOVSKI VRH 13, 49290 Bratovski Vrh, Hrvatska</t>
   </si>
   <si>
     <t>17515166142</t>
   </si>
   <si>
     <t>VEDRAN PETEK 17515166142; op</t>
   </si>
   <si>
     <t>18.06.2026. 13:48:53</t>
   </si>
   <si>
-    <t>02.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2b3f5aa-47c7-4126-b5d2-23b74d68fe00</t>
   </si>
   <si>
-    <t>Oglas.docx O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2b3f5aa-47c7-4126-b5d2-23b74d68fe00/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-17/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b</t>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>ZDRAVKO TRŠINSKI</t>
+  </si>
+  <si>
+    <t>ODVOJAK TRŠINSKI 11, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>06513700904</t>
+  </si>
+  <si>
+    <t>ZDRAVKO TRŠINSKI 06513700904; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:06:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e09cee-aafc-402a-9c91-aef18c0e7505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e09cee-aafc-402a-9c91-aef18c0e7505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-187/2026</t>
+  </si>
+  <si>
+    <t>JASENKA FIKET</t>
+  </si>
+  <si>
+    <t>ULICA GRABROVEC 75, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>19605527757</t>
+  </si>
+  <si>
+    <t>JASENKA FIKET 19605527757; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dd2de6-d0c7-49d0-9b3f-afa9d8d476b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dd2de6-d0c7-49d0-9b3f-afa9d8d476b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-186/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV GREGURIĆ</t>
+  </si>
+  <si>
+    <t>DUBRAVA ZABOČKA 144, 49210 Dubrava Zabočka, Hrvatska</t>
+  </si>
+  <si>
+    <t>18577073466</t>
+  </si>
+  <si>
+    <t>MIROSLAV GREGURIĆ 18577073466; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa24825-72f9-4e63-a146-6167790ed059</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa24825-72f9-4e63-a146-6167790ed059/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>ALBIN VOHL</t>
+  </si>
+  <si>
+    <t>PROSENIK ZAČRETSKI 71, 49210 Prosenik Začretski, Hrvatska</t>
+  </si>
+  <si>
+    <t>05609709658</t>
+  </si>
+  <si>
+    <t>ALBIN VOHL 05609709658; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:01:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcf6063-70e8-469d-acc9-8e0bdd2fa78f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcf6063-70e8-469d-acc9-8e0bdd2fa78f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>NEDELJKO PAVETIĆ</t>
+  </si>
+  <si>
+    <t>NASELJE POLJANA 3, 49221 Bedekovčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>95979112623</t>
+  </si>
+  <si>
+    <t>NEDELJKO PAVETIĆ 95979112623; op</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:39:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32aae1ef-3f64-4217-a89e-2d936ed5c1c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32aae1ef-3f64-4217-a89e-2d936ed5c1c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-184/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>IVAN HERCIGONJA</t>
+  </si>
+  <si>
+    <t>PROSENIK 65, 49290 Prosenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>11962633576</t>
+  </si>
+  <si>
+    <t>IVAN HERCIGONJA 11962633576; op</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:32:11</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b035c-a273-4bb8-93b0-45e0088e5f24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b035c-a273-4bb8-93b0-45e0088e5f24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-173/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>HRVOJE VUČIĆ</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 155, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97096287346</t>
+  </si>
+  <si>
+    <t>HRVOJE VUČIĆ 97096287346; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29afb20-d98c-4710-8d3f-c8c061d0ee7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29afb20-d98c-4710-8d3f-c8c061d0ee7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>BRANKA TRETINJAK</t>
+  </si>
+  <si>
+    <t>MARTINEC OREHOVIČKI 78, 49221 Martinec Orehovički, Hrvatska</t>
+  </si>
+  <si>
+    <t>50095811832</t>
+  </si>
+  <si>
+    <t>BRANKA TRETINJAK 50095811832; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6c723-9d60-444d-a293-893de4d23bef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6c723-9d60-444d-a293-893de4d23bef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE KAURLOTO</t>
+  </si>
+  <si>
+    <t>ULICA DR. MARCELA MAJSECA 24, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>45905867643</t>
+  </si>
+  <si>
+    <t>HRVOJE KAURLOTO 45905867643; op</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4de5f042-579a-4558-8335-7dc246db80b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4de5f042-579a-4558-8335-7dc246db80b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75032828076</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj 75032828076</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Perka Marinković</t>
+  </si>
+  <si>
+    <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>46022539617</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mirjana Helebrant 73003791162; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama 28921383001; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; Styria medijski servisi d.o.o. za trgovinu i usluge 29005509482</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-457/2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec</t>
+  </si>
+  <si>
+    <t>Dubrovčan 8, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>58246768398</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=457&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; ZAGREBAČKA BANKA DIONIČKO DRUŠTVO 92963223473</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-427/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 27.03.2026.; Žalba od 23.03.2026.; Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Benc</t>
+  </si>
+  <si>
+    <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>93493974831</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831</t>
+  </si>
+  <si>
+    <t>24.04.2026. 12:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Žalba.pdf P227P; Dopis - dostava žalbe na odgovor.pdf O15O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Gretić</t>
+  </si>
+  <si>
+    <t>Gornja Plemenšćina 43, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>19110859789</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Gretić 19110859789</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomica Gretić 19110859789; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-22/2026</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja</t>
+  </si>
+  <si>
+    <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>45219288737</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b/dokumenti/preuzimanje</t>
-[...1891 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-210/2025</t>
   </si>
   <si>
     <t>Rješenje od 11.03.2026.</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ</t>
   </si>
   <si>
     <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
   </si>
   <si>
     <t>11294865399</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
   </si>
   <si>
     <t>17.03.2026. 10:34:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-486/2025</t>
   </si>
   <si>
     <t>Rješenje od 03.03.2026.</t>
   </si>
   <si>
     <t>Valentina Debeljak</t>
   </si>
   <si>
     <t>Strmec Humski 53, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>00886592849</t>
   </si>
   <si>
     <t>Valentina Debeljak 00886592849; e-oglasna ploča</t>
   </si>
@@ -3770,51 +2786,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N158"/>
+  <dimension ref="A1:N126"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3875,6593 +2891,5149 @@
         <v>22</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
         <v>26</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
         <v>44</v>
       </c>
-      <c r="D6" t="s">
+      <c r="K6" t="s">
         <v>45</v>
       </c>
-      <c r="E6" t="s">
+      <c r="L6" t="s">
         <v>46</v>
       </c>
-      <c r="F6" t="s">
+      <c r="M6" t="s">
         <v>47</v>
       </c>
-      <c r="G6" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7" t="s">
-        <v>57</v>
-[...9 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="I7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="I8" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="J8"/>
       <c r="K8" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
         <v>69</v>
       </c>
-      <c r="E9" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="G10" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="J10" t="s">
         <v>75</v>
       </c>
+      <c r="J10"/>
       <c r="K10" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="N10" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G11" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I11" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="J11"/>
       <c r="K11" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="L11" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="N11" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="G12" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="H12" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="I12" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="J12"/>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M12" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="N12" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="G13" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="H13" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="I13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="J13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>93</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="K13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="N13" t="s">
-        <v>124</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>127</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="H14" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="I14" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="J14" t="s">
+        <v>97</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" t="s">
         <v>63</v>
       </c>
-      <c r="K14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="N14" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="F15" t="s">
-        <v>136</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="H15" t="s">
-        <v>138</v>
+        <v>104</v>
       </c>
       <c r="I15" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="J15"/>
       <c r="K15" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="L15" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M15" t="s">
-        <v>141</v>
+        <v>108</v>
       </c>
       <c r="N15" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>57</v>
-[...9 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="I16" t="s">
-        <v>148</v>
+        <v>112</v>
       </c>
       <c r="J16" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="K16" t="s">
-        <v>149</v>
+        <v>114</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>57</v>
-[...9 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
       <c r="H17" t="s">
-        <v>156</v>
+        <v>118</v>
       </c>
       <c r="I17" t="s">
-        <v>157</v>
+        <v>119</v>
       </c>
       <c r="J17" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="K17" t="s">
-        <v>158</v>
+        <v>121</v>
       </c>
       <c r="L17" t="s">
         <v>122</v>
       </c>
       <c r="M17" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
       <c r="I18" t="s">
-        <v>163</v>
+        <v>126</v>
       </c>
       <c r="J18" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="K18" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="L18" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="M18" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
       <c r="D19" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
       <c r="E19" t="s">
-        <v>170</v>
+        <v>132</v>
       </c>
       <c r="F19" t="s">
-        <v>171</v>
+        <v>133</v>
       </c>
       <c r="G19" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="H19" t="s">
-        <v>173</v>
+        <v>135</v>
       </c>
       <c r="I19" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="J19" t="s">
-        <v>175</v>
+        <v>137</v>
       </c>
       <c r="K19" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
       <c r="L19" t="s">
-        <v>53</v>
+        <v>139</v>
       </c>
       <c r="M19" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="N19" t="s">
-        <v>178</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="I20" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
       <c r="J20" t="s">
-        <v>182</v>
+        <v>145</v>
       </c>
       <c r="K20" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
       <c r="L20" t="s">
-        <v>184</v>
+        <v>147</v>
       </c>
       <c r="M20" t="s">
-        <v>185</v>
+        <v>148</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>149</v>
+      </c>
       <c r="D21" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>150</v>
+      </c>
+      <c r="E21" t="s">
+        <v>151</v>
+      </c>
+      <c r="F21" t="s">
+        <v>152</v>
+      </c>
+      <c r="G21" t="s">
+        <v>153</v>
+      </c>
       <c r="H21" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="I21" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="J21" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="K21" t="s">
-        <v>190</v>
+        <v>157</v>
       </c>
       <c r="L21" t="s">
-        <v>191</v>
+        <v>139</v>
       </c>
       <c r="M21" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>158</v>
+      </c>
+      <c r="N21" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>193</v>
+        <v>160</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>194</v>
+        <v>161</v>
       </c>
       <c r="I22" t="s">
-        <v>195</v>
+        <v>162</v>
       </c>
       <c r="J22" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="K22" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="L22" t="s">
-        <v>197</v>
+        <v>165</v>
       </c>
       <c r="M22" t="s">
-        <v>198</v>
+        <v>166</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>199</v>
+        <v>167</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="I23" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="J23" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="K23" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="L23" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="M23" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>206</v>
-[...9 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>210</v>
+        <v>175</v>
       </c>
       <c r="I24" t="s">
-        <v>211</v>
+        <v>176</v>
       </c>
       <c r="J24" t="s">
-        <v>212</v>
+        <v>177</v>
       </c>
       <c r="K24" t="s">
-        <v>213</v>
+        <v>178</v>
       </c>
       <c r="L24" t="s">
-        <v>53</v>
+        <v>179</v>
       </c>
       <c r="M24" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>206</v>
-[...9 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>220</v>
+        <v>182</v>
       </c>
       <c r="I25" t="s">
-        <v>221</v>
+        <v>183</v>
       </c>
       <c r="J25" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="K25" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="L25" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="M25" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
       <c r="D26" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="E26" t="s">
-        <v>226</v>
+        <v>190</v>
       </c>
       <c r="F26" t="s">
-        <v>227</v>
+        <v>191</v>
       </c>
       <c r="G26" t="s">
-        <v>228</v>
+        <v>192</v>
       </c>
       <c r="H26" t="s">
-        <v>229</v>
+        <v>193</v>
       </c>
       <c r="I26" t="s">
-        <v>230</v>
+        <v>194</v>
       </c>
       <c r="J26" t="s">
-        <v>212</v>
+        <v>51</v>
       </c>
       <c r="K26" t="s">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="L26" t="s">
-        <v>53</v>
+        <v>139</v>
       </c>
       <c r="M26" t="s">
-        <v>232</v>
+        <v>196</v>
       </c>
       <c r="N26" t="s">
-        <v>233</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>198</v>
+      </c>
       <c r="D27" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>199</v>
+      </c>
+      <c r="E27" t="s">
+        <v>200</v>
+      </c>
+      <c r="F27" t="s">
+        <v>201</v>
+      </c>
+      <c r="G27" t="s">
+        <v>202</v>
+      </c>
       <c r="H27" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
       <c r="I27" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="J27" t="s">
-        <v>237</v>
+        <v>113</v>
       </c>
       <c r="K27" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
       <c r="L27" t="s">
-        <v>239</v>
+        <v>139</v>
       </c>
       <c r="M27" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>206</v>
+      </c>
+      <c r="N27" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>208</v>
+      </c>
       <c r="D28" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>199</v>
+      </c>
+      <c r="E28" t="s">
+        <v>209</v>
+      </c>
+      <c r="F28" t="s">
+        <v>210</v>
+      </c>
+      <c r="G28" t="s">
+        <v>211</v>
+      </c>
       <c r="H28" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="I28" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="J28" t="s">
-        <v>237</v>
+        <v>113</v>
       </c>
       <c r="K28" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="L28" t="s">
-        <v>245</v>
+        <v>139</v>
       </c>
       <c r="M28" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>215</v>
+      </c>
+      <c r="N28" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>217</v>
+      </c>
       <c r="D29" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>199</v>
+      </c>
+      <c r="E29" t="s">
+        <v>218</v>
+      </c>
+      <c r="F29" t="s">
+        <v>219</v>
+      </c>
+      <c r="G29" t="s">
+        <v>220</v>
+      </c>
       <c r="H29" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="I29" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="J29" t="s">
-        <v>237</v>
+        <v>113</v>
       </c>
       <c r="K29" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
       <c r="L29" t="s">
-        <v>251</v>
+        <v>139</v>
       </c>
       <c r="M29" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>224</v>
+      </c>
+      <c r="N29" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>253</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>254</v>
+        <v>199</v>
       </c>
       <c r="E30" t="s">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="F30" t="s">
-        <v>256</v>
+        <v>228</v>
       </c>
       <c r="G30" t="s">
-        <v>257</v>
+        <v>229</v>
       </c>
       <c r="H30" t="s">
-        <v>258</v>
+        <v>230</v>
       </c>
       <c r="I30" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="J30"/>
+        <v>231</v>
+      </c>
+      <c r="J30" t="s">
+        <v>113</v>
+      </c>
       <c r="K30" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="L30" t="s">
-        <v>261</v>
+        <v>139</v>
       </c>
       <c r="M30" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="N30" t="s">
-        <v>263</v>
+        <v>234</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
       <c r="D31" t="s">
-        <v>265</v>
+        <v>199</v>
       </c>
       <c r="E31" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="F31" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="G31" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="H31" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="I31" t="s">
-        <v>270</v>
+        <v>240</v>
       </c>
       <c r="J31" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="K31" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="L31" t="s">
-        <v>272</v>
+        <v>139</v>
       </c>
       <c r="M31" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
       <c r="N31" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>275</v>
+        <v>244</v>
       </c>
       <c r="D32" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
       <c r="E32" t="s">
-        <v>277</v>
+        <v>246</v>
       </c>
       <c r="F32" t="s">
-        <v>278</v>
+        <v>247</v>
       </c>
       <c r="G32" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="H32" t="s">
-        <v>280</v>
+        <v>249</v>
       </c>
       <c r="I32" t="s">
-        <v>281</v>
+        <v>250</v>
       </c>
       <c r="J32" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="K32" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="L32" t="s">
-        <v>272</v>
+        <v>139</v>
       </c>
       <c r="M32" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="N32" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="D33" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="E33" t="s">
-        <v>287</v>
+        <v>257</v>
       </c>
       <c r="F33" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="G33" t="s">
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="H33" t="s">
-        <v>290</v>
+        <v>260</v>
       </c>
       <c r="I33" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="J33" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="K33" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="L33" t="s">
-        <v>272</v>
+        <v>139</v>
       </c>
       <c r="M33" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="N33" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="D34" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="E34" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="F34" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="G34" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="H34" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="I34" t="s">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="J34" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="K34" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
       <c r="L34" t="s">
+        <v>139</v>
+      </c>
+      <c r="M34" t="s">
         <v>272</v>
       </c>
-      <c r="M34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="D35" t="s">
-        <v>305</v>
+        <v>256</v>
       </c>
       <c r="E35" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="F35" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
       <c r="G35" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="H35" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="I35" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="J35" t="s">
-        <v>311</v>
+        <v>163</v>
       </c>
       <c r="K35" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="L35" t="s">
-        <v>272</v>
+        <v>139</v>
       </c>
       <c r="M35" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
       <c r="N35" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="D36" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="E36" t="s">
-        <v>316</v>
+        <v>285</v>
       </c>
       <c r="F36" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
       <c r="G36" t="s">
-        <v>318</v>
+        <v>287</v>
       </c>
       <c r="H36" t="s">
-        <v>319</v>
+        <v>288</v>
       </c>
       <c r="I36" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="L36" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="M36" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
       <c r="N36" t="s">
-        <v>323</v>
+        <v>293</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>324</v>
+        <v>294</v>
       </c>
       <c r="D37" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="E37" t="s">
-        <v>326</v>
+        <v>296</v>
       </c>
       <c r="F37" t="s">
-        <v>327</v>
+        <v>297</v>
       </c>
       <c r="G37" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="H37" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="I37" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>332</v>
+        <v>301</v>
       </c>
       <c r="L37" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M37" t="s">
-        <v>333</v>
+        <v>302</v>
       </c>
       <c r="N37" t="s">
-        <v>334</v>
+        <v>303</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="D38" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="E38" t="s">
-        <v>336</v>
+        <v>296</v>
       </c>
       <c r="F38" t="s">
-        <v>337</v>
+        <v>297</v>
       </c>
       <c r="G38" t="s">
-        <v>338</v>
+        <v>298</v>
       </c>
       <c r="H38" t="s">
-        <v>339</v>
+        <v>304</v>
       </c>
       <c r="I38" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>341</v>
+        <v>306</v>
       </c>
       <c r="L38" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M38" t="s">
-        <v>342</v>
+        <v>307</v>
       </c>
       <c r="N38" t="s">
-        <v>343</v>
+        <v>303</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>344</v>
+        <v>294</v>
       </c>
       <c r="D39" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="E39" t="s">
-        <v>345</v>
+        <v>296</v>
       </c>
       <c r="F39" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
       <c r="G39" t="s">
-        <v>347</v>
+        <v>298</v>
       </c>
       <c r="H39" t="s">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="I39" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>350</v>
+        <v>310</v>
       </c>
       <c r="L39" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M39" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="N39" t="s">
-        <v>352</v>
+        <v>303</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>353</v>
+        <v>294</v>
       </c>
       <c r="D40" t="s">
-        <v>354</v>
+        <v>295</v>
       </c>
       <c r="E40" t="s">
-        <v>355</v>
+        <v>296</v>
       </c>
       <c r="F40" t="s">
-        <v>356</v>
+        <v>297</v>
       </c>
       <c r="G40" t="s">
-        <v>357</v>
+        <v>298</v>
       </c>
       <c r="H40" t="s">
-        <v>358</v>
+        <v>312</v>
       </c>
       <c r="I40" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>361</v>
+        <v>314</v>
       </c>
       <c r="L40" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M40" t="s">
-        <v>362</v>
+        <v>315</v>
       </c>
       <c r="N40" t="s">
-        <v>363</v>
+        <v>303</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>364</v>
+        <v>294</v>
       </c>
       <c r="D41" t="s">
-        <v>354</v>
+        <v>295</v>
       </c>
       <c r="E41" t="s">
-        <v>365</v>
+        <v>296</v>
       </c>
       <c r="F41" t="s">
-        <v>366</v>
+        <v>297</v>
       </c>
       <c r="G41" t="s">
-        <v>367</v>
+        <v>298</v>
       </c>
       <c r="H41" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="I41" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="L41" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M41" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="N41" t="s">
-        <v>372</v>
+        <v>303</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>373</v>
+        <v>294</v>
       </c>
       <c r="D42" t="s">
-        <v>354</v>
+        <v>295</v>
       </c>
       <c r="E42" t="s">
-        <v>374</v>
+        <v>296</v>
       </c>
       <c r="F42" t="s">
-        <v>375</v>
+        <v>297</v>
       </c>
       <c r="G42" t="s">
-        <v>376</v>
+        <v>298</v>
       </c>
       <c r="H42" t="s">
-        <v>377</v>
+        <v>320</v>
       </c>
       <c r="I42" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>379</v>
+        <v>322</v>
       </c>
       <c r="L42" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M42" t="s">
-        <v>380</v>
+        <v>323</v>
       </c>
       <c r="N42" t="s">
-        <v>381</v>
+        <v>303</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>382</v>
+        <v>324</v>
       </c>
       <c r="D43" t="s">
-        <v>354</v>
+        <v>295</v>
       </c>
       <c r="E43" t="s">
-        <v>383</v>
+        <v>325</v>
       </c>
       <c r="F43" t="s">
-        <v>384</v>
+        <v>326</v>
       </c>
       <c r="G43" t="s">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="H43" t="s">
-        <v>386</v>
+        <v>328</v>
       </c>
       <c r="I43" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>388</v>
+        <v>330</v>
       </c>
       <c r="L43" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M43" t="s">
-        <v>389</v>
+        <v>331</v>
       </c>
       <c r="N43" t="s">
-        <v>390</v>
+        <v>332</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>391</v>
+        <v>324</v>
       </c>
       <c r="D44" t="s">
-        <v>354</v>
+        <v>295</v>
       </c>
       <c r="E44" t="s">
-        <v>392</v>
+        <v>325</v>
       </c>
       <c r="F44" t="s">
-        <v>393</v>
+        <v>326</v>
       </c>
       <c r="G44" t="s">
-        <v>394</v>
+        <v>327</v>
       </c>
       <c r="H44" t="s">
-        <v>395</v>
+        <v>333</v>
       </c>
       <c r="I44" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>397</v>
+        <v>335</v>
       </c>
       <c r="L44" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M44" t="s">
-        <v>398</v>
+        <v>336</v>
       </c>
       <c r="N44" t="s">
-        <v>399</v>
+        <v>332</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>400</v>
+        <v>337</v>
       </c>
       <c r="D45" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="E45" t="s">
-        <v>401</v>
+        <v>339</v>
       </c>
       <c r="F45" t="s">
-        <v>402</v>
+        <v>340</v>
       </c>
       <c r="G45" t="s">
-        <v>403</v>
+        <v>341</v>
       </c>
       <c r="H45" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="I45" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>406</v>
+        <v>344</v>
       </c>
       <c r="L45" t="s">
-        <v>272</v>
+        <v>345</v>
       </c>
       <c r="M45" t="s">
-        <v>407</v>
+        <v>346</v>
       </c>
       <c r="N45" t="s">
-        <v>408</v>
+        <v>347</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>409</v>
+        <v>348</v>
       </c>
       <c r="D46" t="s">
-        <v>410</v>
+        <v>349</v>
       </c>
       <c r="E46" t="s">
-        <v>411</v>
+        <v>350</v>
       </c>
       <c r="F46" t="s">
-        <v>412</v>
+        <v>351</v>
       </c>
       <c r="G46" t="s">
-        <v>413</v>
+        <v>352</v>
       </c>
       <c r="H46" t="s">
-        <v>414</v>
+        <v>353</v>
       </c>
       <c r="I46" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>416</v>
+        <v>355</v>
       </c>
       <c r="L46" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M46" t="s">
-        <v>417</v>
+        <v>356</v>
       </c>
       <c r="N46" t="s">
-        <v>418</v>
+        <v>357</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>419</v>
+        <v>348</v>
       </c>
       <c r="D47" t="s">
-        <v>410</v>
+        <v>349</v>
       </c>
       <c r="E47" t="s">
-        <v>420</v>
+        <v>350</v>
       </c>
       <c r="F47" t="s">
-        <v>421</v>
+        <v>351</v>
       </c>
       <c r="G47" t="s">
-        <v>422</v>
+        <v>352</v>
       </c>
       <c r="H47" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="I47" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>426</v>
+        <v>360</v>
       </c>
       <c r="L47" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M47" t="s">
-        <v>427</v>
+        <v>361</v>
       </c>
       <c r="N47" t="s">
-        <v>428</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>429</v>
+        <v>362</v>
       </c>
       <c r="D48" t="s">
-        <v>410</v>
+        <v>349</v>
       </c>
       <c r="E48" t="s">
-        <v>430</v>
+        <v>363</v>
       </c>
       <c r="F48" t="s">
-        <v>431</v>
+        <v>364</v>
       </c>
       <c r="G48" t="s">
-        <v>432</v>
+        <v>365</v>
       </c>
       <c r="H48" t="s">
-        <v>433</v>
+        <v>366</v>
       </c>
       <c r="I48" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>435</v>
+        <v>368</v>
       </c>
       <c r="L48" t="s">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="M48" t="s">
-        <v>436</v>
+        <v>370</v>
       </c>
       <c r="N48" t="s">
-        <v>437</v>
+        <v>371</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>438</v>
+        <v>372</v>
       </c>
       <c r="D49" t="s">
-        <v>439</v>
+        <v>373</v>
       </c>
       <c r="E49" t="s">
-        <v>440</v>
+        <v>374</v>
       </c>
       <c r="F49" t="s">
-        <v>441</v>
+        <v>375</v>
       </c>
       <c r="G49" t="s">
-        <v>442</v>
+        <v>376</v>
       </c>
       <c r="H49" t="s">
-        <v>443</v>
+        <v>377</v>
       </c>
       <c r="I49" t="s">
-        <v>444</v>
+        <v>378</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>445</v>
+        <v>379</v>
       </c>
       <c r="L49" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M49" t="s">
-        <v>446</v>
+        <v>380</v>
       </c>
       <c r="N49" t="s">
-        <v>447</v>
+        <v>381</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>438</v>
+        <v>382</v>
       </c>
       <c r="D50" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E50" t="s">
-        <v>440</v>
+        <v>384</v>
       </c>
       <c r="F50" t="s">
-        <v>441</v>
+        <v>385</v>
       </c>
       <c r="G50" t="s">
-        <v>442</v>
+        <v>386</v>
       </c>
       <c r="H50" t="s">
-        <v>448</v>
+        <v>387</v>
       </c>
       <c r="I50" t="s">
-        <v>449</v>
+        <v>388</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>450</v>
+        <v>389</v>
       </c>
       <c r="L50" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M50" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="N50" t="s">
-        <v>447</v>
+        <v>391</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>438</v>
+        <v>392</v>
       </c>
       <c r="D51" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E51" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="F51" t="s">
-        <v>441</v>
+        <v>394</v>
       </c>
       <c r="G51" t="s">
-        <v>442</v>
+        <v>395</v>
       </c>
       <c r="H51" t="s">
-        <v>452</v>
+        <v>396</v>
       </c>
       <c r="I51" t="s">
-        <v>453</v>
+        <v>397</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>454</v>
+        <v>398</v>
       </c>
       <c r="L51" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>455</v>
+        <v>399</v>
       </c>
       <c r="N51" t="s">
-        <v>447</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="D52" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E52" t="s">
-        <v>440</v>
+        <v>402</v>
       </c>
       <c r="F52" t="s">
-        <v>441</v>
+        <v>403</v>
       </c>
       <c r="G52" t="s">
-        <v>442</v>
+        <v>404</v>
       </c>
       <c r="H52" t="s">
-        <v>456</v>
+        <v>405</v>
       </c>
       <c r="I52" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>458</v>
+        <v>407</v>
       </c>
       <c r="L52" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M52" t="s">
-        <v>459</v>
+        <v>408</v>
       </c>
       <c r="N52" t="s">
-        <v>447</v>
+        <v>409</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="D53" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E53" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="F53" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
       <c r="G53" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="H53" t="s">
-        <v>460</v>
+        <v>414</v>
       </c>
       <c r="I53" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>462</v>
+        <v>416</v>
       </c>
       <c r="L53" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M53" t="s">
-        <v>463</v>
+        <v>417</v>
       </c>
       <c r="N53" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>438</v>
+        <v>337</v>
       </c>
       <c r="D54" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E54" t="s">
-        <v>440</v>
+        <v>339</v>
       </c>
       <c r="F54" t="s">
-        <v>441</v>
+        <v>340</v>
       </c>
       <c r="G54" t="s">
-        <v>442</v>
+        <v>341</v>
       </c>
       <c r="H54" t="s">
-        <v>464</v>
+        <v>419</v>
       </c>
       <c r="I54" t="s">
-        <v>465</v>
+        <v>420</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>466</v>
+        <v>421</v>
       </c>
       <c r="L54" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M54" t="s">
-        <v>467</v>
+        <v>422</v>
       </c>
       <c r="N54" t="s">
-        <v>447</v>
+        <v>347</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>468</v>
+        <v>423</v>
       </c>
       <c r="D55" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E55" t="s">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="F55" t="s">
-        <v>470</v>
+        <v>425</v>
       </c>
       <c r="G55" t="s">
-        <v>471</v>
+        <v>426</v>
       </c>
       <c r="H55" t="s">
-        <v>472</v>
+        <v>427</v>
       </c>
       <c r="I55" t="s">
-        <v>473</v>
+        <v>428</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>474</v>
+        <v>429</v>
       </c>
       <c r="L55" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M55" t="s">
-        <v>475</v>
+        <v>430</v>
       </c>
       <c r="N55" t="s">
-        <v>476</v>
+        <v>431</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>468</v>
+        <v>432</v>
       </c>
       <c r="D56" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="E56" t="s">
-        <v>469</v>
+        <v>433</v>
       </c>
       <c r="F56" t="s">
-        <v>470</v>
+        <v>434</v>
       </c>
       <c r="G56" t="s">
-        <v>471</v>
+        <v>435</v>
       </c>
       <c r="H56" t="s">
-        <v>477</v>
+        <v>436</v>
       </c>
       <c r="I56" t="s">
-        <v>478</v>
+        <v>437</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>479</v>
+        <v>438</v>
       </c>
       <c r="L56" t="s">
-        <v>122</v>
+        <v>369</v>
       </c>
       <c r="M56" t="s">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="N56" t="s">
-        <v>476</v>
+        <v>440</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>481</v>
+        <v>441</v>
       </c>
       <c r="D57" t="s">
-        <v>482</v>
+        <v>383</v>
       </c>
       <c r="E57" t="s">
-        <v>483</v>
+        <v>442</v>
       </c>
       <c r="F57" t="s">
-        <v>484</v>
+        <v>443</v>
       </c>
       <c r="G57" t="s">
-        <v>485</v>
+        <v>444</v>
       </c>
       <c r="H57" t="s">
-        <v>486</v>
+        <v>445</v>
       </c>
       <c r="I57" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>488</v>
+        <v>447</v>
       </c>
       <c r="L57" t="s">
-        <v>53</v>
+        <v>369</v>
       </c>
       <c r="M57" t="s">
-        <v>489</v>
+        <v>448</v>
       </c>
       <c r="N57" t="s">
-        <v>490</v>
+        <v>449</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>491</v>
+        <v>450</v>
       </c>
       <c r="D58" t="s">
-        <v>482</v>
+        <v>383</v>
       </c>
       <c r="E58" t="s">
-        <v>492</v>
+        <v>451</v>
       </c>
       <c r="F58" t="s">
-        <v>493</v>
+        <v>452</v>
       </c>
       <c r="G58" t="s">
-        <v>494</v>
+        <v>453</v>
       </c>
       <c r="H58" t="s">
-        <v>495</v>
+        <v>454</v>
       </c>
       <c r="I58" t="s">
-        <v>496</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>497</v>
+        <v>456</v>
       </c>
       <c r="L58" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="M58" t="s">
-        <v>498</v>
+        <v>457</v>
       </c>
       <c r="N58" t="s">
-        <v>499</v>
+        <v>458</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>500</v>
+        <v>459</v>
       </c>
       <c r="D59" t="s">
-        <v>501</v>
+        <v>460</v>
       </c>
       <c r="E59" t="s">
-        <v>502</v>
+        <v>461</v>
       </c>
       <c r="F59" t="s">
-        <v>503</v>
+        <v>462</v>
       </c>
       <c r="G59" t="s">
-        <v>504</v>
+        <v>463</v>
       </c>
       <c r="H59" t="s">
-        <v>505</v>
+        <v>464</v>
       </c>
       <c r="I59" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>508</v>
+        <v>466</v>
       </c>
       <c r="L59" t="s">
-        <v>272</v>
+        <v>107</v>
       </c>
       <c r="M59" t="s">
-        <v>509</v>
+        <v>467</v>
       </c>
       <c r="N59" t="s">
-        <v>510</v>
+        <v>468</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>511</v>
+        <v>469</v>
       </c>
       <c r="D60" t="s">
-        <v>501</v>
+        <v>470</v>
       </c>
       <c r="E60" t="s">
-        <v>512</v>
+        <v>471</v>
       </c>
       <c r="F60" t="s">
-        <v>513</v>
+        <v>472</v>
       </c>
       <c r="G60" t="s">
-        <v>514</v>
+        <v>473</v>
       </c>
       <c r="H60" t="s">
-        <v>515</v>
+        <v>474</v>
       </c>
       <c r="I60" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>517</v>
+        <v>476</v>
       </c>
       <c r="L60" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M60" t="s">
-        <v>518</v>
+        <v>477</v>
       </c>
       <c r="N60" t="s">
-        <v>519</v>
+        <v>478</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>520</v>
+        <v>479</v>
       </c>
       <c r="D61" t="s">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="E61" t="s">
-        <v>521</v>
+        <v>481</v>
       </c>
       <c r="F61" t="s">
-        <v>522</v>
+        <v>482</v>
       </c>
       <c r="G61" t="s">
-        <v>523</v>
+        <v>483</v>
       </c>
       <c r="H61" t="s">
-        <v>524</v>
+        <v>484</v>
       </c>
       <c r="I61" t="s">
-        <v>525</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>526</v>
+        <v>486</v>
       </c>
       <c r="L61" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M61" t="s">
-        <v>527</v>
+        <v>487</v>
       </c>
       <c r="N61" t="s">
-        <v>528</v>
+        <v>488</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>529</v>
+        <v>489</v>
       </c>
       <c r="D62" t="s">
-        <v>530</v>
+        <v>490</v>
       </c>
       <c r="E62" t="s">
-        <v>531</v>
+        <v>491</v>
       </c>
       <c r="F62" t="s">
-        <v>532</v>
+        <v>492</v>
       </c>
       <c r="G62" t="s">
-        <v>533</v>
+        <v>493</v>
       </c>
       <c r="H62" t="s">
-        <v>534</v>
+        <v>494</v>
       </c>
       <c r="I62" t="s">
-        <v>535</v>
-[...3 lines deleted...]
-      </c>
+        <v>495</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>536</v>
+        <v>496</v>
       </c>
       <c r="L62" t="s">
-        <v>272</v>
+        <v>107</v>
       </c>
       <c r="M62" t="s">
-        <v>537</v>
+        <v>497</v>
       </c>
       <c r="N62" t="s">
-        <v>538</v>
+        <v>498</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>539</v>
+        <v>499</v>
       </c>
       <c r="D63" t="s">
-        <v>530</v>
+        <v>490</v>
       </c>
       <c r="E63" t="s">
-        <v>540</v>
+        <v>500</v>
       </c>
       <c r="F63" t="s">
-        <v>541</v>
+        <v>501</v>
       </c>
       <c r="G63" t="s">
-        <v>542</v>
+        <v>502</v>
       </c>
       <c r="H63" t="s">
-        <v>543</v>
+        <v>503</v>
       </c>
       <c r="I63" t="s">
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="J63" t="s">
+        <v>504</v>
+      </c>
+      <c r="J63"/>
+      <c r="K63" t="s">
+        <v>505</v>
+      </c>
+      <c r="L63" t="s">
+        <v>369</v>
+      </c>
+      <c r="M63" t="s">
+        <v>506</v>
+      </c>
+      <c r="N63" t="s">
         <v>507</v>
-      </c>
-[...10 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="D64" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="E64" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
       <c r="F64" t="s">
-        <v>550</v>
+        <v>511</v>
       </c>
       <c r="G64" t="s">
-        <v>551</v>
+        <v>512</v>
       </c>
       <c r="H64" t="s">
-        <v>552</v>
+        <v>513</v>
       </c>
       <c r="I64" t="s">
-        <v>553</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>554</v>
+        <v>515</v>
       </c>
       <c r="L64" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="M64" t="s">
-        <v>555</v>
+        <v>516</v>
       </c>
       <c r="N64" t="s">
-        <v>556</v>
+        <v>517</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>557</v>
+        <v>518</v>
       </c>
       <c r="D65" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="E65" t="s">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="F65" t="s">
-        <v>559</v>
+        <v>385</v>
       </c>
       <c r="G65" t="s">
-        <v>560</v>
+        <v>521</v>
       </c>
       <c r="H65" t="s">
-        <v>561</v>
+        <v>522</v>
       </c>
       <c r="I65" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>563</v>
+        <v>524</v>
       </c>
       <c r="L65" t="s">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="M65" t="s">
-        <v>564</v>
+        <v>525</v>
       </c>
       <c r="N65" t="s">
-        <v>565</v>
+        <v>526</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>566</v>
+        <v>527</v>
       </c>
       <c r="D66" t="s">
+        <v>519</v>
+      </c>
+      <c r="E66" t="s">
+        <v>528</v>
+      </c>
+      <c r="F66" t="s">
+        <v>529</v>
+      </c>
+      <c r="G66" t="s">
         <v>530</v>
       </c>
-      <c r="E66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>570</v>
+        <v>531</v>
       </c>
       <c r="I66" t="s">
-        <v>571</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>572</v>
+        <v>533</v>
       </c>
       <c r="L66" t="s">
-        <v>272</v>
+        <v>534</v>
       </c>
       <c r="M66" t="s">
-        <v>573</v>
+        <v>535</v>
       </c>
       <c r="N66" t="s">
-        <v>574</v>
+        <v>536</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>575</v>
+        <v>537</v>
       </c>
       <c r="D67" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="E67" t="s">
-        <v>576</v>
+        <v>538</v>
       </c>
       <c r="F67" t="s">
-        <v>577</v>
+        <v>539</v>
       </c>
       <c r="G67" t="s">
-        <v>578</v>
+        <v>540</v>
       </c>
       <c r="H67" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="I67" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>581</v>
+        <v>543</v>
       </c>
       <c r="L67" t="s">
-        <v>272</v>
+        <v>534</v>
       </c>
       <c r="M67" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="N67" t="s">
-        <v>583</v>
+        <v>545</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>584</v>
+        <v>546</v>
       </c>
       <c r="D68" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="E68" t="s">
-        <v>585</v>
+        <v>548</v>
       </c>
       <c r="F68" t="s">
-        <v>586</v>
+        <v>549</v>
       </c>
       <c r="G68" t="s">
-        <v>587</v>
+        <v>550</v>
       </c>
       <c r="H68" t="s">
-        <v>588</v>
+        <v>551</v>
       </c>
       <c r="I68" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>590</v>
+        <v>553</v>
       </c>
       <c r="L68" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="M68" t="s">
-        <v>591</v>
+        <v>554</v>
       </c>
       <c r="N68" t="s">
-        <v>592</v>
+        <v>555</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="D69" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="E69" t="s">
-        <v>594</v>
+        <v>558</v>
       </c>
       <c r="F69" t="s">
-        <v>595</v>
+        <v>559</v>
       </c>
       <c r="G69" t="s">
-        <v>596</v>
+        <v>560</v>
       </c>
       <c r="H69" t="s">
-        <v>597</v>
+        <v>561</v>
       </c>
       <c r="I69" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>599</v>
+        <v>563</v>
       </c>
       <c r="L69" t="s">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="M69" t="s">
-        <v>600</v>
+        <v>564</v>
       </c>
       <c r="N69" t="s">
-        <v>601</v>
+        <v>565</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>602</v>
+        <v>566</v>
       </c>
       <c r="D70" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="E70" t="s">
-        <v>603</v>
+        <v>567</v>
       </c>
       <c r="F70" t="s">
-        <v>604</v>
+        <v>568</v>
       </c>
       <c r="G70" t="s">
-        <v>605</v>
+        <v>569</v>
       </c>
       <c r="H70" t="s">
-        <v>606</v>
+        <v>570</v>
       </c>
       <c r="I70" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>608</v>
+        <v>572</v>
       </c>
       <c r="L70" t="s">
-        <v>272</v>
+        <v>534</v>
       </c>
       <c r="M70" t="s">
-        <v>609</v>
+        <v>573</v>
       </c>
       <c r="N70" t="s">
-        <v>610</v>
+        <v>574</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>611</v>
+        <v>575</v>
       </c>
       <c r="D71" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="E71" t="s">
-        <v>612</v>
+        <v>576</v>
       </c>
       <c r="F71" t="s">
-        <v>613</v>
+        <v>577</v>
       </c>
       <c r="G71" t="s">
-        <v>614</v>
+        <v>578</v>
       </c>
       <c r="H71" t="s">
-        <v>615</v>
+        <v>579</v>
       </c>
       <c r="I71" t="s">
-        <v>616</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
       <c r="L71" t="s">
-        <v>272</v>
+        <v>534</v>
       </c>
       <c r="M71" t="s">
-        <v>618</v>
+        <v>582</v>
       </c>
       <c r="N71" t="s">
-        <v>619</v>
+        <v>583</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>620</v>
+        <v>584</v>
       </c>
       <c r="D72" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="E72" t="s">
-        <v>621</v>
+        <v>585</v>
       </c>
       <c r="F72" t="s">
-        <v>622</v>
+        <v>586</v>
       </c>
       <c r="G72" t="s">
-        <v>623</v>
+        <v>587</v>
       </c>
       <c r="H72" t="s">
-        <v>624</v>
+        <v>588</v>
       </c>
       <c r="I72" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>626</v>
+        <v>590</v>
       </c>
       <c r="L72" t="s">
-        <v>272</v>
+        <v>107</v>
       </c>
       <c r="M72" t="s">
-        <v>627</v>
+        <v>591</v>
       </c>
       <c r="N72" t="s">
-        <v>628</v>
+        <v>592</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>629</v>
+        <v>593</v>
       </c>
       <c r="D73" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="E73" t="s">
-        <v>630</v>
+        <v>594</v>
       </c>
       <c r="F73" t="s">
-        <v>631</v>
+        <v>595</v>
       </c>
       <c r="G73" t="s">
-        <v>632</v>
+        <v>596</v>
       </c>
       <c r="H73" t="s">
-        <v>633</v>
+        <v>597</v>
       </c>
       <c r="I73" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>635</v>
+        <v>599</v>
       </c>
       <c r="L73" t="s">
-        <v>272</v>
+        <v>107</v>
       </c>
       <c r="M73" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="N73" t="s">
-        <v>637</v>
+        <v>601</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>638</v>
+        <v>602</v>
       </c>
       <c r="D74" t="s">
-        <v>530</v>
+        <v>603</v>
       </c>
       <c r="E74" t="s">
-        <v>639</v>
+        <v>604</v>
       </c>
       <c r="F74" t="s">
-        <v>640</v>
+        <v>605</v>
       </c>
       <c r="G74" t="s">
-        <v>641</v>
+        <v>606</v>
       </c>
       <c r="H74" t="s">
-        <v>642</v>
+        <v>607</v>
       </c>
       <c r="I74" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>644</v>
+        <v>609</v>
       </c>
       <c r="L74" t="s">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="M74" t="s">
-        <v>645</v>
+        <v>610</v>
       </c>
       <c r="N74" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>647</v>
+        <v>612</v>
       </c>
       <c r="D75" t="s">
-        <v>530</v>
+        <v>613</v>
       </c>
       <c r="E75" t="s">
-        <v>648</v>
+        <v>614</v>
       </c>
       <c r="F75" t="s">
-        <v>649</v>
+        <v>615</v>
       </c>
       <c r="G75" t="s">
-        <v>650</v>
+        <v>616</v>
       </c>
       <c r="H75" t="s">
-        <v>651</v>
+        <v>617</v>
       </c>
       <c r="I75" t="s">
-        <v>652</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="J75"/>
       <c r="K75" t="s">
-        <v>653</v>
+        <v>619</v>
       </c>
       <c r="L75" t="s">
-        <v>272</v>
+        <v>534</v>
       </c>
       <c r="M75" t="s">
-        <v>654</v>
+        <v>620</v>
       </c>
       <c r="N75" t="s">
-        <v>655</v>
+        <v>621</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>656</v>
+        <v>622</v>
       </c>
       <c r="D76" t="s">
-        <v>530</v>
+        <v>623</v>
       </c>
       <c r="E76" t="s">
-        <v>657</v>
+        <v>624</v>
       </c>
       <c r="F76" t="s">
-        <v>658</v>
+        <v>625</v>
       </c>
       <c r="G76" t="s">
-        <v>659</v>
+        <v>626</v>
       </c>
       <c r="H76" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="I76" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="J76"/>
       <c r="K76" t="s">
-        <v>662</v>
+        <v>629</v>
       </c>
       <c r="L76" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="M76" t="s">
-        <v>663</v>
+        <v>630</v>
       </c>
       <c r="N76" t="s">
-        <v>664</v>
+        <v>631</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>665</v>
+        <v>632</v>
       </c>
       <c r="D77" t="s">
-        <v>666</v>
+        <v>633</v>
       </c>
       <c r="E77" t="s">
-        <v>667</v>
+        <v>634</v>
       </c>
       <c r="F77" t="s">
-        <v>668</v>
+        <v>635</v>
       </c>
       <c r="G77" t="s">
-        <v>669</v>
+        <v>636</v>
       </c>
       <c r="H77" t="s">
-        <v>670</v>
+        <v>637</v>
       </c>
       <c r="I77" t="s">
-        <v>671</v>
+        <v>638</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>672</v>
+        <v>639</v>
       </c>
       <c r="L77" t="s">
-        <v>673</v>
+        <v>640</v>
       </c>
       <c r="M77" t="s">
-        <v>674</v>
+        <v>641</v>
       </c>
       <c r="N77" t="s">
-        <v>675</v>
+        <v>642</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>676</v>
+        <v>622</v>
       </c>
       <c r="D78" t="s">
-        <v>677</v>
+        <v>623</v>
       </c>
       <c r="E78" t="s">
-        <v>678</v>
+        <v>624</v>
       </c>
       <c r="F78" t="s">
-        <v>679</v>
+        <v>625</v>
       </c>
       <c r="G78" t="s">
-        <v>680</v>
+        <v>626</v>
       </c>
       <c r="H78" t="s">
-        <v>681</v>
+        <v>643</v>
       </c>
       <c r="I78" t="s">
-        <v>682</v>
+        <v>644</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>683</v>
+        <v>645</v>
       </c>
       <c r="L78" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M78" t="s">
-        <v>684</v>
+        <v>646</v>
       </c>
       <c r="N78" t="s">
-        <v>685</v>
+        <v>631</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>676</v>
+        <v>647</v>
       </c>
       <c r="D79" t="s">
-        <v>677</v>
+        <v>623</v>
       </c>
       <c r="E79" t="s">
-        <v>678</v>
+        <v>648</v>
       </c>
       <c r="F79" t="s">
-        <v>679</v>
+        <v>649</v>
       </c>
       <c r="G79" t="s">
-        <v>680</v>
+        <v>650</v>
       </c>
       <c r="H79" t="s">
-        <v>686</v>
+        <v>651</v>
       </c>
       <c r="I79" t="s">
-        <v>687</v>
+        <v>652</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>688</v>
+        <v>653</v>
       </c>
       <c r="L79" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M79" t="s">
-        <v>689</v>
+        <v>654</v>
       </c>
       <c r="N79" t="s">
-        <v>685</v>
+        <v>655</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="D80" t="s">
-        <v>677</v>
+        <v>623</v>
       </c>
       <c r="E80" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="F80" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="G80" t="s">
-        <v>693</v>
+        <v>659</v>
       </c>
       <c r="H80" t="s">
-        <v>694</v>
+        <v>660</v>
       </c>
       <c r="I80" t="s">
-        <v>695</v>
+        <v>661</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>696</v>
+        <v>662</v>
       </c>
       <c r="L80" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="M80" t="s">
-        <v>697</v>
+        <v>663</v>
       </c>
       <c r="N80" t="s">
-        <v>698</v>
+        <v>664</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>699</v>
+        <v>632</v>
       </c>
       <c r="D81" t="s">
-        <v>700</v>
+        <v>665</v>
       </c>
       <c r="E81" t="s">
-        <v>701</v>
+        <v>634</v>
       </c>
       <c r="F81" t="s">
-        <v>702</v>
+        <v>635</v>
       </c>
       <c r="G81" t="s">
-        <v>703</v>
+        <v>636</v>
       </c>
       <c r="H81" t="s">
-        <v>704</v>
+        <v>637</v>
       </c>
       <c r="I81" t="s">
-        <v>705</v>
+        <v>666</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>706</v>
+        <v>667</v>
       </c>
       <c r="L81" t="s">
-        <v>707</v>
+        <v>63</v>
       </c>
       <c r="M81" t="s">
-        <v>708</v>
+        <v>668</v>
       </c>
       <c r="N81" t="s">
-        <v>709</v>
+        <v>642</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>710</v>
+        <v>669</v>
       </c>
       <c r="D82" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="E82" t="s">
-        <v>712</v>
+        <v>670</v>
       </c>
       <c r="F82" t="s">
-        <v>713</v>
+        <v>671</v>
       </c>
       <c r="G82" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
       <c r="H82" t="s">
-        <v>715</v>
+        <v>673</v>
       </c>
       <c r="I82" t="s">
-        <v>716</v>
+        <v>674</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>717</v>
+        <v>675</v>
       </c>
       <c r="L82" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M82" t="s">
-        <v>718</v>
+        <v>676</v>
       </c>
       <c r="N82" t="s">
-        <v>719</v>
+        <v>677</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>720</v>
+        <v>632</v>
       </c>
       <c r="D83" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="E83" t="s">
-        <v>721</v>
+        <v>634</v>
       </c>
       <c r="F83" t="s">
-        <v>722</v>
+        <v>635</v>
       </c>
       <c r="G83" t="s">
-        <v>723</v>
+        <v>636</v>
       </c>
       <c r="H83" t="s">
-        <v>724</v>
+        <v>678</v>
       </c>
       <c r="I83" t="s">
-        <v>725</v>
+        <v>679</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>726</v>
+        <v>680</v>
       </c>
       <c r="L83" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M83" t="s">
-        <v>727</v>
+        <v>681</v>
       </c>
       <c r="N83" t="s">
-        <v>728</v>
+        <v>642</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>729</v>
+        <v>682</v>
       </c>
       <c r="D84" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="E84" t="s">
-        <v>730</v>
+        <v>683</v>
       </c>
       <c r="F84" t="s">
-        <v>731</v>
+        <v>684</v>
       </c>
       <c r="G84" t="s">
-        <v>732</v>
+        <v>685</v>
       </c>
       <c r="H84" t="s">
-        <v>733</v>
+        <v>686</v>
       </c>
       <c r="I84" t="s">
-        <v>734</v>
+        <v>687</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>735</v>
+        <v>688</v>
       </c>
       <c r="L84" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M84" t="s">
-        <v>736</v>
+        <v>689</v>
       </c>
       <c r="N84" t="s">
-        <v>737</v>
+        <v>690</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>738</v>
+        <v>669</v>
       </c>
       <c r="D85" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="E85" t="s">
-        <v>739</v>
+        <v>670</v>
       </c>
       <c r="F85" t="s">
-        <v>740</v>
+        <v>671</v>
       </c>
       <c r="G85" t="s">
-        <v>741</v>
+        <v>672</v>
       </c>
       <c r="H85" t="s">
-        <v>742</v>
+        <v>691</v>
       </c>
       <c r="I85" t="s">
-        <v>743</v>
+        <v>692</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>744</v>
+        <v>693</v>
       </c>
       <c r="L85" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="M85" t="s">
-        <v>745</v>
+        <v>694</v>
       </c>
       <c r="N85" t="s">
-        <v>746</v>
+        <v>677</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>665</v>
+        <v>695</v>
       </c>
       <c r="D86" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="E86" t="s">
-        <v>667</v>
+        <v>697</v>
       </c>
       <c r="F86" t="s">
-        <v>668</v>
+        <v>698</v>
       </c>
       <c r="G86" t="s">
-        <v>669</v>
+        <v>699</v>
       </c>
       <c r="H86" t="s">
-        <v>747</v>
+        <v>700</v>
       </c>
       <c r="I86" t="s">
-        <v>748</v>
+        <v>701</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>749</v>
+        <v>702</v>
       </c>
       <c r="L86" t="s">
-        <v>122</v>
+        <v>703</v>
       </c>
       <c r="M86" t="s">
-        <v>750</v>
+        <v>704</v>
       </c>
       <c r="N86" t="s">
-        <v>675</v>
+        <v>705</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>751</v>
+        <v>706</v>
       </c>
       <c r="D87" t="s">
+        <v>707</v>
+      </c>
+      <c r="E87" t="s">
+        <v>708</v>
+      </c>
+      <c r="F87" t="s">
+        <v>709</v>
+      </c>
+      <c r="G87" t="s">
+        <v>710</v>
+      </c>
+      <c r="H87" t="s">
         <v>711</v>
       </c>
-      <c r="E87" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I87" t="s">
-        <v>756</v>
+        <v>712</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>757</v>
+        <v>713</v>
       </c>
       <c r="L87" t="s">
-        <v>707</v>
+        <v>63</v>
       </c>
       <c r="M87" t="s">
-        <v>758</v>
+        <v>714</v>
       </c>
       <c r="N87" t="s">
-        <v>759</v>
+        <v>715</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
       <c r="D88" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="E88" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
       <c r="F88" t="s">
-        <v>762</v>
+        <v>718</v>
       </c>
       <c r="G88" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
       <c r="H88" t="s">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="I88" t="s">
-        <v>765</v>
+        <v>721</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>766</v>
+        <v>722</v>
       </c>
       <c r="L88" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M88" t="s">
-        <v>767</v>
+        <v>723</v>
       </c>
       <c r="N88" t="s">
-        <v>768</v>
+        <v>724</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>769</v>
+        <v>716</v>
       </c>
       <c r="D89" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="E89" t="s">
-        <v>770</v>
+        <v>717</v>
       </c>
       <c r="F89" t="s">
-        <v>771</v>
+        <v>718</v>
       </c>
       <c r="G89" t="s">
-        <v>772</v>
+        <v>719</v>
       </c>
       <c r="H89" t="s">
-        <v>773</v>
+        <v>725</v>
       </c>
       <c r="I89" t="s">
-        <v>774</v>
+        <v>726</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>775</v>
+        <v>727</v>
       </c>
       <c r="L89" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M89" t="s">
-        <v>776</v>
+        <v>728</v>
       </c>
       <c r="N89" t="s">
-        <v>777</v>
+        <v>724</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>778</v>
+        <v>729</v>
       </c>
       <c r="D90" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="E90" t="s">
-        <v>779</v>
+        <v>730</v>
       </c>
       <c r="F90" t="s">
-        <v>780</v>
+        <v>731</v>
       </c>
       <c r="G90" t="s">
-        <v>781</v>
+        <v>732</v>
       </c>
       <c r="H90" t="s">
-        <v>782</v>
+        <v>733</v>
       </c>
       <c r="I90" t="s">
-        <v>783</v>
+        <v>734</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>784</v>
+        <v>735</v>
       </c>
       <c r="L90" t="s">
-        <v>707</v>
+        <v>63</v>
       </c>
       <c r="M90" t="s">
-        <v>785</v>
+        <v>736</v>
       </c>
       <c r="N90" t="s">
-        <v>786</v>
+        <v>737</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>787</v>
+        <v>738</v>
       </c>
       <c r="D91" t="s">
-        <v>788</v>
+        <v>739</v>
       </c>
       <c r="E91" t="s">
-        <v>789</v>
+        <v>740</v>
       </c>
       <c r="F91" t="s">
-        <v>790</v>
+        <v>741</v>
       </c>
       <c r="G91" t="s">
-        <v>791</v>
+        <v>742</v>
       </c>
       <c r="H91" t="s">
-        <v>792</v>
+        <v>743</v>
       </c>
       <c r="I91" t="s">
-        <v>793</v>
+        <v>744</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>794</v>
+        <v>745</v>
       </c>
       <c r="L91" t="s">
-        <v>707</v>
+        <v>63</v>
       </c>
       <c r="M91" t="s">
-        <v>795</v>
+        <v>746</v>
       </c>
       <c r="N91" t="s">
-        <v>796</v>
+        <v>747</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>797</v>
+        <v>748</v>
       </c>
       <c r="D92" t="s">
-        <v>798</v>
+        <v>739</v>
       </c>
       <c r="E92" t="s">
-        <v>799</v>
+        <v>749</v>
       </c>
       <c r="F92" t="s">
-        <v>800</v>
+        <v>750</v>
       </c>
       <c r="G92" t="s">
-        <v>801</v>
+        <v>751</v>
       </c>
       <c r="H92" t="s">
-        <v>802</v>
+        <v>752</v>
       </c>
       <c r="I92" t="s">
-        <v>803</v>
+        <v>753</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>804</v>
+        <v>754</v>
       </c>
       <c r="L92" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M92" t="s">
-        <v>805</v>
+        <v>755</v>
       </c>
       <c r="N92" t="s">
-        <v>806</v>
+        <v>756</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>807</v>
+        <v>757</v>
       </c>
       <c r="D93" t="s">
-        <v>808</v>
+        <v>739</v>
       </c>
       <c r="E93" t="s">
-        <v>809</v>
+        <v>758</v>
       </c>
       <c r="F93" t="s">
-        <v>810</v>
+        <v>759</v>
       </c>
       <c r="G93" t="s">
-        <v>811</v>
+        <v>760</v>
       </c>
       <c r="H93" t="s">
-        <v>812</v>
+        <v>761</v>
       </c>
       <c r="I93" t="s">
-        <v>813</v>
+        <v>762</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>814</v>
+        <v>763</v>
       </c>
       <c r="L93" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="M93" t="s">
-        <v>815</v>
+        <v>764</v>
       </c>
       <c r="N93" t="s">
-        <v>816</v>
+        <v>765</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>817</v>
+        <v>766</v>
       </c>
       <c r="D94" t="s">
-        <v>818</v>
+        <v>767</v>
       </c>
       <c r="E94" t="s">
-        <v>819</v>
+        <v>768</v>
       </c>
       <c r="F94" t="s">
-        <v>820</v>
+        <v>769</v>
       </c>
       <c r="G94" t="s">
-        <v>821</v>
+        <v>770</v>
       </c>
       <c r="H94" t="s">
-        <v>822</v>
+        <v>771</v>
       </c>
       <c r="I94" t="s">
-        <v>823</v>
+        <v>772</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>824</v>
+        <v>773</v>
       </c>
       <c r="L94" t="s">
-        <v>707</v>
+        <v>63</v>
       </c>
       <c r="M94" t="s">
-        <v>825</v>
+        <v>774</v>
       </c>
       <c r="N94" t="s">
-        <v>826</v>
+        <v>775</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>827</v>
+        <v>776</v>
       </c>
       <c r="D95" t="s">
-        <v>818</v>
+        <v>777</v>
       </c>
       <c r="E95" t="s">
-        <v>828</v>
+        <v>778</v>
       </c>
       <c r="F95" t="s">
-        <v>829</v>
+        <v>779</v>
       </c>
       <c r="G95" t="s">
-        <v>830</v>
+        <v>780</v>
       </c>
       <c r="H95" t="s">
-        <v>831</v>
+        <v>781</v>
       </c>
       <c r="I95" t="s">
-        <v>832</v>
+        <v>782</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>833</v>
+        <v>783</v>
       </c>
       <c r="L95" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M95" t="s">
-        <v>834</v>
+        <v>784</v>
       </c>
       <c r="N95" t="s">
-        <v>835</v>
+        <v>785</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>836</v>
+        <v>786</v>
       </c>
       <c r="D96" t="s">
-        <v>837</v>
+        <v>787</v>
       </c>
       <c r="E96" t="s">
-        <v>838</v>
+        <v>788</v>
       </c>
       <c r="F96" t="s">
-        <v>839</v>
+        <v>789</v>
       </c>
       <c r="G96" t="s">
-        <v>840</v>
+        <v>790</v>
       </c>
       <c r="H96" t="s">
-        <v>841</v>
+        <v>791</v>
       </c>
       <c r="I96" t="s">
-        <v>842</v>
+        <v>792</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>843</v>
+        <v>793</v>
       </c>
       <c r="L96" t="s">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="M96" t="s">
-        <v>844</v>
+        <v>794</v>
       </c>
       <c r="N96" t="s">
-        <v>845</v>
+        <v>795</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>846</v>
+        <v>786</v>
       </c>
       <c r="D97" t="s">
-        <v>847</v>
+        <v>787</v>
       </c>
       <c r="E97" t="s">
-        <v>848</v>
+        <v>788</v>
       </c>
       <c r="F97" t="s">
-        <v>713</v>
+        <v>789</v>
       </c>
       <c r="G97" t="s">
-        <v>849</v>
+        <v>790</v>
       </c>
       <c r="H97" t="s">
-        <v>850</v>
+        <v>796</v>
       </c>
       <c r="I97" t="s">
-        <v>851</v>
+        <v>797</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>852</v>
+        <v>798</v>
       </c>
       <c r="L97" t="s">
-        <v>65</v>
+        <v>291</v>
       </c>
       <c r="M97" t="s">
-        <v>853</v>
+        <v>799</v>
       </c>
       <c r="N97" t="s">
-        <v>854</v>
+        <v>795</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>855</v>
+        <v>786</v>
       </c>
       <c r="D98" t="s">
-        <v>847</v>
+        <v>787</v>
       </c>
       <c r="E98" t="s">
-        <v>856</v>
+        <v>788</v>
       </c>
       <c r="F98" t="s">
-        <v>857</v>
+        <v>789</v>
       </c>
       <c r="G98" t="s">
-        <v>858</v>
+        <v>790</v>
       </c>
       <c r="H98" t="s">
-        <v>859</v>
+        <v>800</v>
       </c>
       <c r="I98" t="s">
-        <v>860</v>
+        <v>801</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>861</v>
+        <v>802</v>
       </c>
       <c r="L98" t="s">
-        <v>862</v>
+        <v>291</v>
       </c>
       <c r="M98" t="s">
-        <v>863</v>
+        <v>803</v>
       </c>
       <c r="N98" t="s">
-        <v>864</v>
+        <v>795</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>865</v>
+        <v>786</v>
       </c>
       <c r="D99" t="s">
-        <v>847</v>
+        <v>787</v>
       </c>
       <c r="E99" t="s">
-        <v>866</v>
+        <v>788</v>
       </c>
       <c r="F99" t="s">
-        <v>867</v>
+        <v>789</v>
       </c>
       <c r="G99" t="s">
-        <v>868</v>
+        <v>790</v>
       </c>
       <c r="H99" t="s">
-        <v>869</v>
+        <v>804</v>
       </c>
       <c r="I99" t="s">
-        <v>870</v>
+        <v>805</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>871</v>
+        <v>806</v>
       </c>
       <c r="L99" t="s">
-        <v>862</v>
+        <v>291</v>
       </c>
       <c r="M99" t="s">
-        <v>872</v>
+        <v>807</v>
       </c>
       <c r="N99" t="s">
-        <v>873</v>
+        <v>795</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>874</v>
+        <v>786</v>
       </c>
       <c r="D100" t="s">
-        <v>875</v>
+        <v>787</v>
       </c>
       <c r="E100" t="s">
-        <v>876</v>
+        <v>788</v>
       </c>
       <c r="F100" t="s">
-        <v>877</v>
+        <v>789</v>
       </c>
       <c r="G100" t="s">
-        <v>878</v>
+        <v>790</v>
       </c>
       <c r="H100" t="s">
-        <v>879</v>
+        <v>808</v>
       </c>
       <c r="I100" t="s">
-        <v>880</v>
+        <v>809</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>881</v>
+        <v>810</v>
       </c>
       <c r="L100" t="s">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="M100" t="s">
-        <v>882</v>
+        <v>811</v>
       </c>
       <c r="N100" t="s">
-        <v>883</v>
+        <v>795</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>884</v>
+        <v>786</v>
       </c>
       <c r="D101" t="s">
-        <v>885</v>
+        <v>787</v>
       </c>
       <c r="E101" t="s">
-        <v>886</v>
+        <v>788</v>
       </c>
       <c r="F101" t="s">
-        <v>887</v>
+        <v>789</v>
       </c>
       <c r="G101" t="s">
-        <v>888</v>
+        <v>790</v>
       </c>
       <c r="H101" t="s">
-        <v>889</v>
+        <v>812</v>
       </c>
       <c r="I101" t="s">
-        <v>890</v>
+        <v>813</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>891</v>
+        <v>814</v>
       </c>
       <c r="L101" t="s">
-        <v>65</v>
+        <v>291</v>
       </c>
       <c r="M101" t="s">
-        <v>892</v>
+        <v>815</v>
       </c>
       <c r="N101" t="s">
-        <v>893</v>
+        <v>795</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>894</v>
+        <v>786</v>
       </c>
       <c r="D102" t="s">
-        <v>885</v>
+        <v>787</v>
       </c>
       <c r="E102" t="s">
-        <v>895</v>
+        <v>788</v>
       </c>
       <c r="F102" t="s">
-        <v>896</v>
+        <v>789</v>
       </c>
       <c r="G102" t="s">
-        <v>897</v>
+        <v>790</v>
       </c>
       <c r="H102" t="s">
-        <v>898</v>
+        <v>816</v>
       </c>
       <c r="I102" t="s">
-        <v>899</v>
+        <v>817</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>900</v>
+        <v>818</v>
       </c>
       <c r="L102" t="s">
-        <v>862</v>
+        <v>291</v>
       </c>
       <c r="M102" t="s">
-        <v>901</v>
+        <v>819</v>
       </c>
       <c r="N102" t="s">
-        <v>902</v>
+        <v>795</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>903</v>
+        <v>786</v>
       </c>
       <c r="D103" t="s">
-        <v>885</v>
+        <v>787</v>
       </c>
       <c r="E103" t="s">
-        <v>904</v>
+        <v>788</v>
       </c>
       <c r="F103" t="s">
-        <v>905</v>
+        <v>789</v>
       </c>
       <c r="G103" t="s">
-        <v>906</v>
+        <v>790</v>
       </c>
       <c r="H103" t="s">
-        <v>907</v>
+        <v>820</v>
       </c>
       <c r="I103" t="s">
-        <v>908</v>
+        <v>821</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>909</v>
+        <v>822</v>
       </c>
       <c r="L103" t="s">
-        <v>862</v>
+        <v>291</v>
       </c>
       <c r="M103" t="s">
-        <v>910</v>
+        <v>823</v>
       </c>
       <c r="N103" t="s">
-        <v>911</v>
+        <v>795</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>912</v>
+        <v>786</v>
       </c>
       <c r="D104" t="s">
-        <v>885</v>
+        <v>787</v>
       </c>
       <c r="E104" t="s">
-        <v>913</v>
+        <v>788</v>
       </c>
       <c r="F104" t="s">
-        <v>914</v>
+        <v>789</v>
       </c>
       <c r="G104" t="s">
-        <v>915</v>
+        <v>790</v>
       </c>
       <c r="H104" t="s">
-        <v>916</v>
+        <v>824</v>
       </c>
       <c r="I104" t="s">
-        <v>917</v>
+        <v>825</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>918</v>
+        <v>826</v>
       </c>
       <c r="L104" t="s">
-        <v>707</v>
+        <v>291</v>
       </c>
       <c r="M104" t="s">
-        <v>919</v>
+        <v>827</v>
       </c>
       <c r="N104" t="s">
-        <v>920</v>
+        <v>795</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>921</v>
+        <v>786</v>
       </c>
       <c r="D105" t="s">
-        <v>885</v>
+        <v>787</v>
       </c>
       <c r="E105" t="s">
-        <v>922</v>
+        <v>788</v>
       </c>
       <c r="F105" t="s">
-        <v>923</v>
+        <v>789</v>
       </c>
       <c r="G105" t="s">
-        <v>924</v>
+        <v>790</v>
       </c>
       <c r="H105" t="s">
-        <v>925</v>
+        <v>828</v>
       </c>
       <c r="I105" t="s">
-        <v>926</v>
+        <v>829</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>927</v>
+        <v>830</v>
       </c>
       <c r="L105" t="s">
-        <v>707</v>
+        <v>291</v>
       </c>
       <c r="M105" t="s">
-        <v>928</v>
+        <v>831</v>
       </c>
       <c r="N105" t="s">
-        <v>929</v>
+        <v>795</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>930</v>
+        <v>786</v>
       </c>
       <c r="D106" t="s">
-        <v>931</v>
+        <v>787</v>
       </c>
       <c r="E106" t="s">
-        <v>932</v>
+        <v>788</v>
       </c>
       <c r="F106" t="s">
-        <v>933</v>
+        <v>789</v>
       </c>
       <c r="G106" t="s">
-        <v>934</v>
+        <v>790</v>
       </c>
       <c r="H106" t="s">
-        <v>935</v>
+        <v>832</v>
       </c>
       <c r="I106" t="s">
-        <v>936</v>
+        <v>833</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>937</v>
+        <v>834</v>
       </c>
       <c r="L106" t="s">
-        <v>65</v>
+        <v>291</v>
       </c>
       <c r="M106" t="s">
-        <v>938</v>
+        <v>835</v>
       </c>
       <c r="N106" t="s">
-        <v>939</v>
+        <v>795</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>940</v>
+        <v>786</v>
       </c>
       <c r="D107" t="s">
-        <v>941</v>
+        <v>787</v>
       </c>
       <c r="E107" t="s">
-        <v>942</v>
+        <v>788</v>
       </c>
       <c r="F107" t="s">
-        <v>943</v>
+        <v>789</v>
       </c>
       <c r="G107" t="s">
-        <v>944</v>
+        <v>790</v>
       </c>
       <c r="H107" t="s">
-        <v>945</v>
+        <v>836</v>
       </c>
       <c r="I107" t="s">
-        <v>946</v>
+        <v>837</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>947</v>
+        <v>838</v>
       </c>
       <c r="L107" t="s">
-        <v>862</v>
+        <v>291</v>
       </c>
       <c r="M107" t="s">
-        <v>948</v>
+        <v>839</v>
       </c>
       <c r="N107" t="s">
-        <v>949</v>
+        <v>795</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>950</v>
+        <v>786</v>
       </c>
       <c r="D108" t="s">
-        <v>951</v>
+        <v>787</v>
       </c>
       <c r="E108" t="s">
-        <v>952</v>
+        <v>788</v>
       </c>
       <c r="F108" t="s">
-        <v>953</v>
+        <v>789</v>
       </c>
       <c r="G108" t="s">
-        <v>954</v>
+        <v>790</v>
       </c>
       <c r="H108" t="s">
-        <v>955</v>
+        <v>840</v>
       </c>
       <c r="I108" t="s">
-        <v>956</v>
+        <v>841</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>957</v>
+        <v>842</v>
       </c>
       <c r="L108" t="s">
-        <v>122</v>
+        <v>291</v>
       </c>
       <c r="M108" t="s">
-        <v>958</v>
+        <v>843</v>
       </c>
       <c r="N108" t="s">
-        <v>959</v>
+        <v>795</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>960</v>
+        <v>786</v>
       </c>
       <c r="D109" t="s">
-        <v>961</v>
+        <v>787</v>
       </c>
       <c r="E109" t="s">
-        <v>962</v>
+        <v>788</v>
       </c>
       <c r="F109" t="s">
-        <v>963</v>
+        <v>789</v>
       </c>
       <c r="G109" t="s">
-        <v>964</v>
+        <v>790</v>
       </c>
       <c r="H109" t="s">
-        <v>965</v>
+        <v>844</v>
       </c>
       <c r="I109" t="s">
-        <v>966</v>
+        <v>845</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>967</v>
+        <v>846</v>
       </c>
       <c r="L109" t="s">
-        <v>968</v>
+        <v>291</v>
       </c>
       <c r="M109" t="s">
-        <v>969</v>
+        <v>847</v>
       </c>
       <c r="N109" t="s">
-        <v>970</v>
+        <v>795</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>950</v>
+        <v>786</v>
       </c>
       <c r="D110" t="s">
-        <v>951</v>
+        <v>787</v>
       </c>
       <c r="E110" t="s">
-        <v>952</v>
+        <v>788</v>
       </c>
       <c r="F110" t="s">
-        <v>953</v>
+        <v>789</v>
       </c>
       <c r="G110" t="s">
-        <v>954</v>
+        <v>790</v>
       </c>
       <c r="H110" t="s">
-        <v>971</v>
+        <v>848</v>
       </c>
       <c r="I110" t="s">
-        <v>972</v>
+        <v>849</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>973</v>
+        <v>850</v>
       </c>
       <c r="L110" t="s">
-        <v>122</v>
+        <v>291</v>
       </c>
       <c r="M110" t="s">
-        <v>974</v>
+        <v>851</v>
       </c>
       <c r="N110" t="s">
-        <v>959</v>
+        <v>795</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>975</v>
+        <v>786</v>
       </c>
       <c r="D111" t="s">
-        <v>951</v>
+        <v>787</v>
       </c>
       <c r="E111" t="s">
-        <v>976</v>
+        <v>788</v>
       </c>
       <c r="F111" t="s">
-        <v>977</v>
+        <v>789</v>
       </c>
       <c r="G111" t="s">
-        <v>978</v>
+        <v>790</v>
       </c>
       <c r="H111" t="s">
-        <v>979</v>
+        <v>852</v>
       </c>
       <c r="I111" t="s">
-        <v>980</v>
+        <v>853</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>981</v>
+        <v>854</v>
       </c>
       <c r="L111" t="s">
-        <v>707</v>
+        <v>291</v>
       </c>
       <c r="M111" t="s">
-        <v>982</v>
+        <v>855</v>
       </c>
       <c r="N111" t="s">
-        <v>983</v>
+        <v>795</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>984</v>
+        <v>786</v>
       </c>
       <c r="D112" t="s">
-        <v>951</v>
+        <v>787</v>
       </c>
       <c r="E112" t="s">
-        <v>985</v>
+        <v>788</v>
       </c>
       <c r="F112" t="s">
-        <v>986</v>
+        <v>789</v>
       </c>
       <c r="G112" t="s">
-        <v>987</v>
+        <v>790</v>
       </c>
       <c r="H112" t="s">
-        <v>988</v>
+        <v>856</v>
       </c>
       <c r="I112" t="s">
-        <v>989</v>
+        <v>857</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>990</v>
+        <v>858</v>
       </c>
       <c r="L112" t="s">
-        <v>707</v>
+        <v>291</v>
       </c>
       <c r="M112" t="s">
-        <v>991</v>
+        <v>859</v>
       </c>
       <c r="N112" t="s">
-        <v>992</v>
+        <v>795</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>960</v>
+        <v>860</v>
       </c>
       <c r="D113" t="s">
-        <v>993</v>
+        <v>861</v>
       </c>
       <c r="E113" t="s">
-        <v>962</v>
+        <v>862</v>
       </c>
       <c r="F113" t="s">
-        <v>963</v>
+        <v>863</v>
       </c>
       <c r="G113" t="s">
-        <v>964</v>
+        <v>864</v>
       </c>
       <c r="H113" t="s">
-        <v>965</v>
+        <v>865</v>
       </c>
       <c r="I113" t="s">
-        <v>994</v>
+        <v>866</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>995</v>
+        <v>867</v>
       </c>
       <c r="L113" t="s">
-        <v>122</v>
+        <v>369</v>
       </c>
       <c r="M113" t="s">
-        <v>996</v>
+        <v>868</v>
       </c>
       <c r="N113" t="s">
-        <v>970</v>
+        <v>869</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>997</v>
+        <v>786</v>
       </c>
       <c r="D114" t="s">
-        <v>993</v>
+        <v>870</v>
       </c>
       <c r="E114" t="s">
-        <v>998</v>
+        <v>788</v>
       </c>
       <c r="F114" t="s">
-        <v>999</v>
+        <v>789</v>
       </c>
       <c r="G114" t="s">
-        <v>1000</v>
+        <v>790</v>
       </c>
       <c r="H114" t="s">
-        <v>1001</v>
+        <v>791</v>
       </c>
       <c r="I114" t="s">
-        <v>1002</v>
+        <v>871</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1003</v>
+        <v>872</v>
       </c>
       <c r="L114" t="s">
-        <v>707</v>
+        <v>873</v>
       </c>
       <c r="M114" t="s">
-        <v>1004</v>
+        <v>874</v>
       </c>
       <c r="N114" t="s">
-        <v>1005</v>
+        <v>795</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>960</v>
+        <v>786</v>
       </c>
       <c r="D115" t="s">
-        <v>993</v>
+        <v>870</v>
       </c>
       <c r="E115" t="s">
-        <v>962</v>
+        <v>788</v>
       </c>
       <c r="F115" t="s">
-        <v>963</v>
+        <v>789</v>
       </c>
       <c r="G115" t="s">
-        <v>964</v>
+        <v>790</v>
       </c>
       <c r="H115" t="s">
-        <v>1006</v>
+        <v>796</v>
       </c>
       <c r="I115" t="s">
-        <v>1007</v>
+        <v>875</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1008</v>
+        <v>876</v>
       </c>
       <c r="L115" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M115" t="s">
-        <v>1009</v>
+        <v>877</v>
       </c>
       <c r="N115" t="s">
-        <v>970</v>
+        <v>795</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1010</v>
+        <v>786</v>
       </c>
       <c r="D116" t="s">
-        <v>993</v>
+        <v>870</v>
       </c>
       <c r="E116" t="s">
-        <v>1011</v>
+        <v>788</v>
       </c>
       <c r="F116" t="s">
-        <v>1012</v>
+        <v>789</v>
       </c>
       <c r="G116" t="s">
-        <v>1013</v>
+        <v>790</v>
       </c>
       <c r="H116" t="s">
-        <v>1014</v>
+        <v>800</v>
       </c>
       <c r="I116" t="s">
-        <v>1015</v>
+        <v>878</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1016</v>
+        <v>879</v>
       </c>
       <c r="L116" t="s">
-        <v>707</v>
+        <v>873</v>
       </c>
       <c r="M116" t="s">
-        <v>1017</v>
+        <v>880</v>
       </c>
       <c r="N116" t="s">
-        <v>1018</v>
+        <v>795</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>997</v>
+        <v>786</v>
       </c>
       <c r="D117" t="s">
-        <v>993</v>
+        <v>870</v>
       </c>
       <c r="E117" t="s">
-        <v>998</v>
+        <v>788</v>
       </c>
       <c r="F117" t="s">
-        <v>999</v>
+        <v>789</v>
       </c>
       <c r="G117" t="s">
-        <v>1000</v>
+        <v>790</v>
       </c>
       <c r="H117" t="s">
-        <v>1019</v>
+        <v>804</v>
       </c>
       <c r="I117" t="s">
-        <v>1020</v>
+        <v>881</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1021</v>
+        <v>882</v>
       </c>
       <c r="L117" t="s">
-        <v>707</v>
+        <v>873</v>
       </c>
       <c r="M117" t="s">
-        <v>1022</v>
+        <v>883</v>
       </c>
       <c r="N117" t="s">
-        <v>1005</v>
+        <v>795</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1023</v>
+        <v>786</v>
       </c>
       <c r="D118" t="s">
-        <v>1024</v>
+        <v>870</v>
       </c>
       <c r="E118" t="s">
-        <v>1025</v>
+        <v>788</v>
       </c>
       <c r="F118" t="s">
-        <v>1026</v>
+        <v>789</v>
       </c>
       <c r="G118" t="s">
-        <v>1027</v>
+        <v>790</v>
       </c>
       <c r="H118" t="s">
-        <v>1028</v>
+        <v>808</v>
       </c>
       <c r="I118" t="s">
-        <v>1029</v>
+        <v>884</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1030</v>
+        <v>885</v>
       </c>
       <c r="L118" t="s">
-        <v>1031</v>
+        <v>873</v>
       </c>
       <c r="M118" t="s">
-        <v>1032</v>
+        <v>886</v>
       </c>
       <c r="N118" t="s">
-        <v>1033</v>
+        <v>795</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1034</v>
+        <v>786</v>
       </c>
       <c r="D119" t="s">
-        <v>1035</v>
+        <v>870</v>
       </c>
       <c r="E119" t="s">
-        <v>1036</v>
+        <v>788</v>
       </c>
       <c r="F119" t="s">
-        <v>1037</v>
+        <v>789</v>
       </c>
       <c r="G119" t="s">
-        <v>1038</v>
+        <v>790</v>
       </c>
       <c r="H119" t="s">
-        <v>1039</v>
+        <v>812</v>
       </c>
       <c r="I119" t="s">
-        <v>1040</v>
+        <v>887</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1041</v>
+        <v>888</v>
       </c>
       <c r="L119" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M119" t="s">
-        <v>1042</v>
+        <v>889</v>
       </c>
       <c r="N119" t="s">
-        <v>1043</v>
+        <v>795</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1044</v>
+        <v>786</v>
       </c>
       <c r="D120" t="s">
-        <v>1035</v>
+        <v>870</v>
       </c>
       <c r="E120" t="s">
-        <v>1045</v>
+        <v>788</v>
       </c>
       <c r="F120" t="s">
-        <v>1046</v>
+        <v>789</v>
       </c>
       <c r="G120" t="s">
-        <v>1047</v>
+        <v>790</v>
       </c>
       <c r="H120" t="s">
-        <v>1048</v>
+        <v>820</v>
       </c>
       <c r="I120" t="s">
-        <v>1049</v>
+        <v>890</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1050</v>
+        <v>891</v>
       </c>
       <c r="L120" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M120" t="s">
-        <v>1051</v>
+        <v>892</v>
       </c>
       <c r="N120" t="s">
-        <v>1052</v>
+        <v>795</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1044</v>
+        <v>786</v>
       </c>
       <c r="D121" t="s">
-        <v>1035</v>
+        <v>870</v>
       </c>
       <c r="E121" t="s">
-        <v>1045</v>
+        <v>788</v>
       </c>
       <c r="F121" t="s">
-        <v>1046</v>
+        <v>789</v>
       </c>
       <c r="G121" t="s">
-        <v>1047</v>
+        <v>790</v>
       </c>
       <c r="H121" t="s">
-        <v>1053</v>
+        <v>824</v>
       </c>
       <c r="I121" t="s">
-        <v>1054</v>
+        <v>893</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1055</v>
+        <v>894</v>
       </c>
       <c r="L121" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M121" t="s">
-        <v>1056</v>
+        <v>895</v>
       </c>
       <c r="N121" t="s">
-        <v>1052</v>
+        <v>795</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1057</v>
+        <v>786</v>
       </c>
       <c r="D122" t="s">
-        <v>1035</v>
+        <v>870</v>
       </c>
       <c r="E122" t="s">
-        <v>1058</v>
+        <v>788</v>
       </c>
       <c r="F122" t="s">
-        <v>1059</v>
+        <v>789</v>
       </c>
       <c r="G122" t="s">
-        <v>1060</v>
+        <v>790</v>
       </c>
       <c r="H122" t="s">
-        <v>1061</v>
+        <v>832</v>
       </c>
       <c r="I122" t="s">
-        <v>1062</v>
+        <v>896</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1063</v>
+        <v>897</v>
       </c>
       <c r="L122" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M122" t="s">
-        <v>1064</v>
+        <v>898</v>
       </c>
       <c r="N122" t="s">
-        <v>1065</v>
+        <v>795</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1066</v>
+        <v>786</v>
       </c>
       <c r="D123" t="s">
-        <v>1067</v>
+        <v>870</v>
       </c>
       <c r="E123" t="s">
-        <v>1068</v>
+        <v>788</v>
       </c>
       <c r="F123" t="s">
-        <v>1069</v>
+        <v>789</v>
       </c>
       <c r="G123" t="s">
-        <v>1070</v>
+        <v>790</v>
       </c>
       <c r="H123" t="s">
-        <v>1071</v>
+        <v>836</v>
       </c>
       <c r="I123" t="s">
-        <v>1072</v>
+        <v>899</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1073</v>
+        <v>900</v>
       </c>
       <c r="L123" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M123" t="s">
-        <v>1074</v>
+        <v>901</v>
       </c>
       <c r="N123" t="s">
-        <v>1075</v>
+        <v>795</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1076</v>
+        <v>786</v>
       </c>
       <c r="D124" t="s">
-        <v>1067</v>
+        <v>870</v>
       </c>
       <c r="E124" t="s">
-        <v>1077</v>
+        <v>788</v>
       </c>
       <c r="F124" t="s">
-        <v>1078</v>
+        <v>789</v>
       </c>
       <c r="G124" t="s">
-        <v>1079</v>
+        <v>790</v>
       </c>
       <c r="H124" t="s">
-        <v>1080</v>
+        <v>840</v>
       </c>
       <c r="I124" t="s">
-        <v>1081</v>
+        <v>902</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1082</v>
+        <v>903</v>
       </c>
       <c r="L124" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M124" t="s">
-        <v>1083</v>
+        <v>904</v>
       </c>
       <c r="N124" t="s">
-        <v>1084</v>
+        <v>795</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1085</v>
+        <v>786</v>
       </c>
       <c r="D125" t="s">
-        <v>1067</v>
+        <v>870</v>
       </c>
       <c r="E125" t="s">
-        <v>1086</v>
+        <v>788</v>
       </c>
       <c r="F125" t="s">
-        <v>1087</v>
+        <v>789</v>
       </c>
       <c r="G125" t="s">
-        <v>1088</v>
+        <v>790</v>
       </c>
       <c r="H125" t="s">
-        <v>1089</v>
+        <v>844</v>
       </c>
       <c r="I125" t="s">
-        <v>1090</v>
+        <v>905</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1091</v>
+        <v>906</v>
       </c>
       <c r="L125" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M125" t="s">
-        <v>1092</v>
+        <v>907</v>
       </c>
       <c r="N125" t="s">
-        <v>1093</v>
+        <v>795</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1094</v>
+        <v>786</v>
       </c>
       <c r="D126" t="s">
-        <v>1095</v>
+        <v>870</v>
       </c>
       <c r="E126" t="s">
-        <v>1096</v>
+        <v>788</v>
       </c>
       <c r="F126" t="s">
-        <v>1097</v>
+        <v>789</v>
       </c>
       <c r="G126" t="s">
-        <v>1098</v>
+        <v>790</v>
       </c>
       <c r="H126" t="s">
-        <v>1099</v>
+        <v>848</v>
       </c>
       <c r="I126" t="s">
-        <v>1100</v>
+        <v>908</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1101</v>
+        <v>909</v>
       </c>
       <c r="L126" t="s">
-        <v>122</v>
+        <v>873</v>
       </c>
       <c r="M126" t="s">
-        <v>1102</v>
+        <v>910</v>
       </c>
       <c r="N126" t="s">
-        <v>1103</v>
-[...1343 lines deleted...]
-        <v>1123</v>
+        <v>795</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>