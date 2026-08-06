--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -6,112 +6,2413 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1595" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2687" uniqueCount="1513">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>LIDIJA DUNAJ CIPEK</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 163, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>30715871337</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; LIDIJA DUNAJ CIPEK 30715871337</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:07:32</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0d82899-c55f-4c45-9096-e3f4319a2bf9</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0d82899-c55f-4c45-9096-e3f4319a2bf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ</t>
+  </si>
+  <si>
+    <t>SVETI MATEJ 129, 49240 Sveti Matej, Hrvatska</t>
+  </si>
+  <si>
+    <t>24337801771</t>
+  </si>
+  <si>
+    <t>DRAGUTIN LABAŠ 24337801771; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f09303-ec97-4a08-9b4f-817fe06bafbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f09303-ec97-4a08-9b4f-817fe06bafbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-470/2025</t>
+  </si>
+  <si>
+    <t>DAMIR HANDŽIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVEČKA ULICA 104, 49243 Andraševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>73863845244</t>
+  </si>
+  <si>
+    <t>DAMIR HANDŽIĆ 73863845244; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:58:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672450a-d7f9-4356-9de8-6ad4f104ec5a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672450a-d7f9-4356-9de8-6ad4f104ec5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-42/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Milan Popović</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 17, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>87719653778</t>
+  </si>
+  <si>
+    <t>Milan Popović 87719653778; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.08.2026. 13:00:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945d6935-ce4f-4472-be41-30685a98ce25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945d6935-ce4f-4472-be41-30685a98ce25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-379/2025</t>
+  </si>
+  <si>
+    <t>Jelena Bigec</t>
+  </si>
+  <si>
+    <t>Lazi Krapinski 5, 49000 Lazi Krapinski, Hrvatska</t>
+  </si>
+  <si>
+    <t>21352184454</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Jelena Bigec 21352184454</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:53:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095c9948-fa3f-4cbd-8ed7-aaeb2e72fd61</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095c9948-fa3f-4cbd-8ed7-aaeb2e72fd61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=379&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-368/2025</t>
+  </si>
+  <si>
+    <t>Božica Požgaj</t>
+  </si>
+  <si>
+    <t>Stara Ves Petrovska 16, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>44461672077</t>
+  </si>
+  <si>
+    <t>Božica Požgaj 44461672077; E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:47:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1a3427-383e-45ea-af59-d23d0665ae95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1a3427-383e-45ea-af59-d23d0665ae95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=368&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>Goran Brković</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Mihanovića 2, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>19250346952</t>
+  </si>
+  <si>
+    <t>Goran Brković 19250346952; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:31:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d01c5f1-9daa-430a-a9e3-d764a5c64727</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d01c5f1-9daa-430a-a9e3-d764a5c64727/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-15/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Bajcer</t>
+  </si>
+  <si>
+    <t>Strahinje 53, 49000 Strahinje, Hrvatska</t>
+  </si>
+  <si>
+    <t>20944539446</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Tomislav Bajcer 20944539446</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d093e74a-0f2a-4a51-a542-be78ae7c6b78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d093e74a-0f2a-4a51-a542-be78ae7c6b78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČEŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 3 A, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>83493295442</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČEŠKOVIĆ 83493295442</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:25:01</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502e0e46-d1e4-4442-8438-67a21a59c453</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502e0e46-d1e4-4442-8438-67a21a59c453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-12/2026</t>
+  </si>
+  <si>
+    <t>Kristina Horvat</t>
+  </si>
+  <si>
+    <t>Zagrebačka Cesta 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>59981711335</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Kristina Horvat 59981711335</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:11:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b45e01a-68f2-4ff5-a752-9f4f723e3cc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b45e01a-68f2-4ff5-a752-9f4f723e3cc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-225/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>KATARINA PUŠEC</t>
+  </si>
+  <si>
+    <t>PILA 49, 49240 Pila, Hrvatska</t>
+  </si>
+  <si>
+    <t>77388601875</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; KATARINA PUŠEC 77388601875</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:22:21</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ccd51d-0768-45ee-b325-07e80d5ce304</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ccd51d-0768-45ee-b325-07e80d5ce304/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=225&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-172/2026</t>
+  </si>
+  <si>
+    <t>MIJO SOČAN</t>
+  </si>
+  <si>
+    <t>GUSAKOVEC 49 C, 49240 Gusakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>51438172446</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MIJO SOČAN 51438172446</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b62571-523c-4021-b7d8-b7e472d72142</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b62571-523c-4021-b7d8-b7e472d72142/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>MANUELA KAVEDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 46, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>17870747697</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MANUELA KAVEDŽIĆ 17870747697</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a63bcc-09c0-4556-b3ea-d289e9f09b5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a63bcc-09c0-4556-b3ea-d289e9f09b5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-218/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>MARINA KLASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 52, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>62529786755</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARINA KLASIĆ 62529786755</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:19:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0636188b-8c7d-4963-8bf9-c7b1d594adae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0636188b-8c7d-4963-8bf9-c7b1d594adae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-213/2026</t>
+  </si>
+  <si>
+    <t>KATARINA CINČIĆ HODNIK</t>
+  </si>
+  <si>
+    <t>STUBIČKA CESTA 10, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>35521220216</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; KATARINA CINČIĆ HODNIK 35521220216</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bceeaa2b-5975-4c3a-b0fb-cc0c55048ba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bceeaa2b-5975-4c3a-b0fb-cc0c55048ba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-212/2026</t>
+  </si>
+  <si>
+    <t>MARKO MUCAK</t>
+  </si>
+  <si>
+    <t>HIŽAKOVEC 18, 49240 Hižakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>97348585714</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARKO MUCAK 97348585714</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd7b7e8-290a-4b48-a650-7ebe7b6fc831</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd7b7e8-290a-4b48-a650-7ebe7b6fc831/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2026</t>
+  </si>
+  <si>
+    <t>MARIO LEPEN</t>
+  </si>
+  <si>
+    <t>ULICA ŽRTAVA SELJAČKE BUNE 48, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>91366784230</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIO LEPEN 91366784230</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b69111d-61cf-45bf-b90d-c76853c60652</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b69111d-61cf-45bf-b90d-c76853c60652/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-206/2026</t>
+  </si>
+  <si>
+    <t>JELENA BOROVAC</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 199, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>35954235142</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; JELENA BOROVAC 35954235142</t>
+  </si>
+  <si>
+    <t>03.08.2026. 11:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b95e3c51-43a0-4d14-b20d-cd3823cb4d92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b95e3c51-43a0-4d14-b20d-cd3823cb4d92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-5/2017</t>
+  </si>
+  <si>
+    <t>Zaključak od 31.07.2026.; Podnesak od 14.06.2024.; Prilog od: 14.06.2024.</t>
+  </si>
+  <si>
+    <t>Nada Nikić</t>
+  </si>
+  <si>
+    <t>Ulica Bana Ivana Mažuranića 7, 44321 Banova Jaruga, Hrvatska</t>
+  </si>
+  <si>
+    <t>99936669434</t>
+  </si>
+  <si>
+    <t>Nada Nikić 99936669434</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:55:01</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0893ca-b0cb-45be-978a-d0397afcab6a</t>
+  </si>
+  <si>
+    <t>Završni račun.pdf P221P; Prilog Sp-5_2017-45-1 - Iznosi tražbina i troškova postupka na dan 14.06.2024. u 06_23 sati.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0893ca-b0cb-45be-978a-d0397afcab6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=5&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>FINA; Nada Nikić 99936669434</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6511ffb4-d22f-49bf-b072-0661fbfc4fba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6511ffb4-d22f-49bf-b072-0661fbfc4fba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nada Nikić 99936669434; Nikola Kovačić</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:54:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d2f1502-67ec-43f5-8e3b-6262261c25fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d2f1502-67ec-43f5-8e3b-6262261c25fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nada Nikić 99936669434; Stjepan Rakarec 64132194100</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b76278-bc0e-474a-a951-51f85a547e78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b76278-bc0e-474a-a951-51f85a547e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-74/2026</t>
+  </si>
+  <si>
+    <t>BORNA GRUBER</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 307 A, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>81172275857</t>
+  </si>
+  <si>
+    <t>BORNA GRUBER 81172275857; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:45:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b5b26c-f1f8-4fbe-95ab-ff9104880381</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b5b26c-f1f8-4fbe-95ab-ff9104880381/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN BABIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 2, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>90606779101</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; KRISTIJAN BABIĆ 90606779101</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:43:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7517d1-ca6f-4dd0-b32d-f652299b141e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7517d1-ca6f-4dd0-b32d-f652299b141e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-728/2024</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić</t>
+  </si>
+  <si>
+    <t>Lug Zabočki 96, 49210 Lug Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>94103190118</t>
+  </si>
+  <si>
+    <t>B2  KAPITAL d.o.o. za poslovne usluge 57509775367; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:19:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d79d3fa-8d85-4f2b-98cb-8c7f3f4d56fc</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d79d3fa-8d85-4f2b-98cb-8c7f3f4d56fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=728&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>HT d.d. Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f3f449-523a-4ede-bc71-bddf539ef2dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f3f449-523a-4ede-bc71-bddf539ef2dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Global Guarantee OU; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f71f83-d9d5-400f-ac5b-3a828c15b859</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f71f83-d9d5-400f-ac5b-3a828c15b859/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Vlado Vrbanc "MVV" servisno prodajni centar Maruševec</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fc919a-36f7-4e33-9e54-499165650d29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fc919a-36f7-4e33-9e54-499165650d29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Anet d.o.o. Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/085edda3-5324-45ff-b7e6-54302911f3af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/085edda3-5324-45ff-b7e6-54302911f3af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Generali osiguranje d.d. Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e6703ab-e25f-4a85-a22b-f84985938b37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e6703ab-e25f-4a85-a22b-f84985938b37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zapošljavanje; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/177a4268-8332-462d-b6de-fae45d8f7905</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/177a4268-8332-462d-b6de-fae45d8f7905/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c73d9bf-a0a8-45a4-8dfd-989ac03f3cfc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c73d9bf-a0a8-45a4-8dfd-989ac03f3cfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Samoborska banka d.d. Samobor</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:17:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e00ca8-611b-4277-96ca-29ae8bfa3b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e00ca8-611b-4277-96ca-29ae8bfa3b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Triglav osiguranje d.d. Zagreb</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e301a09-3bd2-40da-addf-77346277cae7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e301a09-3bd2-40da-addf-77346277cae7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Autus ulaganja d.o.o. Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0d4fd2-2fd2-49e7-a53a-dba2b49c1985</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0d4fd2-2fd2-49e7-a53a-dba2b49c1985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ODO U ZLATARU, Zlatar; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7426988e-19db-421e-868e-8f5c991fea9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7426988e-19db-421e-868e-8f5c991fea9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Erste &amp; Steiermarkische bank d.d. Rijeka; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df5a39f0-21a5-4648-a822-71a8ca9860b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df5a39f0-21a5-4648-a822-71a8ca9860b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OTP banka d.d.; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8bae16-982a-4837-ab50-dd85d60a78f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8bae16-982a-4837-ab50-dd85d60a78f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; PBZ Card d.o.o. Zagreb</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c55ad5-0f64-4df6-9751-69ddaacbb3bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c55ad5-0f64-4df6-9751-69ddaacbb3bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Raiffeisen bank Austria d.d. Zagreb</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9228c8-b703-4899-bf9a-5902aaa93738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9228c8-b703-4899-bf9a-5902aaa93738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Plavi svod d.o.o. Ivanec</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5486a3f2-78ef-4ec5-8b49-08e9e743ef06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5486a3f2-78ef-4ec5-8b49-08e9e743ef06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS Matrix d.o.o. Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbc5934-2c38-4a5e-9733-e6679c88d1e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbc5934-2c38-4a5e-9733-e6679c88d1e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ozren Krajačić 94103190118; Svea Ekonomi d.o.o. Zagreb</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07fcb761-9c6b-49be-b8fe-e74c3417085e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07fcb761-9c6b-49be-b8fe-e74c3417085e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Financijska agencija Zagreb; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc2911e5-ddbd-4e27-9900-803c6b2dd327</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc2911e5-ddbd-4e27-9900-803c6b2dd327/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odvj. Igor Hrabar 28407055198; Ozren Krajačić 94103190118</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94bea681-449f-4e2e-9951-768834d7f985</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94bea681-449f-4e2e-9951-768834d7f985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAŽEN JELENČIĆ</t>
+  </si>
+  <si>
+    <t>DRAŽEN JELENČIĆ 29122924984</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:26</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6505c0f5-9fcc-4256-aa9b-8ac7ce02b566</t>
+  </si>
+  <si>
+    <t>16.382880.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6505c0f5-9fcc-4256-aa9b-8ac7ce02b566/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJILJANA BALIJA</t>
+  </si>
+  <si>
+    <t>LJILJANA BALIJA 96093496358</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e2c99c-80c1-4edd-bde2-0365e9803067</t>
+  </si>
+  <si>
+    <t>16.382439.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e2c99c-80c1-4edd-bde2-0365e9803067/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PETRA MAKAR</t>
+  </si>
+  <si>
+    <t>PETRA MAKAR 76484536736</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3546ddde-7e32-419b-af0b-313d530fe628</t>
+  </si>
+  <si>
+    <t>16.381313.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3546ddde-7e32-419b-af0b-313d530fe628/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Ana Cahun</t>
+  </si>
+  <si>
+    <t>Dolići 72 A, 49000 Dolići, Hrvatska</t>
+  </si>
+  <si>
+    <t>44780889411</t>
+  </si>
+  <si>
+    <t>Ana Cahun 44780889411; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:53:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c59ff06a-76bf-4ab7-9602-33a461feea52</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c59ff06a-76bf-4ab7-9602-33a461feea52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-35/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bistrović</t>
+  </si>
+  <si>
+    <t>Radoboj 375, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>76668894395</t>
+  </si>
+  <si>
+    <t>Ivan Bistrović 76668894395; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:16:40</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdd36b7-f3aa-4d30-bc9c-ba259148033a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdd36b7-f3aa-4d30-bc9c-ba259148033a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-165/2026</t>
+  </si>
+  <si>
+    <t>Andreja Komes</t>
+  </si>
+  <si>
+    <t>Ulica Tituša Brezovačkoga 11, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>06570691325</t>
+  </si>
+  <si>
+    <t>Andreja Komes 06570691325; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0cf7bc-83b8-4434-be10-2893c6cc76cf</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0cf7bc-83b8-4434-be10-2893c6cc76cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-20/2026</t>
+  </si>
+  <si>
+    <t>Sanja Klasić</t>
+  </si>
+  <si>
+    <t>Zagrebačka Cesta 26b, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>22106493388</t>
+  </si>
+  <si>
+    <t>Sanja Klasić 22106493388; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:10:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59481b47-65aa-48f3-a9f6-6cefa9a71760</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59481b47-65aa-48f3-a9f6-6cefa9a71760/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>Janko Hršak</t>
+  </si>
+  <si>
+    <t>Donji Macelj 93, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>03438296181</t>
+  </si>
+  <si>
+    <t>Janko Hršak 03438296181; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77caecbe-566e-46ec-96a5-93c5931e0a9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77caecbe-566e-46ec-96a5-93c5931e0a9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-41/2026</t>
+  </si>
+  <si>
+    <t>Goran Kleut</t>
+  </si>
+  <si>
+    <t>Lukovčak 1a, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>22959089392</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Goran Kleut 22959089392</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:05:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789cd065-60a5-4d5a-b787-15248ca227eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789cd065-60a5-4d5a-b787-15248ca227eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-435/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Ibrahim Mušić</t>
+  </si>
+  <si>
+    <t>Bobovje 52a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>15560268564</t>
+  </si>
+  <si>
+    <t>Ibrahim Mušić 15560268564</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:47:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d20563df-9843-4787-9b84-9c4f9d15a633</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d20563df-9843-4787-9b84-9c4f9d15a633/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=435&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Karlo Mikša</t>
+  </si>
+  <si>
+    <t>Bregovita Ulica 21a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>20578723317</t>
+  </si>
+  <si>
+    <t>Karlo Mikša 20578723317; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:09:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61105096-b1a5-456b-9fe4-3250a746bf55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61105096-b1a5-456b-9fe4-3250a746bf55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Jasna Gebert</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 11, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00072462279</t>
+  </si>
+  <si>
+    <t>Jasna Gebert 00072462279; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:07:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2e1132-ca74-4a34-813a-2e20c765a386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2e1132-ca74-4a34-813a-2e20c765a386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Marčela Ovčarić</t>
+  </si>
+  <si>
+    <t>Doliće 105, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>85446573154</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Marčela Ovčarić 85446573154</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5c673-6a81-4202-8bbc-46cf10603070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5c673-6a81-4202-8bbc-46cf10603070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič</t>
+  </si>
+  <si>
+    <t>Jazvine 20, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>30248863289</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič 30248863289; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:20:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8287a8d-5629-4688-87b7-1477e8c50f87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8287a8d-5629-4688-87b7-1477e8c50f87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠIMUNEC</t>
+  </si>
+  <si>
+    <t>HUM BISTRIČKI 9, 49246 Hum Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>87716456981</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; NIKOLA ŠIMUNEC 87716456981</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:32:57</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02ac24ac-1ac4-427d-a787-f0f35c62233b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02ac24ac-1ac4-427d-a787-f0f35c62233b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>LJILJANA TIŠLJAR</t>
+  </si>
+  <si>
+    <t>STRMEČKA CESTA 29, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>73863683636</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; LJILJANA TIŠLJAR 73863683636</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:29:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fb5dd4-5b48-48e8-b19d-be32c980bbdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fb5dd4-5b48-48e8-b19d-be32c980bbdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAMIR BARŠIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR BARŠIĆ 99074256039</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:30:57</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d526b477-8088-4199-b692-b806fafdcd80</t>
+  </si>
+  <si>
+    <t>16.382225.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d526b477-8088-4199-b692-b806fafdcd80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IGOR KROK</t>
+  </si>
+  <si>
+    <t>IGOR KROK 32688026931</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:30:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570ad6ca-2d9d-4b9c-bc3f-bc0db4627df4</t>
+  </si>
+  <si>
+    <t>16.382196.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570ad6ca-2d9d-4b9c-bc3f-bc0db4627df4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN BRLEK</t>
+  </si>
+  <si>
+    <t>KRUŠLJEVO SELO 167, 49243 Krušljevo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>72083106809</t>
+  </si>
+  <si>
+    <t>DRAGUTIN BRLEK 72083106809; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:28:36</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/808c7943-416f-4b82-92ac-69f5bd88e425</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/808c7943-416f-4b82-92ac-69f5bd88e425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-162/2026</t>
+  </si>
+  <si>
+    <t>JOSIP HOIĆ</t>
+  </si>
+  <si>
+    <t>SELNICA 175, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49187653074</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; JOSIP HOIĆ 49187653074</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d7010-ff8b-47e6-bbb8-fc2fbd22cd41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d7010-ff8b-47e6-bbb8-fc2fbd22cd41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>MARINA DEGLIN</t>
+  </si>
+  <si>
+    <t>HUM BISTRIČKI 172 F, 49246 Hum Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>47451684124</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARINA DEGLIN 47451684124</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc17b36-b607-40d6-ac6b-182b0c73e0de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc17b36-b607-40d6-ac6b-182b0c73e0de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>VEDRAN HUNJAK</t>
+  </si>
+  <si>
+    <t>SVETI MATEJ 78, 49240 Sveti Matej, Hrvatska</t>
+  </si>
+  <si>
+    <t>39850917450</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; VEDRAN HUNJAK 39850917450</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eaa7d71-af1c-4399-9d2c-5cdec52f87c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eaa7d71-af1c-4399-9d2c-5cdec52f87c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>VLADIMIR BIČANIĆ</t>
+  </si>
+  <si>
+    <t>BREZJE 16, 49240 Brezje, Hrvatska</t>
+  </si>
+  <si>
+    <t>34852783242</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; VLADIMIR BIČANIĆ 34852783242</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f507f4f-ba49-4569-a873-5bff2f49107c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f507f4f-ba49-4569-a873-5bff2f49107c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KRUHAK</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 223, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>72330106062</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; TOMISLAV KRUHAK 72330106062</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dbe2c-294d-43fd-a4ac-db406e0fe495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dbe2c-294d-43fd-a4ac-db406e0fe495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>LJUBOMIR OSTOJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGORSKIH BRIGADA 19, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>51356594718</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; LJUBOMIR OSTOJIĆ 51356594718</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475bf903-7f36-4d0d-8771-ae993586e3ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475bf903-7f36-4d0d-8771-ae993586e3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-113/2026</t>
+  </si>
+  <si>
+    <t>MARIJANA RIBIĆ</t>
+  </si>
+  <si>
+    <t>GOLUBOVEČKA ULICA 47, 49240 Donja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>76903762407</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIJANA RIBIĆ 76903762407</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db436d22-ca11-4a64-9788-9bdfef24eec1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db436d22-ca11-4a64-9788-9bdfef24eec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAKEK</t>
+  </si>
+  <si>
+    <t>HRUŠEVEC 169, 49240 Hruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>81848067050</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; NIKOLINA BAKEK 81848067050</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142c5487-e298-4aef-90ab-6ae56bfcfb52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142c5487-e298-4aef-90ab-6ae56bfcfb52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>IGOR IVAK</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 179, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53766495131</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; IGOR IVAK 53766495131</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47380199-5028-466c-9fa2-bdffbd59059b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47380199-5028-466c-9fa2-bdffbd59059b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>MARIJA ŠTOS</t>
+  </si>
+  <si>
+    <t>PUSTODOL 189 D, 49240 Pustodol, Hrvatska</t>
+  </si>
+  <si>
+    <t>79579138231</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIJA ŠTOS 79579138231</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:35:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95b70339-f19a-4af1-9a4a-9e4fb4d44373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95b70339-f19a-4af1-9a4a-9e4fb4d44373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-188/2026</t>
+  </si>
+  <si>
+    <t>ANKA VOŽENILEK</t>
+  </si>
+  <si>
+    <t>HRUŠEVEC 13 D, 49240 Hruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>62196909431</t>
+  </si>
+  <si>
+    <t>ANKA VOŽENILEK 62196909431; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b85ab4-5574-4791-9ca3-8b07300fd345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b85ab4-5574-4791-9ca3-8b07300fd345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>IVAN MLINARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KATARINE PATAČIĆ 2, 49240 Donja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>23961201973</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; IVAN MLINARIĆ 23961201973</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614a49a2-b9a3-4519-9bc1-8677e295b926</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614a49a2-b9a3-4519-9bc1-8677e295b926/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-180/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ</t>
+  </si>
+  <si>
+    <t>SELNICA 105, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>55751235493</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ 55751235493; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8dc11-739b-4642-847f-c5a266481457</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8dc11-739b-4642-847f-c5a266481457/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-127/2026</t>
+  </si>
+  <si>
+    <t>MARGARETA FLEGAR</t>
+  </si>
+  <si>
+    <t>GUSAKOVEC 51, 49240 Gusakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>10299924871</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARGARETA FLEGAR 10299924871</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:32:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64013f8c-5052-4e2b-8be5-6a4963cf1beb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64013f8c-5052-4e2b-8be5-6a4963cf1beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO GABUD</t>
+  </si>
+  <si>
+    <t>LAZ BISTRIČKI 31, 49246 Laz Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>25552206917</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; ŽELJKO GABUD 25552206917</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:31:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eda0dc6-315c-4a3f-9664-6f500ad3f98a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eda0dc6-315c-4a3f-9664-6f500ad3f98a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KRISTIJAN TOPLAK</t>
+  </si>
+  <si>
+    <t>KRISTIJAN TOPLAK 02747839158</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:31:21</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6365024c-7d3e-41c2-a5c4-bf1f1f767475</t>
+  </si>
+  <si>
+    <t>16.382227.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6365024c-7d3e-41c2-a5c4-bf1f1f767475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-241/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Horvat</t>
+  </si>
+  <si>
+    <t>Letovčan Tomaševečki 11, 49290 Letovčan Tomaševečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>79357175834</t>
+  </si>
+  <si>
+    <t>Ivana Horvat 79357175834; op</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:06:00</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b63c71ee-f6aa-401f-a9b1-5cb1ef9b45df</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b63c71ee-f6aa-401f-a9b1-5cb1ef9b45df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-242/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠKALEC</t>
+  </si>
+  <si>
+    <t>DUBROVČAN 8, 49214 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>13708490460</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠKALEC 13708490460; op</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7a46da-3015-49b1-ada3-b829adc3e4cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7a46da-3015-49b1-ada3-b829adc3e4cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMO POZAIĆ</t>
+  </si>
+  <si>
+    <t>TOMO POZAIĆ 15380750336</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25319e2d-78c9-4cc2-a873-7e201e4f39f5</t>
+  </si>
+  <si>
+    <t>16.381879.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25319e2d-78c9-4cc2-a873-7e201e4f39f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>ANAMARIJA STIPLOŠEK</t>
+  </si>
+  <si>
+    <t>RAZVOR 37, 49290 Razvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>92656367819</t>
+  </si>
+  <si>
+    <t>ANAMARIJA STIPLOŠEK 92656367819; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:28:04</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2ed257-f69a-44af-8d66-53e9280bd6cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2ed257-f69a-44af-8d66-53e9280bd6cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-240/2026</t>
+  </si>
+  <si>
+    <t>IVICA TURK</t>
+  </si>
+  <si>
+    <t>NASELJE BOROVČAKI 14, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>06653495931</t>
+  </si>
+  <si>
+    <t>IVICA TURK 06653495931; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c864073-b854-4ebd-b06b-e515ae4d1671</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c864073-b854-4ebd-b06b-e515ae4d1671/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=240&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-235/2026</t>
+  </si>
+  <si>
+    <t>ROMAN BARLOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA LJUDEVITA GAJA 95, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>44337059933</t>
+  </si>
+  <si>
+    <t>ROMAN BARLOVIĆ 44337059933; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd6d51-d758-46eb-8463-a7ad7ba2b82b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd6d51-d758-46eb-8463-a7ad7ba2b82b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-233/2026</t>
+  </si>
+  <si>
+    <t>IVICA PTIČAR</t>
+  </si>
+  <si>
+    <t>SEKIRIŠĆE 24 A, 49223 Sekirišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>51393687803</t>
+  </si>
+  <si>
+    <t>IVICA PTIČAR 51393687803; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5a9328-0890-4b9c-8684-aa170e791d36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5a9328-0890-4b9c-8684-aa170e791d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-226/2026</t>
+  </si>
+  <si>
+    <t>ROBERT HUSAK</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 74 B, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>90704055854</t>
+  </si>
+  <si>
+    <t>ROBERT HUSAK 90704055854; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:17:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd49a9e-485c-4dad-9f01-27563f30c933</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd49a9e-485c-4dad-9f01-27563f30c933/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=226&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>ARYAN IVANKOVIĆ</t>
+  </si>
+  <si>
+    <t>NASELJE ZELENGAJ 15, 49210 Veliko Trgovišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>27901955056</t>
+  </si>
+  <si>
+    <t>ARYAN IVANKOVIĆ 27901955056; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7182eef-f477-4ca6-ba45-fda484934c88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7182eef-f477-4ca6-ba45-fda484934c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>IVANA MUŠICA</t>
+  </si>
+  <si>
+    <t>DONJE VINO 53 A, 49217 Donje Vino, Hrvatska</t>
+  </si>
+  <si>
+    <t>66824445573</t>
+  </si>
+  <si>
+    <t>IVANA MUŠICA 66824445573; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84dd68c-7f5b-42b6-b72d-898ca1984241</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84dd68c-7f5b-42b6-b72d-898ca1984241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>ZLATKO JUG</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 224, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>40096704527</t>
+  </si>
+  <si>
+    <t>ZLATKO JUG 40096704527; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e520430-5650-4a3a-975c-31b6cab4f56b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e520430-5650-4a3a-975c-31b6cab4f56b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>MARTINA MIOČINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 126, 49210 Veliko Trgovišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>97746319455</t>
+  </si>
+  <si>
+    <t>MARTINA MIOČINOVIĆ 97746319455; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74a898-d1ef-4b29-ba1d-2b877aeee658</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74a898-d1ef-4b29-ba1d-2b877aeee658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV SABADI</t>
+  </si>
+  <si>
+    <t>HUM ZABOČKI 2 D, 49210 Hum Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>68344748859</t>
+  </si>
+  <si>
+    <t>TOMISLAV SABADI 68344748859; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:03:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b08398-f269-4ea2-8024-e41726155702</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b08398-f269-4ea2-8024-e41726155702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN KOTARSKI</t>
+  </si>
+  <si>
+    <t>CIGLENICA ZAGORSKA 77, 49223 Ciglenica Zagorska, Hrvatska</t>
+  </si>
+  <si>
+    <t>02158958882</t>
+  </si>
+  <si>
+    <t>STJEPAN KOTARSKI 02158958882; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:01:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb55379-3cbc-4bf7-aa5e-cc05a32e00ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb55379-3cbc-4bf7-aa5e-cc05a32e00ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-211/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>SLAVICA PETEK</t>
+  </si>
+  <si>
+    <t>TISANIĆ JAREK 38, 49210 Tisanić Jarek, Hrvatska</t>
+  </si>
+  <si>
+    <t>54319603037</t>
+  </si>
+  <si>
+    <t>SLAVICA PETEK 54319603037; op</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:39:00</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef207419-5eae-4fab-b6ba-ee031537ff14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef207419-5eae-4fab-b6ba-ee031537ff14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽIDAR ŠOIĆ</t>
+  </si>
+  <si>
+    <t>BOŽIDAR ŠOIĆ 26653127018</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/435c228f-16ba-4cd5-958b-0bc2a4e28d5c</t>
+  </si>
+  <si>
+    <t>16.381859.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/435c228f-16ba-4cd5-958b-0bc2a4e28d5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NENAD VUČKOVIĆ</t>
+  </si>
+  <si>
+    <t>NENAD VUČKOVIĆ 33879068769</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:32:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e899a3f-f59a-44a5-b901-f5144b904461</t>
+  </si>
+  <si>
+    <t>16.381111.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e899a3f-f59a-44a5-b901-f5144b904461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO SOPEK</t>
   </si>
   <si>
     <t>DUBRAVKO SOPEK 19704437473</t>
   </si>
   <si>
     <t>16.07.2026. 03:27:08</t>
   </si>
   <si>
-    <t>08.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1922b15e-9bff-4bb3-befc-1e678bcf1751</t>
   </si>
   <si>
     <t>16.381645.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1922b15e-9bff-4bb3-befc-1e678bcf1751/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - BOŽIDAR BARTOLIN</t>
   </si>
   <si>
     <t>BOŽIDAR BARTOLIN 68111379465</t>
   </si>
   <si>
     <t>16.07.2026. 03:26:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/054549ef-6e25-4816-8528-556d309b3fb1</t>
   </si>
   <si>
     <t>16.381185.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/054549ef-6e25-4816-8528-556d309b3fb1/dokumenti/preuzimanje</t>
@@ -140,110 +2441,83 @@
   <si>
     <t>JOSIPA JAKOPČEVIĆ 20389188334</t>
   </si>
   <si>
     <t>16.07.2026. 03:26:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a08486b-876d-4d58-aeda-3901d0848955</t>
   </si>
   <si>
     <t>16.380505.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a08486b-876d-4d58-aeda-3901d0848955/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ZDRAVKO ZEBA</t>
   </si>
   <si>
     <t>ZDRAVKO ZEBA 08022036197</t>
   </si>
   <si>
     <t>14.07.2026. 03:26:47</t>
   </si>
   <si>
-    <t>06.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e918648c-4e51-4d99-b7e1-c76acb6ef910</t>
   </si>
   <si>
     <t>16.381527.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e918648c-4e51-4d99-b7e1-c76acb6ef910/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SNJEŽANA FIRŠT</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-107/2026</t>
   </si>
   <si>
     <t>Rješenje od 09.07.2026.</t>
   </si>
   <si>
     <t>Nikola Fišter</t>
   </si>
   <si>
     <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>15452067302</t>
   </si>
   <si>
     <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
   </si>
   <si>
     <t>09.07.2026. 10:26:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
   </si>
   <si>
     <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
   </si>
   <si>
     <t>09.07.2026. 10:25:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-110/2026</t>
   </si>
   <si>
     <t>Tomica Cerovski</t>
   </si>
   <si>
     <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
@@ -329,617 +2603,152 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-117/2026</t>
   </si>
   <si>
     <t>Goran Bogeljić</t>
   </si>
   <si>
     <t>Sopot 88, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>99200242082</t>
   </si>
   <si>
     <t>Goran Bogeljić 99200242082; e-Oglasna ploča</t>
   </si>
   <si>
     <t>09.07.2026. 10:15:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3</t>
   </si>
   <si>
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARINA DOLČIĆ</t>
-[...58 lines deleted...]
-  <si>
     <t>Sp-200/2026</t>
   </si>
   <si>
     <t>Oglas od 03.07.2026.</t>
   </si>
   <si>
     <t>MIJO TRBUHA</t>
   </si>
   <si>
     <t>GOLJAK KLANJEČKI 36, 49290 Goljak Klanječki, Hrvatska</t>
   </si>
   <si>
     <t>56986167511</t>
   </si>
   <si>
     <t>MIJO TRBUHA 56986167511; op</t>
   </si>
   <si>
     <t>03.07.2026. 07:31:11</t>
   </si>
   <si>
     <t>17.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c399c5f-18bb-4e20-9894-f370ef7fdb18</t>
   </si>
   <si>
-    <t>Oglas.docx O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c399c5f-18bb-4e20-9894-f370ef7fdb18/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA ŠKALEC</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-201/2026</t>
   </si>
   <si>
     <t>Oglas od 01.07.2026.</t>
   </si>
   <si>
     <t>MARKO STRJAČKI</t>
   </si>
   <si>
     <t>LUG ZABOČKI 82, 49210 Lug Zabočki, Hrvatska</t>
   </si>
   <si>
     <t>68383724632</t>
   </si>
   <si>
     <t>MARKO STRJAČKI 68383724632; op</t>
   </si>
   <si>
     <t>01.07.2026. 08:59:23</t>
   </si>
   <si>
-    <t>15.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f4a6631-94cc-4369-ad12-db7681feaec2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f4a6631-94cc-4369-ad12-db7681feaec2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVICA TURK</t>
-[...367 lines deleted...]
-  <si>
     <t>Sp-174/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.06.2026.</t>
   </si>
   <si>
     <t>Danijela Vincelj</t>
   </si>
   <si>
     <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
   </si>
   <si>
     <t>75032828076</t>
   </si>
   <si>
     <t>Danijela Vincelj 75032828076</t>
   </si>
   <si>
     <t>03.06.2026. 11:45:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
   </si>
   <si>
-    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-54/2026</t>
   </si>
   <si>
-    <t>Rješenje od 14.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Perka Marinković</t>
   </si>
   <si>
     <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
   </si>
   <si>
     <t>46022539617</t>
   </si>
   <si>
     <t>Perka Marinković 46022539617; e-oglasna ploča</t>
   </si>
   <si>
     <t>14.05.2026. 14:12:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
   </si>
   <si>
     <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
@@ -1113,53 +2922,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-22/2026</t>
   </si>
   <si>
     <t>Bogdan Juraja</t>
   </si>
   <si>
     <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
   </si>
   <si>
     <t>45219288737</t>
   </si>
   <si>
     <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
   </si>
   <si>
     <t>17.04.2026. 09:05:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-210/2025</t>
   </si>
   <si>
     <t>Rješenje od 11.03.2026.</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ</t>
   </si>
   <si>
     <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
   </si>
   <si>
     <t>11294865399</t>
   </si>
   <si>
     <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
   </si>
@@ -2786,51 +4592,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N126"/>
+  <dimension ref="A1:N204"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2843,5197 +4649,8629 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="G2"/>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" t="s">
         <v>23</v>
       </c>
-      <c r="E3"/>
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
         <v>25</v>
       </c>
-      <c r="J3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
       <c r="D4" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>45</v>
+      </c>
+      <c r="N4" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
       <c r="D5" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
+        <v>51</v>
+      </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="J5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>55</v>
+      </c>
+      <c r="N5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
       <c r="D6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>48</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>60</v>
+      </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>65</v>
+      </c>
+      <c r="N6" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>67</v>
+      </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7"/>
+      <c r="E7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G7" t="s">
+        <v>70</v>
+      </c>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="J7" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>74</v>
+      </c>
+      <c r="N7" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="F8" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="G8" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="J8"/>
+        <v>81</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J9"/>
+        <v>90</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="N9" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="E10" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="F10" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="G10" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="J10"/>
+        <v>100</v>
+      </c>
+      <c r="J10" t="s">
+        <v>101</v>
+      </c>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="F11" t="s">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="G11" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="H11" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="I11" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="J11"/>
+        <v>110</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
       <c r="K11" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M11" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="N11" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="E12" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="F12" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="G12" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="H12" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="I12" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="J12"/>
+        <v>120</v>
+      </c>
+      <c r="J12" t="s">
+        <v>121</v>
+      </c>
       <c r="K12" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="L12" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M12" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="N12" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="E13" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="F13" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="G13" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
       <c r="H13" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="I13" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="J13"/>
+        <v>131</v>
+      </c>
+      <c r="J13" t="s">
+        <v>121</v>
+      </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>132</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M13" t="s">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="N13" t="s">
-        <v>95</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>136</v>
       </c>
       <c r="E14" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="F14" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="G14" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="H14" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="I14" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>141</v>
+      </c>
+      <c r="J14" t="s">
+        <v>101</v>
+      </c>
       <c r="K14" t="s">
-        <v>98</v>
+        <v>142</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="M14" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="N14" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>100</v>
+        <v>145</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>146</v>
       </c>
       <c r="E15" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="F15" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="G15" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="H15" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="I15" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="J15"/>
+        <v>151</v>
+      </c>
+      <c r="J15" t="s">
+        <v>121</v>
+      </c>
       <c r="K15" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="L15" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M15" t="s">
-        <v>108</v>
+        <v>153</v>
       </c>
       <c r="N15" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>155</v>
+      </c>
       <c r="D16" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="G16"/>
+        <v>146</v>
+      </c>
+      <c r="E16" t="s">
+        <v>156</v>
+      </c>
+      <c r="F16" t="s">
+        <v>157</v>
+      </c>
+      <c r="G16" t="s">
+        <v>158</v>
+      </c>
       <c r="H16" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="J16" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="K16" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>162</v>
+      </c>
+      <c r="N16" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>164</v>
+      </c>
       <c r="D17" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="G17"/>
+        <v>146</v>
+      </c>
+      <c r="E17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>166</v>
+      </c>
+      <c r="G17" t="s">
+        <v>167</v>
+      </c>
       <c r="H17" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="I17" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="J17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K17" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="L17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="N17"/>
+        <v>171</v>
+      </c>
+      <c r="N17" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>173</v>
+      </c>
       <c r="D18" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>146</v>
+      </c>
+      <c r="E18" t="s">
+        <v>174</v>
+      </c>
+      <c r="F18" t="s">
+        <v>175</v>
+      </c>
+      <c r="G18" t="s">
+        <v>176</v>
+      </c>
       <c r="H18" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="I18" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="J18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K18" t="s">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="L18" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="M18" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>180</v>
+      </c>
+      <c r="N18" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="D19" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="E19" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="F19" t="s">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="G19" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="H19" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="I19" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="J19" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="K19" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="L19" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="M19" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="N19" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>191</v>
+      </c>
       <c r="D20" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>192</v>
+      </c>
+      <c r="E20" t="s">
+        <v>193</v>
+      </c>
+      <c r="F20" t="s">
+        <v>194</v>
+      </c>
+      <c r="G20" t="s">
+        <v>195</v>
+      </c>
       <c r="H20" t="s">
-        <v>143</v>
+        <v>196</v>
       </c>
       <c r="I20" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="J20" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="K20" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="M20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>201</v>
+      </c>
+      <c r="N20" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="E21" t="s">
-        <v>151</v>
+        <v>193</v>
       </c>
       <c r="F21" t="s">
-        <v>152</v>
+        <v>194</v>
       </c>
       <c r="G21" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="J21" t="s">
-        <v>156</v>
+        <v>198</v>
       </c>
       <c r="K21" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="L21" t="s">
-        <v>139</v>
+        <v>200</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>202</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>191</v>
+      </c>
       <c r="D22" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>192</v>
+      </c>
+      <c r="E22" t="s">
+        <v>193</v>
+      </c>
+      <c r="F22" t="s">
+        <v>194</v>
+      </c>
+      <c r="G22" t="s">
+        <v>195</v>
+      </c>
       <c r="H22" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="I22" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="J22" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>210</v>
+      </c>
+      <c r="N22" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>191</v>
+      </c>
       <c r="D23" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>192</v>
+      </c>
+      <c r="E23" t="s">
+        <v>193</v>
+      </c>
+      <c r="F23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G23" t="s">
+        <v>195</v>
+      </c>
       <c r="H23" t="s">
-        <v>168</v>
+        <v>211</v>
       </c>
       <c r="I23" t="s">
-        <v>169</v>
+        <v>212</v>
       </c>
       <c r="J23" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="K23" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="L23" t="s">
-        <v>172</v>
+        <v>200</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>214</v>
+      </c>
+      <c r="N23" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>215</v>
+      </c>
       <c r="D24" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>216</v>
+      </c>
+      <c r="F24" t="s">
+        <v>217</v>
+      </c>
+      <c r="G24" t="s">
+        <v>218</v>
+      </c>
       <c r="H24" t="s">
-        <v>175</v>
+        <v>219</v>
       </c>
       <c r="I24" t="s">
-        <v>176</v>
+        <v>220</v>
       </c>
       <c r="J24" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="K24" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="L24" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="M24" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>222</v>
+      </c>
+      <c r="N24" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>224</v>
+      </c>
       <c r="D25" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>225</v>
+      </c>
+      <c r="F25" t="s">
+        <v>226</v>
+      </c>
+      <c r="G25" t="s">
+        <v>227</v>
+      </c>
       <c r="H25" t="s">
-        <v>182</v>
+        <v>228</v>
       </c>
       <c r="I25" t="s">
-        <v>183</v>
+        <v>229</v>
       </c>
       <c r="J25" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="K25" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="L25" t="s">
-        <v>186</v>
+        <v>64</v>
       </c>
       <c r="M25" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>231</v>
+      </c>
+      <c r="N25" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="E26" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="F26" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="G26" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="H26" t="s">
-        <v>193</v>
+        <v>237</v>
       </c>
       <c r="I26" t="s">
-        <v>194</v>
+        <v>238</v>
       </c>
       <c r="J26" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
       <c r="K26" t="s">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="L26" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M26" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="N26" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>233</v>
+      </c>
+      <c r="D27" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" t="s">
+        <v>234</v>
+      </c>
+      <c r="F27" t="s">
+        <v>235</v>
+      </c>
+      <c r="G27" t="s">
+        <v>236</v>
+      </c>
+      <c r="H27" t="s">
+        <v>243</v>
+      </c>
+      <c r="I27" t="s">
+        <v>244</v>
+      </c>
+      <c r="J27" t="s">
         <v>198</v>
       </c>
-      <c r="D27" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="L27" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M27" t="s">
-        <v>206</v>
+        <v>246</v>
       </c>
       <c r="N27" t="s">
-        <v>207</v>
+        <v>242</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="D28" t="s">
-        <v>199</v>
+        <v>48</v>
       </c>
       <c r="E28" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="F28" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
       <c r="G28" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="H28" t="s">
-        <v>212</v>
+        <v>247</v>
       </c>
       <c r="I28" t="s">
-        <v>213</v>
+        <v>248</v>
       </c>
       <c r="J28" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K28" t="s">
-        <v>214</v>
+        <v>249</v>
       </c>
       <c r="L28" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M28" t="s">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="N28" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="D29" t="s">
-        <v>199</v>
+        <v>48</v>
       </c>
       <c r="E29" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="F29" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="G29" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="H29" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="I29" t="s">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="J29" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K29" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="L29" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M29" t="s">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="N29" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="D30" t="s">
-        <v>199</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="F30" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="G30" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="H30" t="s">
-        <v>230</v>
+        <v>255</v>
       </c>
       <c r="I30" t="s">
-        <v>231</v>
+        <v>256</v>
       </c>
       <c r="J30" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="K30" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="L30" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M30" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="N30" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>233</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>234</v>
+      </c>
+      <c r="F31" t="s">
         <v>235</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>236</v>
       </c>
-      <c r="F31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="I31" t="s">
+        <v>260</v>
+      </c>
+      <c r="J31" t="s">
+        <v>198</v>
+      </c>
+      <c r="K31" t="s">
+        <v>261</v>
+      </c>
+      <c r="L31" t="s">
         <v>240</v>
       </c>
-      <c r="J31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M31" t="s">
+        <v>262</v>
+      </c>
+      <c r="N31" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="D32" t="s">
-        <v>245</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="F32" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="G32" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="H32" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="I32" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J32" t="s">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="K32" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="L32" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M32" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="N32" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>255</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="E33" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="F33" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="G33" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
       <c r="H33" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="I33" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="J33" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="K33" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="L33" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M33" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="N33" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>265</v>
+        <v>233</v>
       </c>
       <c r="D34" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="E34" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="F34" t="s">
-        <v>267</v>
+        <v>235</v>
       </c>
       <c r="G34" t="s">
-        <v>268</v>
+        <v>236</v>
       </c>
       <c r="H34" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="I34" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="J34" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="K34" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="L34" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="M34" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N34" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>274</v>
+        <v>233</v>
       </c>
       <c r="D35" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="E35" t="s">
+        <v>234</v>
+      </c>
+      <c r="F35" t="s">
+        <v>235</v>
+      </c>
+      <c r="G35" t="s">
+        <v>236</v>
+      </c>
+      <c r="H35" t="s">
         <v>275</v>
       </c>
-      <c r="F35" t="s">
+      <c r="I35" t="s">
         <v>276</v>
       </c>
-      <c r="G35" t="s">
+      <c r="J35" t="s">
+        <v>198</v>
+      </c>
+      <c r="K35" t="s">
         <v>277</v>
       </c>
-      <c r="H35" t="s">
+      <c r="L35" t="s">
+        <v>240</v>
+      </c>
+      <c r="M35" t="s">
         <v>278</v>
       </c>
-      <c r="I35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>283</v>
+        <v>233</v>
       </c>
       <c r="D36" t="s">
-        <v>284</v>
+        <v>48</v>
       </c>
       <c r="E36" t="s">
-        <v>285</v>
+        <v>234</v>
       </c>
       <c r="F36" t="s">
-        <v>286</v>
+        <v>235</v>
       </c>
       <c r="G36" t="s">
-        <v>287</v>
+        <v>236</v>
       </c>
       <c r="H36" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="I36" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>280</v>
+      </c>
+      <c r="J36" t="s">
+        <v>198</v>
+      </c>
       <c r="K36" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="L36" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="M36" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="N36" t="s">
-        <v>293</v>
+        <v>242</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="D37" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E37" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="F37" t="s">
-        <v>297</v>
+        <v>235</v>
       </c>
       <c r="G37" t="s">
-        <v>298</v>
+        <v>236</v>
       </c>
       <c r="H37" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="I37" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="J37"/>
+        <v>284</v>
+      </c>
+      <c r="J37" t="s">
+        <v>198</v>
+      </c>
       <c r="K37" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="L37" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M37" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="N37" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="D38" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E38" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="F38" t="s">
-        <v>297</v>
+        <v>235</v>
       </c>
       <c r="G38" t="s">
-        <v>298</v>
+        <v>236</v>
       </c>
       <c r="H38" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="I38" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>288</v>
+      </c>
+      <c r="J38" t="s">
+        <v>198</v>
+      </c>
       <c r="K38" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M38" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="N38" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
+        <v>233</v>
+      </c>
+      <c r="D39" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" t="s">
+        <v>234</v>
+      </c>
+      <c r="F39" t="s">
+        <v>235</v>
+      </c>
+      <c r="G39" t="s">
+        <v>236</v>
+      </c>
+      <c r="H39" t="s">
+        <v>291</v>
+      </c>
+      <c r="I39" t="s">
+        <v>292</v>
+      </c>
+      <c r="J39" t="s">
+        <v>198</v>
+      </c>
+      <c r="K39" t="s">
+        <v>293</v>
+      </c>
+      <c r="L39" t="s">
+        <v>240</v>
+      </c>
+      <c r="M39" t="s">
         <v>294</v>
       </c>
-      <c r="D39" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="N39" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="D40" t="s">
+        <v>48</v>
+      </c>
+      <c r="E40" t="s">
+        <v>234</v>
+      </c>
+      <c r="F40" t="s">
+        <v>235</v>
+      </c>
+      <c r="G40" t="s">
+        <v>236</v>
+      </c>
+      <c r="H40" t="s">
         <v>295</v>
       </c>
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>296</v>
       </c>
-      <c r="F40" t="s">
+      <c r="J40" t="s">
+        <v>198</v>
+      </c>
+      <c r="K40" t="s">
         <v>297</v>
       </c>
-      <c r="G40" t="s">
+      <c r="L40" t="s">
+        <v>240</v>
+      </c>
+      <c r="M40" t="s">
         <v>298</v>
       </c>
-      <c r="H40" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="D41" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E41" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="F41" t="s">
-        <v>297</v>
+        <v>235</v>
       </c>
       <c r="G41" t="s">
-        <v>298</v>
+        <v>236</v>
       </c>
       <c r="H41" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="I41" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="J41"/>
+        <v>300</v>
+      </c>
+      <c r="J41" t="s">
+        <v>198</v>
+      </c>
       <c r="K41" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="L41" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M41" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="N41" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="D42" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E42" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="F42" t="s">
-        <v>297</v>
+        <v>235</v>
       </c>
       <c r="G42" t="s">
-        <v>298</v>
+        <v>236</v>
       </c>
       <c r="H42" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="I42" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>304</v>
+      </c>
+      <c r="J42" t="s">
+        <v>198</v>
+      </c>
       <c r="K42" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="L42" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M42" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="N42" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>324</v>
+        <v>233</v>
       </c>
       <c r="D43" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E43" t="s">
-        <v>325</v>
+        <v>234</v>
       </c>
       <c r="F43" t="s">
-        <v>326</v>
+        <v>235</v>
       </c>
       <c r="G43" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="H43" t="s">
-        <v>328</v>
+        <v>307</v>
       </c>
       <c r="I43" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="J43"/>
+        <v>308</v>
+      </c>
+      <c r="J43" t="s">
+        <v>198</v>
+      </c>
       <c r="K43" t="s">
-        <v>330</v>
+        <v>309</v>
       </c>
       <c r="L43" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M43" t="s">
-        <v>331</v>
+        <v>310</v>
       </c>
       <c r="N43" t="s">
-        <v>332</v>
+        <v>242</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>324</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="E44" t="s">
-        <v>325</v>
+        <v>234</v>
       </c>
       <c r="F44" t="s">
-        <v>326</v>
+        <v>235</v>
       </c>
       <c r="G44" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="H44" t="s">
-        <v>333</v>
+        <v>311</v>
       </c>
       <c r="I44" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>312</v>
+      </c>
+      <c r="J44" t="s">
+        <v>198</v>
+      </c>
       <c r="K44" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="L44" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M44" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="N44" t="s">
-        <v>332</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>337</v>
+        <v>233</v>
       </c>
       <c r="D45" t="s">
-        <v>338</v>
+        <v>48</v>
       </c>
       <c r="E45" t="s">
-        <v>339</v>
+        <v>234</v>
       </c>
       <c r="F45" t="s">
-        <v>340</v>
+        <v>235</v>
       </c>
       <c r="G45" t="s">
-        <v>341</v>
+        <v>236</v>
       </c>
       <c r="H45" t="s">
-        <v>342</v>
+        <v>315</v>
       </c>
       <c r="I45" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>316</v>
+      </c>
+      <c r="J45" t="s">
+        <v>198</v>
+      </c>
       <c r="K45" t="s">
-        <v>344</v>
+        <v>317</v>
       </c>
       <c r="L45" t="s">
-        <v>345</v>
+        <v>240</v>
       </c>
       <c r="M45" t="s">
-        <v>346</v>
+        <v>318</v>
       </c>
       <c r="N45" t="s">
-        <v>347</v>
+        <v>242</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>348</v>
+        <v>233</v>
       </c>
       <c r="D46" t="s">
-        <v>349</v>
+        <v>48</v>
       </c>
       <c r="E46" t="s">
-        <v>350</v>
+        <v>234</v>
       </c>
       <c r="F46" t="s">
-        <v>351</v>
+        <v>235</v>
       </c>
       <c r="G46" t="s">
-        <v>352</v>
+        <v>236</v>
       </c>
       <c r="H46" t="s">
-        <v>353</v>
+        <v>319</v>
       </c>
       <c r="I46" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>320</v>
+      </c>
+      <c r="J46" t="s">
+        <v>198</v>
+      </c>
       <c r="K46" t="s">
-        <v>355</v>
+        <v>321</v>
       </c>
       <c r="L46" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="M46" t="s">
-        <v>356</v>
+        <v>322</v>
       </c>
       <c r="N46" t="s">
-        <v>357</v>
+        <v>242</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47" t="s">
-        <v>349</v>
-[...9 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>358</v>
+        <v>324</v>
       </c>
       <c r="I47" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>325</v>
+      </c>
+      <c r="J47" t="s">
+        <v>326</v>
+      </c>
       <c r="K47" t="s">
-        <v>360</v>
+        <v>327</v>
       </c>
       <c r="L47" t="s">
-        <v>63</v>
+        <v>328</v>
       </c>
       <c r="M47" t="s">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C48"/>
       <c r="D48" t="s">
-        <v>349</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>366</v>
+        <v>331</v>
       </c>
       <c r="I48" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>332</v>
+      </c>
+      <c r="J48" t="s">
+        <v>326</v>
+      </c>
       <c r="K48" t="s">
-        <v>368</v>
+        <v>333</v>
       </c>
       <c r="L48" t="s">
-        <v>369</v>
+        <v>334</v>
       </c>
       <c r="M48" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C49"/>
       <c r="D49" t="s">
-        <v>373</v>
-[...9 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>377</v>
+        <v>337</v>
       </c>
       <c r="I49" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>338</v>
+      </c>
+      <c r="J49" t="s">
+        <v>326</v>
+      </c>
       <c r="K49" t="s">
-        <v>379</v>
+        <v>339</v>
       </c>
       <c r="L49" t="s">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="M49" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>382</v>
+        <v>342</v>
       </c>
       <c r="D50" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="E50" t="s">
-        <v>384</v>
+        <v>344</v>
       </c>
       <c r="F50" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="G50" t="s">
-        <v>386</v>
+        <v>346</v>
       </c>
       <c r="H50" t="s">
-        <v>387</v>
+        <v>347</v>
       </c>
       <c r="I50" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>348</v>
+      </c>
+      <c r="J50" t="s">
+        <v>198</v>
+      </c>
       <c r="K50" t="s">
-        <v>389</v>
+        <v>349</v>
       </c>
       <c r="L50" t="s">
-        <v>63</v>
+        <v>350</v>
       </c>
       <c r="M50" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="N50" t="s">
-        <v>391</v>
+        <v>352</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>392</v>
+        <v>353</v>
       </c>
       <c r="D51" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="E51" t="s">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="F51" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
       <c r="G51" t="s">
-        <v>395</v>
+        <v>357</v>
       </c>
       <c r="H51" t="s">
-        <v>396</v>
+        <v>358</v>
       </c>
       <c r="I51" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>359</v>
+      </c>
+      <c r="J51" t="s">
+        <v>360</v>
+      </c>
       <c r="K51" t="s">
-        <v>398</v>
+        <v>361</v>
       </c>
       <c r="L51" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M51" t="s">
-        <v>399</v>
+        <v>362</v>
       </c>
       <c r="N51" t="s">
-        <v>400</v>
+        <v>363</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>401</v>
+        <v>364</v>
       </c>
       <c r="D52" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="E52" t="s">
-        <v>402</v>
+        <v>365</v>
       </c>
       <c r="F52" t="s">
-        <v>403</v>
+        <v>366</v>
       </c>
       <c r="G52" t="s">
-        <v>404</v>
+        <v>367</v>
       </c>
       <c r="H52" t="s">
-        <v>405</v>
+        <v>368</v>
       </c>
       <c r="I52" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>369</v>
+      </c>
+      <c r="J52" t="s">
+        <v>198</v>
+      </c>
       <c r="K52" t="s">
-        <v>407</v>
+        <v>370</v>
       </c>
       <c r="L52" t="s">
-        <v>63</v>
+        <v>371</v>
       </c>
       <c r="M52" t="s">
-        <v>408</v>
+        <v>372</v>
       </c>
       <c r="N52" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
       <c r="D53" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="E53" t="s">
-        <v>411</v>
+        <v>375</v>
       </c>
       <c r="F53" t="s">
-        <v>412</v>
+        <v>376</v>
       </c>
       <c r="G53" t="s">
-        <v>413</v>
+        <v>377</v>
       </c>
       <c r="H53" t="s">
-        <v>414</v>
+        <v>378</v>
       </c>
       <c r="I53" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>379</v>
+      </c>
+      <c r="J53" t="s">
+        <v>198</v>
+      </c>
       <c r="K53" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="L53" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="M53" t="s">
-        <v>417</v>
+        <v>381</v>
       </c>
       <c r="N53" t="s">
-        <v>418</v>
+        <v>382</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>337</v>
+        <v>383</v>
       </c>
       <c r="D54" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="E54" t="s">
-        <v>339</v>
+        <v>384</v>
       </c>
       <c r="F54" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="G54" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="H54" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="I54" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>388</v>
+      </c>
+      <c r="J54" t="s">
+        <v>198</v>
+      </c>
       <c r="K54" t="s">
-        <v>421</v>
+        <v>389</v>
       </c>
       <c r="L54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M54" t="s">
-        <v>422</v>
+        <v>390</v>
       </c>
       <c r="N54" t="s">
-        <v>347</v>
+        <v>391</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>423</v>
+        <v>392</v>
       </c>
       <c r="D55" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="E55" t="s">
-        <v>424</v>
+        <v>393</v>
       </c>
       <c r="F55" t="s">
-        <v>425</v>
+        <v>394</v>
       </c>
       <c r="G55" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="H55" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="I55" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>397</v>
+      </c>
+      <c r="J55" t="s">
+        <v>198</v>
+      </c>
       <c r="K55" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="L55" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="M55" t="s">
-        <v>430</v>
+        <v>399</v>
       </c>
       <c r="N55" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="D56" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="E56" t="s">
-        <v>433</v>
+        <v>403</v>
       </c>
       <c r="F56" t="s">
-        <v>434</v>
+        <v>404</v>
       </c>
       <c r="G56" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="H56" t="s">
-        <v>436</v>
+        <v>406</v>
       </c>
       <c r="I56" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>407</v>
+      </c>
+      <c r="J56" t="s">
+        <v>198</v>
+      </c>
       <c r="K56" t="s">
-        <v>438</v>
+        <v>408</v>
       </c>
       <c r="L56" t="s">
-        <v>369</v>
+        <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>439</v>
+        <v>409</v>
       </c>
       <c r="N56" t="s">
-        <v>440</v>
+        <v>410</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="D57" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="E57" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="F57" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="G57" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="H57" t="s">
-        <v>445</v>
+        <v>415</v>
       </c>
       <c r="I57" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>416</v>
+      </c>
+      <c r="J57" t="s">
+        <v>360</v>
+      </c>
       <c r="K57" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="L57" t="s">
-        <v>369</v>
+        <v>123</v>
       </c>
       <c r="M57" t="s">
-        <v>448</v>
+        <v>418</v>
       </c>
       <c r="N57" t="s">
-        <v>449</v>
+        <v>419</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>450</v>
+        <v>420</v>
       </c>
       <c r="D58" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="E58" t="s">
-        <v>451</v>
+        <v>421</v>
       </c>
       <c r="F58" t="s">
-        <v>452</v>
+        <v>422</v>
       </c>
       <c r="G58" t="s">
-        <v>453</v>
+        <v>423</v>
       </c>
       <c r="H58" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="I58" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>425</v>
+      </c>
+      <c r="J58" t="s">
+        <v>360</v>
+      </c>
       <c r="K58" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="L58" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M58" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="N58" t="s">
-        <v>458</v>
+        <v>428</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>459</v>
+        <v>429</v>
       </c>
       <c r="D59" t="s">
-        <v>460</v>
+        <v>354</v>
       </c>
       <c r="E59" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="F59" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="G59" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
       <c r="H59" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
       <c r="I59" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>434</v>
+      </c>
+      <c r="J59" t="s">
+        <v>360</v>
+      </c>
       <c r="K59" t="s">
-        <v>466</v>
+        <v>435</v>
       </c>
       <c r="L59" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M59" t="s">
-        <v>467</v>
+        <v>436</v>
       </c>
       <c r="N59" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>469</v>
+        <v>438</v>
       </c>
       <c r="D60" t="s">
-        <v>470</v>
+        <v>354</v>
       </c>
       <c r="E60" t="s">
-        <v>471</v>
+        <v>439</v>
       </c>
       <c r="F60" t="s">
-        <v>472</v>
+        <v>440</v>
       </c>
       <c r="G60" t="s">
-        <v>473</v>
+        <v>441</v>
       </c>
       <c r="H60" t="s">
-        <v>474</v>
+        <v>442</v>
       </c>
       <c r="I60" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>443</v>
+      </c>
+      <c r="J60" t="s">
+        <v>360</v>
+      </c>
       <c r="K60" t="s">
-        <v>476</v>
+        <v>444</v>
       </c>
       <c r="L60" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M60" t="s">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="N60" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="D61" t="s">
-        <v>480</v>
+        <v>448</v>
       </c>
       <c r="E61" t="s">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="F61" t="s">
-        <v>482</v>
+        <v>450</v>
       </c>
       <c r="G61" t="s">
-        <v>483</v>
+        <v>451</v>
       </c>
       <c r="H61" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="I61" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="J61"/>
+        <v>453</v>
+      </c>
+      <c r="J61" t="s">
+        <v>454</v>
+      </c>
       <c r="K61" t="s">
-        <v>486</v>
+        <v>455</v>
       </c>
       <c r="L61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M61" t="s">
-        <v>487</v>
+        <v>456</v>
       </c>
       <c r="N61" t="s">
-        <v>488</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>489</v>
+        <v>458</v>
       </c>
       <c r="D62" t="s">
-        <v>490</v>
+        <v>448</v>
       </c>
       <c r="E62" t="s">
-        <v>491</v>
+        <v>459</v>
       </c>
       <c r="F62" t="s">
-        <v>492</v>
+        <v>460</v>
       </c>
       <c r="G62" t="s">
-        <v>493</v>
+        <v>461</v>
       </c>
       <c r="H62" t="s">
-        <v>494</v>
+        <v>462</v>
       </c>
       <c r="I62" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>463</v>
+      </c>
+      <c r="J62" t="s">
+        <v>454</v>
+      </c>
       <c r="K62" t="s">
-        <v>496</v>
+        <v>464</v>
       </c>
       <c r="L62" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="M62" t="s">
-        <v>497</v>
+        <v>465</v>
       </c>
       <c r="N62" t="s">
-        <v>498</v>
+        <v>466</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C63"/>
       <c r="D63" t="s">
-        <v>490</v>
-[...9 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
       <c r="H63" t="s">
-        <v>503</v>
+        <v>468</v>
       </c>
       <c r="I63" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="J63"/>
+        <v>469</v>
+      </c>
+      <c r="J63" t="s">
+        <v>470</v>
+      </c>
       <c r="K63" t="s">
-        <v>505</v>
+        <v>471</v>
       </c>
       <c r="L63" t="s">
-        <v>369</v>
+        <v>472</v>
       </c>
       <c r="M63" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64" t="s">
-        <v>509</v>
-[...9 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>513</v>
+        <v>475</v>
       </c>
       <c r="I64" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="J64"/>
+        <v>476</v>
+      </c>
+      <c r="J64" t="s">
+        <v>470</v>
+      </c>
       <c r="K64" t="s">
-        <v>515</v>
+        <v>477</v>
       </c>
       <c r="L64" t="s">
-        <v>291</v>
+        <v>478</v>
       </c>
       <c r="M64" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>518</v>
+        <v>480</v>
       </c>
       <c r="D65" t="s">
-        <v>519</v>
+        <v>115</v>
       </c>
       <c r="E65" t="s">
-        <v>520</v>
+        <v>481</v>
       </c>
       <c r="F65" t="s">
-        <v>385</v>
+        <v>482</v>
       </c>
       <c r="G65" t="s">
-        <v>521</v>
+        <v>483</v>
       </c>
       <c r="H65" t="s">
-        <v>522</v>
+        <v>484</v>
       </c>
       <c r="I65" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="J65"/>
+        <v>485</v>
+      </c>
+      <c r="J65" t="s">
+        <v>486</v>
+      </c>
       <c r="K65" t="s">
-        <v>524</v>
+        <v>487</v>
       </c>
       <c r="L65" t="s">
-        <v>369</v>
+        <v>123</v>
       </c>
       <c r="M65" t="s">
-        <v>525</v>
+        <v>488</v>
       </c>
       <c r="N65" t="s">
-        <v>526</v>
+        <v>489</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>527</v>
+        <v>490</v>
       </c>
       <c r="D66" t="s">
-        <v>519</v>
+        <v>115</v>
       </c>
       <c r="E66" t="s">
-        <v>528</v>
+        <v>491</v>
       </c>
       <c r="F66" t="s">
-        <v>529</v>
+        <v>492</v>
       </c>
       <c r="G66" t="s">
-        <v>530</v>
+        <v>493</v>
       </c>
       <c r="H66" t="s">
-        <v>531</v>
+        <v>494</v>
       </c>
       <c r="I66" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="J66"/>
+        <v>495</v>
+      </c>
+      <c r="J66" t="s">
+        <v>486</v>
+      </c>
       <c r="K66" t="s">
-        <v>533</v>
+        <v>496</v>
       </c>
       <c r="L66" t="s">
-        <v>534</v>
+        <v>123</v>
       </c>
       <c r="M66" t="s">
-        <v>535</v>
+        <v>497</v>
       </c>
       <c r="N66" t="s">
-        <v>536</v>
+        <v>498</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>537</v>
+        <v>499</v>
       </c>
       <c r="D67" t="s">
-        <v>519</v>
+        <v>115</v>
       </c>
       <c r="E67" t="s">
-        <v>538</v>
+        <v>500</v>
       </c>
       <c r="F67" t="s">
-        <v>539</v>
+        <v>501</v>
       </c>
       <c r="G67" t="s">
-        <v>540</v>
+        <v>502</v>
       </c>
       <c r="H67" t="s">
-        <v>541</v>
+        <v>503</v>
       </c>
       <c r="I67" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="J67"/>
+        <v>504</v>
+      </c>
+      <c r="J67" t="s">
+        <v>486</v>
+      </c>
       <c r="K67" t="s">
-        <v>543</v>
+        <v>505</v>
       </c>
       <c r="L67" t="s">
-        <v>534</v>
+        <v>123</v>
       </c>
       <c r="M67" t="s">
-        <v>544</v>
+        <v>506</v>
       </c>
       <c r="N67" t="s">
-        <v>545</v>
+        <v>507</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>546</v>
+        <v>508</v>
       </c>
       <c r="D68" t="s">
-        <v>547</v>
+        <v>115</v>
       </c>
       <c r="E68" t="s">
-        <v>548</v>
+        <v>509</v>
       </c>
       <c r="F68" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
       <c r="G68" t="s">
-        <v>550</v>
+        <v>511</v>
       </c>
       <c r="H68" t="s">
-        <v>551</v>
+        <v>512</v>
       </c>
       <c r="I68" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="J68"/>
+        <v>513</v>
+      </c>
+      <c r="J68" t="s">
+        <v>486</v>
+      </c>
       <c r="K68" t="s">
-        <v>553</v>
+        <v>514</v>
       </c>
       <c r="L68" t="s">
-        <v>291</v>
+        <v>123</v>
       </c>
       <c r="M68" t="s">
-        <v>554</v>
+        <v>515</v>
       </c>
       <c r="N68" t="s">
-        <v>555</v>
+        <v>516</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>556</v>
+        <v>517</v>
       </c>
       <c r="D69" t="s">
-        <v>557</v>
+        <v>115</v>
       </c>
       <c r="E69" t="s">
-        <v>558</v>
+        <v>518</v>
       </c>
       <c r="F69" t="s">
-        <v>559</v>
+        <v>519</v>
       </c>
       <c r="G69" t="s">
-        <v>560</v>
+        <v>520</v>
       </c>
       <c r="H69" t="s">
-        <v>561</v>
+        <v>521</v>
       </c>
       <c r="I69" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="J69"/>
+        <v>522</v>
+      </c>
+      <c r="J69" t="s">
+        <v>486</v>
+      </c>
       <c r="K69" t="s">
-        <v>563</v>
+        <v>523</v>
       </c>
       <c r="L69" t="s">
-        <v>369</v>
+        <v>123</v>
       </c>
       <c r="M69" t="s">
-        <v>564</v>
+        <v>524</v>
       </c>
       <c r="N69" t="s">
-        <v>565</v>
+        <v>525</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>566</v>
+        <v>526</v>
       </c>
       <c r="D70" t="s">
-        <v>557</v>
+        <v>115</v>
       </c>
       <c r="E70" t="s">
-        <v>567</v>
+        <v>527</v>
       </c>
       <c r="F70" t="s">
-        <v>568</v>
+        <v>528</v>
       </c>
       <c r="G70" t="s">
-        <v>569</v>
+        <v>529</v>
       </c>
       <c r="H70" t="s">
-        <v>570</v>
+        <v>530</v>
       </c>
       <c r="I70" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="J70"/>
+        <v>531</v>
+      </c>
+      <c r="J70" t="s">
+        <v>486</v>
+      </c>
       <c r="K70" t="s">
-        <v>572</v>
+        <v>532</v>
       </c>
       <c r="L70" t="s">
+        <v>123</v>
+      </c>
+      <c r="M70" t="s">
+        <v>533</v>
+      </c>
+      <c r="N70" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>575</v>
+        <v>535</v>
       </c>
       <c r="D71" t="s">
-        <v>557</v>
+        <v>115</v>
       </c>
       <c r="E71" t="s">
-        <v>576</v>
+        <v>536</v>
       </c>
       <c r="F71" t="s">
-        <v>577</v>
+        <v>537</v>
       </c>
       <c r="G71" t="s">
-        <v>578</v>
+        <v>538</v>
       </c>
       <c r="H71" t="s">
-        <v>579</v>
+        <v>539</v>
       </c>
       <c r="I71" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="J71"/>
+        <v>540</v>
+      </c>
+      <c r="J71" t="s">
+        <v>486</v>
+      </c>
       <c r="K71" t="s">
-        <v>581</v>
+        <v>541</v>
       </c>
       <c r="L71" t="s">
-        <v>534</v>
+        <v>123</v>
       </c>
       <c r="M71" t="s">
-        <v>582</v>
+        <v>542</v>
       </c>
       <c r="N71" t="s">
-        <v>583</v>
+        <v>543</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>584</v>
+        <v>544</v>
       </c>
       <c r="D72" t="s">
-        <v>557</v>
+        <v>115</v>
       </c>
       <c r="E72" t="s">
-        <v>585</v>
+        <v>545</v>
       </c>
       <c r="F72" t="s">
-        <v>586</v>
+        <v>546</v>
       </c>
       <c r="G72" t="s">
-        <v>587</v>
+        <v>547</v>
       </c>
       <c r="H72" t="s">
-        <v>588</v>
+        <v>548</v>
       </c>
       <c r="I72" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>549</v>
+      </c>
+      <c r="J72" t="s">
+        <v>486</v>
+      </c>
       <c r="K72" t="s">
-        <v>590</v>
+        <v>550</v>
       </c>
       <c r="L72" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M72" t="s">
-        <v>591</v>
+        <v>551</v>
       </c>
       <c r="N72" t="s">
-        <v>592</v>
+        <v>552</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>593</v>
+        <v>553</v>
       </c>
       <c r="D73" t="s">
+        <v>115</v>
+      </c>
+      <c r="E73" t="s">
+        <v>554</v>
+      </c>
+      <c r="F73" t="s">
+        <v>555</v>
+      </c>
+      <c r="G73" t="s">
+        <v>556</v>
+      </c>
+      <c r="H73" t="s">
         <v>557</v>
       </c>
-      <c r="E73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I73" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="J73"/>
+        <v>558</v>
+      </c>
+      <c r="J73" t="s">
+        <v>486</v>
+      </c>
       <c r="K73" t="s">
-        <v>599</v>
+        <v>559</v>
       </c>
       <c r="L73" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M73" t="s">
-        <v>600</v>
+        <v>560</v>
       </c>
       <c r="N73" t="s">
-        <v>601</v>
+        <v>561</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>602</v>
+        <v>562</v>
       </c>
       <c r="D74" t="s">
-        <v>603</v>
+        <v>115</v>
       </c>
       <c r="E74" t="s">
-        <v>604</v>
+        <v>563</v>
       </c>
       <c r="F74" t="s">
-        <v>605</v>
+        <v>564</v>
       </c>
       <c r="G74" t="s">
-        <v>606</v>
+        <v>565</v>
       </c>
       <c r="H74" t="s">
-        <v>607</v>
+        <v>566</v>
       </c>
       <c r="I74" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>567</v>
+      </c>
+      <c r="J74" t="s">
+        <v>486</v>
+      </c>
       <c r="K74" t="s">
-        <v>609</v>
+        <v>568</v>
       </c>
       <c r="L74" t="s">
-        <v>369</v>
+        <v>123</v>
       </c>
       <c r="M74" t="s">
-        <v>610</v>
+        <v>569</v>
       </c>
       <c r="N74" t="s">
-        <v>611</v>
+        <v>570</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>612</v>
+        <v>571</v>
       </c>
       <c r="D75" t="s">
-        <v>613</v>
+        <v>115</v>
       </c>
       <c r="E75" t="s">
-        <v>614</v>
+        <v>572</v>
       </c>
       <c r="F75" t="s">
-        <v>615</v>
+        <v>573</v>
       </c>
       <c r="G75" t="s">
-        <v>616</v>
+        <v>574</v>
       </c>
       <c r="H75" t="s">
-        <v>617</v>
+        <v>575</v>
       </c>
       <c r="I75" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="J75"/>
+        <v>576</v>
+      </c>
+      <c r="J75" t="s">
+        <v>486</v>
+      </c>
       <c r="K75" t="s">
-        <v>619</v>
+        <v>577</v>
       </c>
       <c r="L75" t="s">
-        <v>534</v>
+        <v>123</v>
       </c>
       <c r="M75" t="s">
-        <v>620</v>
+        <v>578</v>
       </c>
       <c r="N75" t="s">
-        <v>621</v>
+        <v>579</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>622</v>
+        <v>580</v>
       </c>
       <c r="D76" t="s">
-        <v>623</v>
+        <v>115</v>
       </c>
       <c r="E76" t="s">
-        <v>624</v>
+        <v>581</v>
       </c>
       <c r="F76" t="s">
-        <v>625</v>
+        <v>582</v>
       </c>
       <c r="G76" t="s">
-        <v>626</v>
+        <v>583</v>
       </c>
       <c r="H76" t="s">
-        <v>627</v>
+        <v>584</v>
       </c>
       <c r="I76" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="J76"/>
+        <v>585</v>
+      </c>
+      <c r="J76" t="s">
+        <v>486</v>
+      </c>
       <c r="K76" t="s">
-        <v>629</v>
+        <v>586</v>
       </c>
       <c r="L76" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M76" t="s">
-        <v>630</v>
+        <v>587</v>
       </c>
       <c r="N76" t="s">
-        <v>631</v>
+        <v>588</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>632</v>
+        <v>589</v>
       </c>
       <c r="D77" t="s">
-        <v>633</v>
+        <v>115</v>
       </c>
       <c r="E77" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="F77" t="s">
-        <v>635</v>
+        <v>591</v>
       </c>
       <c r="G77" t="s">
-        <v>636</v>
+        <v>592</v>
       </c>
       <c r="H77" t="s">
-        <v>637</v>
+        <v>593</v>
       </c>
       <c r="I77" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="J77"/>
+        <v>594</v>
+      </c>
+      <c r="J77" t="s">
+        <v>486</v>
+      </c>
       <c r="K77" t="s">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="L77" t="s">
-        <v>640</v>
+        <v>123</v>
       </c>
       <c r="M77" t="s">
-        <v>641</v>
+        <v>596</v>
       </c>
       <c r="N77" t="s">
-        <v>642</v>
+        <v>597</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="D78" t="s">
-        <v>623</v>
+        <v>115</v>
       </c>
       <c r="E78" t="s">
-        <v>624</v>
+        <v>599</v>
       </c>
       <c r="F78" t="s">
-        <v>625</v>
+        <v>600</v>
       </c>
       <c r="G78" t="s">
-        <v>626</v>
+        <v>601</v>
       </c>
       <c r="H78" t="s">
-        <v>643</v>
+        <v>602</v>
       </c>
       <c r="I78" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="J78"/>
+        <v>603</v>
+      </c>
+      <c r="J78" t="s">
+        <v>486</v>
+      </c>
       <c r="K78" t="s">
-        <v>645</v>
+        <v>604</v>
       </c>
       <c r="L78" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="M78" t="s">
-        <v>646</v>
+        <v>605</v>
       </c>
       <c r="N78" t="s">
-        <v>631</v>
+        <v>606</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>647</v>
+        <v>607</v>
       </c>
       <c r="D79" t="s">
-        <v>623</v>
+        <v>115</v>
       </c>
       <c r="E79" t="s">
-        <v>648</v>
+        <v>608</v>
       </c>
       <c r="F79" t="s">
-        <v>649</v>
+        <v>609</v>
       </c>
       <c r="G79" t="s">
-        <v>650</v>
+        <v>610</v>
       </c>
       <c r="H79" t="s">
-        <v>651</v>
+        <v>611</v>
       </c>
       <c r="I79" t="s">
-        <v>652</v>
-[...1 lines deleted...]
-      <c r="J79"/>
+        <v>612</v>
+      </c>
+      <c r="J79" t="s">
+        <v>486</v>
+      </c>
       <c r="K79" t="s">
-        <v>653</v>
+        <v>613</v>
       </c>
       <c r="L79" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="M79" t="s">
-        <v>654</v>
+        <v>614</v>
       </c>
       <c r="N79" t="s">
-        <v>655</v>
+        <v>615</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>656</v>
+        <v>616</v>
       </c>
       <c r="D80" t="s">
+        <v>115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>617</v>
+      </c>
+      <c r="F80" t="s">
+        <v>618</v>
+      </c>
+      <c r="G80" t="s">
+        <v>619</v>
+      </c>
+      <c r="H80" t="s">
+        <v>620</v>
+      </c>
+      <c r="I80" t="s">
+        <v>621</v>
+      </c>
+      <c r="J80" t="s">
+        <v>486</v>
+      </c>
+      <c r="K80" t="s">
+        <v>622</v>
+      </c>
+      <c r="L80" t="s">
+        <v>123</v>
+      </c>
+      <c r="M80" t="s">
         <v>623</v>
       </c>
-      <c r="E80" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N80" t="s">
-        <v>664</v>
+        <v>624</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
-      <c r="C81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C81"/>
       <c r="D81" t="s">
-        <v>665</v>
-[...9 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
       <c r="H81" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="I81" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="J81"/>
+        <v>627</v>
+      </c>
+      <c r="J81" t="s">
+        <v>628</v>
+      </c>
       <c r="K81" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="L81" t="s">
-        <v>63</v>
+        <v>630</v>
       </c>
       <c r="M81" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>669</v>
+        <v>632</v>
       </c>
       <c r="D82" t="s">
-        <v>665</v>
+        <v>633</v>
       </c>
       <c r="E82" t="s">
-        <v>670</v>
+        <v>634</v>
       </c>
       <c r="F82" t="s">
-        <v>671</v>
+        <v>635</v>
       </c>
       <c r="G82" t="s">
-        <v>672</v>
+        <v>636</v>
       </c>
       <c r="H82" t="s">
-        <v>673</v>
+        <v>637</v>
       </c>
       <c r="I82" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="J82"/>
+        <v>638</v>
+      </c>
+      <c r="J82" t="s">
+        <v>639</v>
+      </c>
       <c r="K82" t="s">
-        <v>675</v>
+        <v>640</v>
       </c>
       <c r="L82" t="s">
-        <v>107</v>
+        <v>641</v>
       </c>
       <c r="M82" t="s">
-        <v>676</v>
+        <v>642</v>
       </c>
       <c r="N82" t="s">
-        <v>677</v>
+        <v>643</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="D83" t="s">
-        <v>665</v>
+        <v>633</v>
       </c>
       <c r="E83" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="F83" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="G83" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="H83" t="s">
-        <v>678</v>
+        <v>648</v>
       </c>
       <c r="I83" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="J83"/>
+        <v>649</v>
+      </c>
+      <c r="J83" t="s">
+        <v>639</v>
+      </c>
       <c r="K83" t="s">
-        <v>680</v>
+        <v>650</v>
       </c>
       <c r="L83" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M83" t="s">
-        <v>681</v>
+        <v>651</v>
       </c>
       <c r="N83" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C84"/>
       <c r="D84" t="s">
-        <v>665</v>
-[...9 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>686</v>
+        <v>654</v>
       </c>
       <c r="I84" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="J84"/>
+        <v>655</v>
+      </c>
+      <c r="J84" t="s">
+        <v>656</v>
+      </c>
       <c r="K84" t="s">
-        <v>688</v>
+        <v>657</v>
       </c>
       <c r="L84" t="s">
-        <v>107</v>
+        <v>658</v>
       </c>
       <c r="M84" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
+        <v>660</v>
+      </c>
+      <c r="D85" t="s">
+        <v>661</v>
+      </c>
+      <c r="E85" t="s">
+        <v>662</v>
+      </c>
+      <c r="F85" t="s">
+        <v>663</v>
+      </c>
+      <c r="G85" t="s">
+        <v>664</v>
+      </c>
+      <c r="H85" t="s">
+        <v>665</v>
+      </c>
+      <c r="I85" t="s">
+        <v>666</v>
+      </c>
+      <c r="J85" t="s">
+        <v>667</v>
+      </c>
+      <c r="K85" t="s">
+        <v>668</v>
+      </c>
+      <c r="L85" t="s">
+        <v>641</v>
+      </c>
+      <c r="M85" t="s">
         <v>669</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85" t="s">
+      <c r="N85" t="s">
         <v>670</v>
-      </c>
-[...23 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="D86" t="s">
-        <v>696</v>
+        <v>661</v>
       </c>
       <c r="E86" t="s">
-        <v>697</v>
+        <v>672</v>
       </c>
       <c r="F86" t="s">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="G86" t="s">
-        <v>699</v>
+        <v>674</v>
       </c>
       <c r="H86" t="s">
-        <v>700</v>
+        <v>675</v>
       </c>
       <c r="I86" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="J86"/>
+        <v>676</v>
+      </c>
+      <c r="J86" t="s">
+        <v>667</v>
+      </c>
       <c r="K86" t="s">
-        <v>702</v>
+        <v>677</v>
       </c>
       <c r="L86" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
       <c r="M86" t="s">
-        <v>704</v>
+        <v>678</v>
       </c>
       <c r="N86" t="s">
-        <v>705</v>
+        <v>679</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>706</v>
+        <v>680</v>
       </c>
       <c r="D87" t="s">
-        <v>707</v>
+        <v>661</v>
       </c>
       <c r="E87" t="s">
-        <v>708</v>
+        <v>681</v>
       </c>
       <c r="F87" t="s">
-        <v>709</v>
+        <v>682</v>
       </c>
       <c r="G87" t="s">
-        <v>710</v>
+        <v>683</v>
       </c>
       <c r="H87" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="I87" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="J87"/>
+        <v>685</v>
+      </c>
+      <c r="J87" t="s">
+        <v>667</v>
+      </c>
       <c r="K87" t="s">
-        <v>713</v>
+        <v>686</v>
       </c>
       <c r="L87" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M87" t="s">
-        <v>714</v>
+        <v>687</v>
       </c>
       <c r="N87" t="s">
-        <v>715</v>
+        <v>688</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>716</v>
+        <v>689</v>
       </c>
       <c r="D88" t="s">
-        <v>707</v>
+        <v>661</v>
       </c>
       <c r="E88" t="s">
-        <v>717</v>
+        <v>690</v>
       </c>
       <c r="F88" t="s">
-        <v>718</v>
+        <v>691</v>
       </c>
       <c r="G88" t="s">
-        <v>719</v>
+        <v>692</v>
       </c>
       <c r="H88" t="s">
-        <v>720</v>
+        <v>693</v>
       </c>
       <c r="I88" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="J88"/>
+        <v>694</v>
+      </c>
+      <c r="J88" t="s">
+        <v>667</v>
+      </c>
       <c r="K88" t="s">
-        <v>722</v>
+        <v>695</v>
       </c>
       <c r="L88" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M88" t="s">
-        <v>723</v>
+        <v>696</v>
       </c>
       <c r="N88" t="s">
-        <v>724</v>
+        <v>697</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="D89" t="s">
-        <v>707</v>
+        <v>661</v>
       </c>
       <c r="E89" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="F89" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="G89" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="H89" t="s">
-        <v>725</v>
+        <v>702</v>
       </c>
       <c r="I89" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="J89"/>
+        <v>703</v>
+      </c>
+      <c r="J89" t="s">
+        <v>667</v>
+      </c>
       <c r="K89" t="s">
-        <v>727</v>
+        <v>704</v>
       </c>
       <c r="L89" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M89" t="s">
-        <v>728</v>
+        <v>705</v>
       </c>
       <c r="N89" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="D90" t="s">
-        <v>707</v>
+        <v>661</v>
       </c>
       <c r="E90" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="F90" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="G90" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
       <c r="H90" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="I90" t="s">
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="J90"/>
+        <v>712</v>
+      </c>
+      <c r="J90" t="s">
+        <v>667</v>
+      </c>
       <c r="K90" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="L90" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M90" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="N90" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="D91" t="s">
-        <v>739</v>
+        <v>661</v>
       </c>
       <c r="E91" t="s">
-        <v>740</v>
+        <v>717</v>
       </c>
       <c r="F91" t="s">
-        <v>741</v>
+        <v>718</v>
       </c>
       <c r="G91" t="s">
-        <v>742</v>
+        <v>719</v>
       </c>
       <c r="H91" t="s">
-        <v>743</v>
+        <v>720</v>
       </c>
       <c r="I91" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="J91"/>
+        <v>721</v>
+      </c>
+      <c r="J91" t="s">
+        <v>667</v>
+      </c>
       <c r="K91" t="s">
-        <v>745</v>
+        <v>722</v>
       </c>
       <c r="L91" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M91" t="s">
-        <v>746</v>
+        <v>723</v>
       </c>
       <c r="N91" t="s">
-        <v>747</v>
+        <v>724</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>748</v>
+        <v>725</v>
       </c>
       <c r="D92" t="s">
-        <v>739</v>
+        <v>661</v>
       </c>
       <c r="E92" t="s">
-        <v>749</v>
+        <v>726</v>
       </c>
       <c r="F92" t="s">
-        <v>750</v>
+        <v>727</v>
       </c>
       <c r="G92" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="H92" t="s">
-        <v>752</v>
+        <v>729</v>
       </c>
       <c r="I92" t="s">
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="J92"/>
+        <v>730</v>
+      </c>
+      <c r="J92" t="s">
+        <v>667</v>
+      </c>
       <c r="K92" t="s">
-        <v>754</v>
+        <v>731</v>
       </c>
       <c r="L92" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M92" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="N92" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="D93" t="s">
+        <v>661</v>
+      </c>
+      <c r="E93" t="s">
+        <v>735</v>
+      </c>
+      <c r="F93" t="s">
+        <v>736</v>
+      </c>
+      <c r="G93" t="s">
+        <v>737</v>
+      </c>
+      <c r="H93" t="s">
+        <v>738</v>
+      </c>
+      <c r="I93" t="s">
         <v>739</v>
       </c>
-      <c r="E93" t="s">
-[...14 lines deleted...]
-      <c r="J93"/>
+      <c r="J93" t="s">
+        <v>667</v>
+      </c>
       <c r="K93" t="s">
-        <v>763</v>
+        <v>740</v>
       </c>
       <c r="L93" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M93" t="s">
-        <v>764</v>
+        <v>741</v>
       </c>
       <c r="N93" t="s">
-        <v>765</v>
+        <v>742</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>766</v>
+        <v>743</v>
       </c>
       <c r="D94" t="s">
-        <v>767</v>
+        <v>661</v>
       </c>
       <c r="E94" t="s">
-        <v>768</v>
+        <v>744</v>
       </c>
       <c r="F94" t="s">
-        <v>769</v>
+        <v>745</v>
       </c>
       <c r="G94" t="s">
-        <v>770</v>
+        <v>746</v>
       </c>
       <c r="H94" t="s">
-        <v>771</v>
+        <v>747</v>
       </c>
       <c r="I94" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="J94"/>
+        <v>748</v>
+      </c>
+      <c r="J94" t="s">
+        <v>667</v>
+      </c>
       <c r="K94" t="s">
-        <v>773</v>
+        <v>749</v>
       </c>
       <c r="L94" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M94" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="N94" t="s">
-        <v>775</v>
+        <v>751</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>776</v>
+        <v>752</v>
       </c>
       <c r="D95" t="s">
-        <v>777</v>
+        <v>661</v>
       </c>
       <c r="E95" t="s">
-        <v>778</v>
+        <v>753</v>
       </c>
       <c r="F95" t="s">
-        <v>779</v>
+        <v>754</v>
       </c>
       <c r="G95" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="H95" t="s">
-        <v>781</v>
+        <v>756</v>
       </c>
       <c r="I95" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="J95"/>
+        <v>757</v>
+      </c>
+      <c r="J95" t="s">
+        <v>667</v>
+      </c>
       <c r="K95" t="s">
-        <v>783</v>
+        <v>758</v>
       </c>
       <c r="L95" t="s">
-        <v>63</v>
+        <v>641</v>
       </c>
       <c r="M95" t="s">
-        <v>784</v>
+        <v>759</v>
       </c>
       <c r="N95" t="s">
-        <v>785</v>
+        <v>760</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="D96" t="s">
-        <v>787</v>
+        <v>762</v>
       </c>
       <c r="E96" t="s">
-        <v>788</v>
+        <v>763</v>
       </c>
       <c r="F96" t="s">
-        <v>789</v>
+        <v>764</v>
       </c>
       <c r="G96" t="s">
-        <v>790</v>
+        <v>765</v>
       </c>
       <c r="H96" t="s">
-        <v>791</v>
+        <v>766</v>
       </c>
       <c r="I96" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="J96"/>
+        <v>767</v>
+      </c>
+      <c r="J96" t="s">
+        <v>768</v>
+      </c>
       <c r="K96" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="L96" t="s">
-        <v>291</v>
+        <v>641</v>
       </c>
       <c r="M96" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="N96" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C97"/>
       <c r="D97" t="s">
-        <v>787</v>
-[...9 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
       <c r="H97" t="s">
-        <v>796</v>
+        <v>773</v>
       </c>
       <c r="I97" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="J97"/>
+        <v>774</v>
+      </c>
+      <c r="J97" t="s">
+        <v>23</v>
+      </c>
       <c r="K97" t="s">
-        <v>798</v>
+        <v>775</v>
       </c>
       <c r="L97" t="s">
-        <v>291</v>
+        <v>776</v>
       </c>
       <c r="M97" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C98"/>
       <c r="D98" t="s">
-        <v>787</v>
-[...9 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
       <c r="H98" t="s">
-        <v>800</v>
+        <v>779</v>
       </c>
       <c r="I98" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="J98"/>
+        <v>780</v>
+      </c>
+      <c r="J98" t="s">
+        <v>23</v>
+      </c>
       <c r="K98" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="L98" t="s">
-        <v>291</v>
+        <v>782</v>
       </c>
       <c r="M98" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C99"/>
+      <c r="D99" t="s">
+        <v>784</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>785</v>
+      </c>
+      <c r="I99" t="s">
         <v>786</v>
       </c>
-      <c r="D99" t="s">
+      <c r="J99" t="s">
+        <v>198</v>
+      </c>
+      <c r="K99" t="s">
         <v>787</v>
       </c>
-      <c r="E99" t="s">
+      <c r="L99" t="s">
         <v>788</v>
       </c>
-      <c r="F99" t="s">
+      <c r="M99" t="s">
         <v>789</v>
       </c>
-      <c r="G99" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C100"/>
       <c r="D100" t="s">
-        <v>787</v>
-[...7 lines deleted...]
-      <c r="G100" t="s">
         <v>790</v>
       </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
       <c r="H100" t="s">
-        <v>808</v>
+        <v>791</v>
       </c>
       <c r="I100" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="J100"/>
+        <v>792</v>
+      </c>
+      <c r="J100" t="s">
+        <v>198</v>
+      </c>
       <c r="K100" t="s">
-        <v>810</v>
+        <v>793</v>
       </c>
       <c r="L100" t="s">
-        <v>291</v>
+        <v>794</v>
       </c>
       <c r="M100" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="N100" t="s">
         <v>795</v>
       </c>
+      <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C101"/>
       <c r="D101" t="s">
-        <v>787</v>
-[...9 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
       <c r="H101" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="I101" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="J101"/>
+        <v>798</v>
+      </c>
+      <c r="J101" t="s">
+        <v>198</v>
+      </c>
       <c r="K101" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="L101" t="s">
-        <v>291</v>
+        <v>800</v>
       </c>
       <c r="M101" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>801</v>
+      </c>
+      <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C102"/>
       <c r="D102" t="s">
-        <v>787</v>
-[...9 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
       <c r="H102" t="s">
-        <v>816</v>
+        <v>803</v>
       </c>
       <c r="I102" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="J102"/>
+        <v>804</v>
+      </c>
+      <c r="J102" t="s">
+        <v>198</v>
+      </c>
       <c r="K102" t="s">
-        <v>818</v>
+        <v>805</v>
       </c>
       <c r="L102" t="s">
-        <v>291</v>
+        <v>806</v>
       </c>
       <c r="M102" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C103"/>
       <c r="D103" t="s">
-        <v>787</v>
-[...9 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
       <c r="H103" t="s">
-        <v>820</v>
+        <v>809</v>
       </c>
       <c r="I103" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="J103"/>
+        <v>810</v>
+      </c>
+      <c r="J103" t="s">
+        <v>454</v>
+      </c>
       <c r="K103" t="s">
-        <v>822</v>
+        <v>811</v>
       </c>
       <c r="L103" t="s">
-        <v>291</v>
+        <v>812</v>
       </c>
       <c r="M103" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>786</v>
+        <v>814</v>
       </c>
       <c r="D104" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E104" t="s">
-        <v>788</v>
+        <v>816</v>
       </c>
       <c r="F104" t="s">
-        <v>789</v>
+        <v>817</v>
       </c>
       <c r="G104" t="s">
-        <v>790</v>
+        <v>818</v>
       </c>
       <c r="H104" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="I104" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="L104" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M104" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="N104" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>786</v>
+        <v>814</v>
       </c>
       <c r="D105" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E105" t="s">
-        <v>788</v>
+        <v>816</v>
       </c>
       <c r="F105" t="s">
-        <v>789</v>
+        <v>817</v>
       </c>
       <c r="G105" t="s">
-        <v>790</v>
+        <v>818</v>
       </c>
       <c r="H105" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="I105" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="L105" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M105" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="N105" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="D106" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E106" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="F106" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="G106" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="H106" t="s">
         <v>832</v>
       </c>
       <c r="I106" t="s">
         <v>833</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
         <v>834</v>
       </c>
       <c r="L106" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M106" t="s">
         <v>835</v>
       </c>
       <c r="N106" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="D107" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E107" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="F107" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="G107" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="H107" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="I107" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="L107" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M107" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="N107" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="D108" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E108" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="F108" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="G108" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="H108" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="I108" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="L108" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M108" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="N108" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>786</v>
+        <v>845</v>
       </c>
       <c r="D109" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E109" t="s">
-        <v>788</v>
+        <v>846</v>
       </c>
       <c r="F109" t="s">
-        <v>789</v>
+        <v>847</v>
       </c>
       <c r="G109" t="s">
-        <v>790</v>
+        <v>848</v>
       </c>
       <c r="H109" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="I109" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="L109" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M109" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="N109" t="s">
-        <v>795</v>
+        <v>853</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>786</v>
+        <v>845</v>
       </c>
       <c r="D110" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E110" t="s">
-        <v>788</v>
+        <v>846</v>
       </c>
       <c r="F110" t="s">
-        <v>789</v>
+        <v>847</v>
       </c>
       <c r="G110" t="s">
-        <v>790</v>
+        <v>848</v>
       </c>
       <c r="H110" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="I110" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="L110" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M110" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="N110" t="s">
-        <v>795</v>
+        <v>853</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>786</v>
+        <v>858</v>
       </c>
       <c r="D111" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
       <c r="E111" t="s">
-        <v>788</v>
+        <v>859</v>
       </c>
       <c r="F111" t="s">
-        <v>789</v>
+        <v>860</v>
       </c>
       <c r="G111" t="s">
-        <v>790</v>
+        <v>861</v>
       </c>
       <c r="H111" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="I111" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="L111" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="M111" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="N111" t="s">
-        <v>795</v>
+        <v>866</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>786</v>
+        <v>867</v>
       </c>
       <c r="D112" t="s">
-        <v>787</v>
+        <v>868</v>
       </c>
       <c r="E112" t="s">
-        <v>788</v>
+        <v>869</v>
       </c>
       <c r="F112" t="s">
-        <v>789</v>
+        <v>870</v>
       </c>
       <c r="G112" t="s">
-        <v>790</v>
+        <v>871</v>
       </c>
       <c r="H112" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
       <c r="I112" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="J112"/>
+        <v>873</v>
+      </c>
+      <c r="J112" t="s">
+        <v>874</v>
+      </c>
       <c r="K112" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="L112" t="s">
-        <v>291</v>
+        <v>641</v>
       </c>
       <c r="M112" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="N112" t="s">
-        <v>795</v>
+        <v>877</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="D113" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="E113" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="F113" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="G113" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="H113" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="I113" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="J113"/>
+        <v>884</v>
+      </c>
+      <c r="J113" t="s">
+        <v>656</v>
+      </c>
       <c r="K113" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
       <c r="L113" t="s">
-        <v>369</v>
+        <v>641</v>
       </c>
       <c r="M113" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="N113" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>786</v>
+        <v>888</v>
       </c>
       <c r="D114" t="s">
-        <v>870</v>
+        <v>889</v>
       </c>
       <c r="E114" t="s">
-        <v>788</v>
+        <v>890</v>
       </c>
       <c r="F114" t="s">
-        <v>789</v>
+        <v>891</v>
       </c>
       <c r="G114" t="s">
-        <v>790</v>
+        <v>892</v>
       </c>
       <c r="H114" t="s">
-        <v>791</v>
+        <v>893</v>
       </c>
       <c r="I114" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>872</v>
+        <v>895</v>
       </c>
       <c r="L114" t="s">
-        <v>873</v>
+        <v>371</v>
       </c>
       <c r="M114" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="N114" t="s">
-        <v>795</v>
+        <v>897</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D115" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E115" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F115" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G115" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H115" t="s">
-        <v>796</v>
+        <v>902</v>
       </c>
       <c r="I115" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>876</v>
+        <v>904</v>
       </c>
       <c r="L115" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M115" t="s">
-        <v>877</v>
+        <v>905</v>
       </c>
       <c r="N115" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D116" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E116" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F116" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G116" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H116" t="s">
-        <v>800</v>
+        <v>907</v>
       </c>
       <c r="I116" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>879</v>
+        <v>909</v>
       </c>
       <c r="L116" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M116" t="s">
-        <v>880</v>
+        <v>910</v>
       </c>
       <c r="N116" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D117" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E117" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F117" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G117" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H117" t="s">
-        <v>804</v>
+        <v>911</v>
       </c>
       <c r="I117" t="s">
-        <v>881</v>
+        <v>912</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>882</v>
+        <v>913</v>
       </c>
       <c r="L117" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M117" t="s">
-        <v>883</v>
+        <v>914</v>
       </c>
       <c r="N117" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D118" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E118" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F118" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G118" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H118" t="s">
-        <v>808</v>
+        <v>915</v>
       </c>
       <c r="I118" t="s">
-        <v>884</v>
+        <v>916</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>885</v>
+        <v>917</v>
       </c>
       <c r="L118" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M118" t="s">
-        <v>886</v>
+        <v>918</v>
       </c>
       <c r="N118" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D119" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E119" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F119" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G119" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H119" t="s">
-        <v>812</v>
+        <v>919</v>
       </c>
       <c r="I119" t="s">
-        <v>887</v>
+        <v>920</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>888</v>
+        <v>921</v>
       </c>
       <c r="L119" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M119" t="s">
-        <v>889</v>
+        <v>922</v>
       </c>
       <c r="N119" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>786</v>
+        <v>898</v>
       </c>
       <c r="D120" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E120" t="s">
-        <v>788</v>
+        <v>899</v>
       </c>
       <c r="F120" t="s">
-        <v>789</v>
+        <v>900</v>
       </c>
       <c r="G120" t="s">
-        <v>790</v>
+        <v>901</v>
       </c>
       <c r="H120" t="s">
-        <v>820</v>
+        <v>923</v>
       </c>
       <c r="I120" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="L120" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M120" t="s">
-        <v>892</v>
+        <v>926</v>
       </c>
       <c r="N120" t="s">
-        <v>795</v>
+        <v>906</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>786</v>
+        <v>927</v>
       </c>
       <c r="D121" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E121" t="s">
-        <v>788</v>
+        <v>928</v>
       </c>
       <c r="F121" t="s">
-        <v>789</v>
+        <v>929</v>
       </c>
       <c r="G121" t="s">
-        <v>790</v>
+        <v>930</v>
       </c>
       <c r="H121" t="s">
-        <v>824</v>
+        <v>931</v>
       </c>
       <c r="I121" t="s">
-        <v>893</v>
+        <v>932</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>894</v>
+        <v>933</v>
       </c>
       <c r="L121" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M121" t="s">
-        <v>895</v>
+        <v>934</v>
       </c>
       <c r="N121" t="s">
-        <v>795</v>
+        <v>935</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>786</v>
+        <v>927</v>
       </c>
       <c r="D122" t="s">
-        <v>870</v>
+        <v>402</v>
       </c>
       <c r="E122" t="s">
-        <v>788</v>
+        <v>928</v>
       </c>
       <c r="F122" t="s">
-        <v>789</v>
+        <v>929</v>
       </c>
       <c r="G122" t="s">
-        <v>790</v>
+        <v>930</v>
       </c>
       <c r="H122" t="s">
-        <v>832</v>
+        <v>936</v>
       </c>
       <c r="I122" t="s">
-        <v>896</v>
+        <v>937</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>897</v>
+        <v>938</v>
       </c>
       <c r="L122" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M122" t="s">
-        <v>898</v>
+        <v>939</v>
       </c>
       <c r="N122" t="s">
-        <v>795</v>
+        <v>935</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>786</v>
+        <v>940</v>
       </c>
       <c r="D123" t="s">
-        <v>870</v>
+        <v>941</v>
       </c>
       <c r="E123" t="s">
-        <v>788</v>
+        <v>942</v>
       </c>
       <c r="F123" t="s">
-        <v>789</v>
+        <v>943</v>
       </c>
       <c r="G123" t="s">
-        <v>790</v>
+        <v>944</v>
       </c>
       <c r="H123" t="s">
-        <v>836</v>
+        <v>945</v>
       </c>
       <c r="I123" t="s">
-        <v>899</v>
+        <v>946</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>900</v>
+        <v>947</v>
       </c>
       <c r="L123" t="s">
-        <v>873</v>
+        <v>948</v>
       </c>
       <c r="M123" t="s">
-        <v>901</v>
+        <v>949</v>
       </c>
       <c r="N123" t="s">
-        <v>795</v>
+        <v>950</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>786</v>
+        <v>951</v>
       </c>
       <c r="D124" t="s">
-        <v>870</v>
+        <v>952</v>
       </c>
       <c r="E124" t="s">
-        <v>788</v>
+        <v>953</v>
       </c>
       <c r="F124" t="s">
-        <v>789</v>
+        <v>954</v>
       </c>
       <c r="G124" t="s">
-        <v>790</v>
+        <v>955</v>
       </c>
       <c r="H124" t="s">
-        <v>840</v>
+        <v>956</v>
       </c>
       <c r="I124" t="s">
-        <v>902</v>
+        <v>957</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>903</v>
+        <v>958</v>
       </c>
       <c r="L124" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M124" t="s">
-        <v>904</v>
+        <v>959</v>
       </c>
       <c r="N124" t="s">
-        <v>795</v>
+        <v>960</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>786</v>
+        <v>951</v>
       </c>
       <c r="D125" t="s">
-        <v>870</v>
+        <v>952</v>
       </c>
       <c r="E125" t="s">
-        <v>788</v>
+        <v>953</v>
       </c>
       <c r="F125" t="s">
-        <v>789</v>
+        <v>954</v>
       </c>
       <c r="G125" t="s">
-        <v>790</v>
+        <v>955</v>
       </c>
       <c r="H125" t="s">
-        <v>844</v>
+        <v>961</v>
       </c>
       <c r="I125" t="s">
-        <v>905</v>
+        <v>962</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>906</v>
+        <v>963</v>
       </c>
       <c r="L125" t="s">
-        <v>873</v>
+        <v>25</v>
       </c>
       <c r="M125" t="s">
-        <v>907</v>
+        <v>964</v>
       </c>
       <c r="N125" t="s">
-        <v>795</v>
+        <v>960</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>786</v>
+        <v>965</v>
       </c>
       <c r="D126" t="s">
-        <v>870</v>
+        <v>952</v>
       </c>
       <c r="E126" t="s">
-        <v>788</v>
+        <v>966</v>
       </c>
       <c r="F126" t="s">
-        <v>789</v>
+        <v>967</v>
       </c>
       <c r="G126" t="s">
-        <v>790</v>
+        <v>968</v>
       </c>
       <c r="H126" t="s">
-        <v>848</v>
+        <v>969</v>
       </c>
       <c r="I126" t="s">
-        <v>908</v>
+        <v>970</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>909</v>
+        <v>971</v>
       </c>
       <c r="L126" t="s">
-        <v>873</v>
+        <v>64</v>
       </c>
       <c r="M126" t="s">
-        <v>910</v>
+        <v>972</v>
       </c>
       <c r="N126" t="s">
-        <v>795</v>
+        <v>973</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>974</v>
+      </c>
+      <c r="D127" t="s">
+        <v>975</v>
+      </c>
+      <c r="E127" t="s">
+        <v>976</v>
+      </c>
+      <c r="F127" t="s">
+        <v>977</v>
+      </c>
+      <c r="G127" t="s">
+        <v>978</v>
+      </c>
+      <c r="H127" t="s">
+        <v>979</v>
+      </c>
+      <c r="I127" t="s">
+        <v>980</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127" t="s">
+        <v>981</v>
+      </c>
+      <c r="L127" t="s">
+        <v>44</v>
+      </c>
+      <c r="M127" t="s">
+        <v>982</v>
+      </c>
+      <c r="N127" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>984</v>
+      </c>
+      <c r="D128" t="s">
+        <v>985</v>
+      </c>
+      <c r="E128" t="s">
+        <v>986</v>
+      </c>
+      <c r="F128" t="s">
+        <v>987</v>
+      </c>
+      <c r="G128" t="s">
+        <v>988</v>
+      </c>
+      <c r="H128" t="s">
+        <v>989</v>
+      </c>
+      <c r="I128" t="s">
+        <v>990</v>
+      </c>
+      <c r="J128"/>
+      <c r="K128" t="s">
+        <v>991</v>
+      </c>
+      <c r="L128" t="s">
+        <v>25</v>
+      </c>
+      <c r="M128" t="s">
+        <v>992</v>
+      </c>
+      <c r="N128" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>994</v>
+      </c>
+      <c r="D129" t="s">
+        <v>985</v>
+      </c>
+      <c r="E129" t="s">
+        <v>995</v>
+      </c>
+      <c r="F129" t="s">
+        <v>996</v>
+      </c>
+      <c r="G129" t="s">
+        <v>997</v>
+      </c>
+      <c r="H129" t="s">
+        <v>998</v>
+      </c>
+      <c r="I129" t="s">
+        <v>999</v>
+      </c>
+      <c r="J129"/>
+      <c r="K129" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L129" t="s">
+        <v>25</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1001</v>
+      </c>
+      <c r="N129" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D130" t="s">
+        <v>985</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J130"/>
+      <c r="K130" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L130" t="s">
+        <v>25</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N130" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D131" t="s">
+        <v>985</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J131"/>
+      <c r="K131" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L131" t="s">
+        <v>25</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1019</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>940</v>
+      </c>
+      <c r="D132" t="s">
+        <v>985</v>
+      </c>
+      <c r="E132" t="s">
+        <v>942</v>
+      </c>
+      <c r="F132" t="s">
+        <v>943</v>
+      </c>
+      <c r="G132" t="s">
+        <v>944</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L132" t="s">
+        <v>25</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1024</v>
+      </c>
+      <c r="N132" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D133" t="s">
+        <v>985</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J133"/>
+      <c r="K133" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L133" t="s">
+        <v>44</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1032</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D134" t="s">
+        <v>985</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L134" t="s">
+        <v>64</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1041</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D135" t="s">
+        <v>985</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L135" t="s">
+        <v>64</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1050</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D136" t="s">
+        <v>985</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J136"/>
+      <c r="K136" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L136" t="s">
+        <v>44</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1059</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L137" t="s">
+        <v>44</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1069</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L138" t="s">
+        <v>25</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J139"/>
+      <c r="K139" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L139" t="s">
+        <v>25</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1089</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L140" t="s">
+        <v>44</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J141"/>
+      <c r="K141" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L141" t="s">
+        <v>64</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1108</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" t="s">
+        <v>1117</v>
+      </c>
+      <c r="L142" t="s">
+        <v>371</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1118</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F143" t="s">
+        <v>987</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J143"/>
+      <c r="K143" t="s">
+        <v>1126</v>
+      </c>
+      <c r="L143" t="s">
+        <v>64</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1127</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" t="s">
+        <v>1135</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1137</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L145" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L146" t="s">
+        <v>371</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L147" t="s">
+        <v>64</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1166</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1175</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" t="s">
+        <v>1183</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L150" t="s">
+        <v>44</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1193</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151" t="s">
+        <v>1201</v>
+      </c>
+      <c r="L151" t="s">
+        <v>44</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1202</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J152"/>
+      <c r="K152" t="s">
+        <v>1211</v>
+      </c>
+      <c r="L152" t="s">
+        <v>64</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1212</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J153"/>
+      <c r="K153" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1136</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1222</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J154"/>
+      <c r="K154" t="s">
+        <v>1231</v>
+      </c>
+      <c r="L154" t="s">
+        <v>25</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1232</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H155" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J155"/>
+      <c r="K155" t="s">
+        <v>1241</v>
+      </c>
+      <c r="L155" t="s">
+        <v>1242</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1243</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H156" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J156"/>
+      <c r="K156" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L156" t="s">
+        <v>25</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1248</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H157" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J157"/>
+      <c r="K157" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L157" t="s">
+        <v>44</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1256</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H158" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J158"/>
+      <c r="K158" t="s">
+        <v>1264</v>
+      </c>
+      <c r="L158" t="s">
+        <v>44</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1265</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H159" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J159"/>
+      <c r="K159" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L159" t="s">
+        <v>25</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1270</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J160"/>
+      <c r="K160" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L160" t="s">
+        <v>44</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H161" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J161"/>
+      <c r="K161" t="s">
+        <v>1282</v>
+      </c>
+      <c r="L161" t="s">
+        <v>25</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1283</v>
+      </c>
+      <c r="N161" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J162"/>
+      <c r="K162" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L162" t="s">
+        <v>44</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1291</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J163"/>
+      <c r="K163" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L163" t="s">
+        <v>44</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1296</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1303</v>
+      </c>
+      <c r="J164"/>
+      <c r="K164" t="s">
+        <v>1304</v>
+      </c>
+      <c r="L164" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1306</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J165"/>
+      <c r="K165" t="s">
+        <v>1315</v>
+      </c>
+      <c r="L165" t="s">
+        <v>25</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1316</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166" t="s">
+        <v>1324</v>
+      </c>
+      <c r="L166" t="s">
+        <v>25</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1325</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1327</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J167"/>
+      <c r="K167" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L167" t="s">
+        <v>25</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1330</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1335</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J168"/>
+      <c r="K168" t="s">
+        <v>1337</v>
+      </c>
+      <c r="L168" t="s">
+        <v>25</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1338</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1346</v>
+      </c>
+      <c r="J169"/>
+      <c r="K169" t="s">
+        <v>1347</v>
+      </c>
+      <c r="L169" t="s">
+        <v>25</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1348</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1354</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J170"/>
+      <c r="K170" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L170" t="s">
+        <v>25</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1357</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H171" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J171"/>
+      <c r="K171" t="s">
+        <v>1365</v>
+      </c>
+      <c r="L171" t="s">
+        <v>25</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1366</v>
+      </c>
+      <c r="N171" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J172"/>
+      <c r="K172" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L172" t="s">
+        <v>25</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1376</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H173" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J173"/>
+      <c r="K173" t="s">
+        <v>1385</v>
+      </c>
+      <c r="L173" t="s">
+        <v>25</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1386</v>
+      </c>
+      <c r="N173" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H174" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J174"/>
+      <c r="K174" t="s">
+        <v>1395</v>
+      </c>
+      <c r="L174" t="s">
+        <v>371</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N174" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J175"/>
+      <c r="K175" t="s">
+        <v>1400</v>
+      </c>
+      <c r="L175" t="s">
+        <v>371</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1401</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176" t="s">
+        <v>15</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H176" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J176"/>
+      <c r="K176" t="s">
+        <v>1404</v>
+      </c>
+      <c r="L176" t="s">
+        <v>371</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1405</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H177" t="s">
+        <v>1406</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J177"/>
+      <c r="K177" t="s">
+        <v>1408</v>
+      </c>
+      <c r="L177" t="s">
+        <v>371</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1409</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F178" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H178" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J178"/>
+      <c r="K178" t="s">
+        <v>1412</v>
+      </c>
+      <c r="L178" t="s">
+        <v>371</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1413</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>14</v>
+      </c>
+      <c r="B179" t="s">
+        <v>15</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F179" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H179" t="s">
+        <v>1414</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J179"/>
+      <c r="K179" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L179" t="s">
+        <v>371</v>
+      </c>
+      <c r="M179" t="s">
+        <v>1417</v>
+      </c>
+      <c r="N179" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B180" t="s">
+        <v>15</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H180" t="s">
+        <v>1418</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J180"/>
+      <c r="K180" t="s">
+        <v>1420</v>
+      </c>
+      <c r="L180" t="s">
+        <v>371</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1421</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181" t="s">
+        <v>15</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1423</v>
+      </c>
+      <c r="J181"/>
+      <c r="K181" t="s">
+        <v>1424</v>
+      </c>
+      <c r="L181" t="s">
+        <v>371</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1425</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B182" t="s">
+        <v>15</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H182" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J182"/>
+      <c r="K182" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L182" t="s">
+        <v>371</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1429</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183" t="s">
+        <v>15</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J183"/>
+      <c r="K183" t="s">
+        <v>1432</v>
+      </c>
+      <c r="L183" t="s">
+        <v>371</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1433</v>
+      </c>
+      <c r="N183" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B184" t="s">
+        <v>15</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H184" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J184"/>
+      <c r="K184" t="s">
+        <v>1436</v>
+      </c>
+      <c r="L184" t="s">
+        <v>371</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1437</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>14</v>
+      </c>
+      <c r="B185" t="s">
+        <v>15</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H185" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J185"/>
+      <c r="K185" t="s">
+        <v>1440</v>
+      </c>
+      <c r="L185" t="s">
+        <v>371</v>
+      </c>
+      <c r="M185" t="s">
+        <v>1441</v>
+      </c>
+      <c r="N185" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>14</v>
+      </c>
+      <c r="B186" t="s">
+        <v>15</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J186"/>
+      <c r="K186" t="s">
+        <v>1444</v>
+      </c>
+      <c r="L186" t="s">
+        <v>371</v>
+      </c>
+      <c r="M186" t="s">
+        <v>1445</v>
+      </c>
+      <c r="N186" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>14</v>
+      </c>
+      <c r="B187" t="s">
+        <v>15</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H187" t="s">
+        <v>1446</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J187"/>
+      <c r="K187" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L187" t="s">
+        <v>371</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1449</v>
+      </c>
+      <c r="N187" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>14</v>
+      </c>
+      <c r="B188" t="s">
+        <v>15</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H188" t="s">
+        <v>1450</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1451</v>
+      </c>
+      <c r="J188"/>
+      <c r="K188" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L188" t="s">
+        <v>371</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1453</v>
+      </c>
+      <c r="N188" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>14</v>
+      </c>
+      <c r="B189" t="s">
+        <v>15</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F189" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H189" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J189"/>
+      <c r="K189" t="s">
+        <v>1456</v>
+      </c>
+      <c r="L189" t="s">
+        <v>371</v>
+      </c>
+      <c r="M189" t="s">
+        <v>1457</v>
+      </c>
+      <c r="N189" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>14</v>
+      </c>
+      <c r="B190" t="s">
+        <v>15</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J190"/>
+      <c r="K190" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L190" t="s">
+        <v>371</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1461</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>14</v>
+      </c>
+      <c r="B191" t="s">
+        <v>15</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H191" t="s">
+        <v>1467</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J191"/>
+      <c r="K191" t="s">
+        <v>1469</v>
+      </c>
+      <c r="L191" t="s">
+        <v>64</v>
+      </c>
+      <c r="M191" t="s">
+        <v>1470</v>
+      </c>
+      <c r="N191" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>14</v>
+      </c>
+      <c r="B192" t="s">
+        <v>15</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J192"/>
+      <c r="K192" t="s">
+        <v>1474</v>
+      </c>
+      <c r="L192" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1476</v>
+      </c>
+      <c r="N192" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>14</v>
+      </c>
+      <c r="B193" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H193" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J193"/>
+      <c r="K193" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L193" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M193" t="s">
+        <v>1479</v>
+      </c>
+      <c r="N193" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>14</v>
+      </c>
+      <c r="B194" t="s">
+        <v>15</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J194"/>
+      <c r="K194" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L194" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1482</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>14</v>
+      </c>
+      <c r="B195" t="s">
+        <v>15</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1406</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J195"/>
+      <c r="K195" t="s">
+        <v>1484</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1485</v>
+      </c>
+      <c r="N195" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B196" t="s">
+        <v>15</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J196"/>
+      <c r="K196" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1488</v>
+      </c>
+      <c r="N196" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1414</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J197"/>
+      <c r="K197" t="s">
+        <v>1490</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1491</v>
+      </c>
+      <c r="N197" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J198"/>
+      <c r="K198" t="s">
+        <v>1493</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1494</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" t="s">
+        <v>15</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H199" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J199"/>
+      <c r="K199" t="s">
+        <v>1496</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1497</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H200" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J200"/>
+      <c r="K200" t="s">
+        <v>1499</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1500</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J201"/>
+      <c r="K201" t="s">
+        <v>1502</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1503</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J202"/>
+      <c r="K202" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M202" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H203" t="s">
+        <v>1446</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J203"/>
+      <c r="K203" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1509</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204" t="s">
+        <v>15</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1450</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J204"/>
+      <c r="K204" t="s">
+        <v>1511</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1512</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1397</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>