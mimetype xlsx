--- v4 (2026-08-06)
+++ v5 (2026-08-27)
@@ -6,487 +6,2062 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2687" uniqueCount="1513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2809" uniqueCount="1703">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
-    <t>Sp-65/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b0d82899-c55f-4c45-9096-e3f4319a2bf9</t>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIO GULIJA</t>
+  </si>
+  <si>
+    <t>PUSTODOL OREHOVIČKI 43, 49221 Pustodol Orehovički, Hrvatska</t>
+  </si>
+  <si>
+    <t>95511910097</t>
+  </si>
+  <si>
+    <t>MARIO GULIJA 95511910097; op</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:36:41</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8af1a86-ea34-4765-ba14-9642fa2629f2</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8af1a86-ea34-4765-ba14-9642fa2629f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-93/2026</t>
+  </si>
+  <si>
+    <t>VLADIMIR DULIBA</t>
+  </si>
+  <si>
+    <t>DONJA PAČETINA 144 A, 49223 Donja Pačetina, Hrvatska</t>
+  </si>
+  <si>
+    <t>36479482692</t>
+  </si>
+  <si>
+    <t>VLADIMIR DULIBA 36479482692; op</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e7b59c-eeb3-41dc-b861-3375049c14dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e7b59c-eeb3-41dc-b861-3375049c14dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>DARKO KUŠAN</t>
+  </si>
+  <si>
+    <t>LUG ZABOČKI 53 A, 49210 Lug Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>66533659160</t>
+  </si>
+  <si>
+    <t>DARKO KUŠAN 66533659160; op</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6c3eb70-31ea-43e3-a49e-bcb97146ff9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6c3eb70-31ea-43e3-a49e-bcb97146ff9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>TOMISLAV ANTOLIĆ 77155235145</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:28:45</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5bcfef-aa59-4769-bacf-d76984725720</t>
+  </si>
+  <si>
+    <t>16.384021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5bcfef-aa59-4769-bacf-d76984725720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Firšt</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>90452996820</t>
+  </si>
+  <si>
+    <t>Marijan Firšt 90452996820; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>MONIKA KANCELJAK</t>
+  </si>
+  <si>
+    <t>GLOGOVEC ZAGORSKI 10, 49290 Glogovec Zagorski, Hrvatska</t>
+  </si>
+  <si>
+    <t>48574396175</t>
+  </si>
+  <si>
+    <t>MONIKA KANCELJAK 48574396175; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:10:52</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed179a94-2ce8-42e0-a7d1-626023751bb3</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b0d82899-c55f-4c45-9096-e3f4319a2bf9/dokumenti/preuzimanje</t>
-[...260 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=12&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed179a94-2ce8-42e0-a7d1-626023751bb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>IVAN BRAČUN</t>
+  </si>
+  <si>
+    <t>RAZDRTO TUHELJSKO 35, 49290 Razdrto Tuheljsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>55070052538</t>
+  </si>
+  <si>
+    <t>IVAN BRAČUN 55070052538; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:09:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/805fdcab-b1d8-4375-90fe-76b8ddd751a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/805fdcab-b1d8-4375-90fe-76b8ddd751a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-75/2026</t>
+  </si>
+  <si>
+    <t>JOSIP PAVLIĆ</t>
+  </si>
+  <si>
+    <t>BOJAČNO 8, 49290 Bojačno, Hrvatska</t>
+  </si>
+  <si>
+    <t>97570384359</t>
+  </si>
+  <si>
+    <t>JOSIP PAVLIĆ 97570384359; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:08:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f63cc531-ae1d-491a-ae37-560ba24a367e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f63cc531-ae1d-491a-ae37-560ba24a367e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-11/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>PETRA VIDMAR</t>
+  </si>
+  <si>
+    <t>VELINCI 20, 49290 Velinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89848577971</t>
+  </si>
+  <si>
+    <t>PETRA VIDMAR 89848577971</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:33:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52fe2db9-e053-48dc-a437-1bf9f9c7bb2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52fe2db9-e053-48dc-a437-1bf9f9c7bb2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Antonio Božiček</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Luje Naletilića 1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>44207245251</t>
+  </si>
+  <si>
+    <t>Antonio Božiček 44207245251; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:23:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dcad7f-2b28-472f-ab63-32c71609e827</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78dcad7f-2b28-472f-ab63-32c71609e827/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA BOROŠ</t>
+  </si>
+  <si>
+    <t>NASELJE GRBOVEC 31 G, 49221 Bedekovčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>11823201927</t>
+  </si>
+  <si>
+    <t>NIKOLA BOROŠ 11823201927; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd120c56-4d77-4800-86f1-f5ac703c0dc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd120c56-4d77-4800-86f1-f5ac703c0dc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>MARTIN JURINA</t>
+  </si>
+  <si>
+    <t>KEBEL 1 D, 49221 Kebel, Hrvatska</t>
+  </si>
+  <si>
+    <t>81922298210</t>
+  </si>
+  <si>
+    <t>MARTIN JURINA 81922298210; op</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:04:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43dd43ca-238d-407a-b4cb-3c1c41e115f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43dd43ca-238d-407a-b4cb-3c1c41e115f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Bojan Škrnički</t>
+  </si>
+  <si>
+    <t>Poredje 43, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>06234749594</t>
+  </si>
+  <si>
+    <t>Bojan Škrnički 06234749594; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-52/2026</t>
+  </si>
+  <si>
+    <t>RADE KANCELJAK</t>
+  </si>
+  <si>
+    <t>DOMAHOVO 122, 49210 Domahovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>77734368123</t>
+  </si>
+  <si>
+    <t>RADE KANCELJAK 77734368123; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:34:26</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f20ccf-8ae4-4a22-8763-19e2448c514d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f20ccf-8ae4-4a22-8763-19e2448c514d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-79/2026</t>
+  </si>
+  <si>
+    <t>BRANKO PLEČKO</t>
+  </si>
+  <si>
+    <t>VINOGRADSKI PUT 13, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>90285177859</t>
+  </si>
+  <si>
+    <t>BRANKO PLEČKO 90285177859; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:31:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b69d985-51f1-4685-8f58-e73490261214</t>
+  </si>
+  <si>
+    <t>Rješenje o zaključenju jednostavnog postupka stečaja potrošača.pdf O393O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b69d985-51f1-4685-8f58-e73490261214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=79&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić</t>
+  </si>
+  <si>
+    <t>Sopot 88, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>99200242082</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:35:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d126212-889a-4cb9-95ee-c112b1eacf83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d126212-889a-4cb9-95ee-c112b1eacf83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Nikola Fišter</t>
+  </si>
+  <si>
+    <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>15452067302</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:23:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVANKA GOLUBAN</t>
+  </si>
+  <si>
+    <t>ULICA GOLUBANI I 3, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>26868481838</t>
+  </si>
+  <si>
+    <t>IVANKA GOLUBAN 26868481838; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:53:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f48fa2-cff8-4fb5-9e9c-8a85f572c5c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f48fa2-cff8-4fb5-9e9c-8a85f572c5c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-166/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>LUKA KOSOVEC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2, 49282 Konjščina, Hrvatska</t>
+  </si>
+  <si>
+    <t>01083327702</t>
+  </si>
+  <si>
+    <t>LUKA KOSOVEC 01083327702; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:05:07</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129be08a-0517-450f-9eab-97f6d28a3d85</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129be08a-0517-450f-9eab-97f6d28a3d85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Zoran Jagetić</t>
+  </si>
+  <si>
+    <t>Budinščina 7, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>94216315311</t>
+  </si>
+  <si>
+    <t>Zoran Jagetić 94216315311; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:04:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81edf2-887d-4914-b728-739b73cad95b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81edf2-887d-4914-b728-739b73cad95b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>SNIJEŽANA DAČNIK-KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 358, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>90448529152</t>
+  </si>
+  <si>
+    <t>SNIJEŽANA DAČNIK-KOVAČIĆ 90448529152; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70248717-d76b-4f17-97d4-c1e05108785d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70248717-d76b-4f17-97d4-c1e05108785d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>MARTINA MALEČIĆ</t>
+  </si>
+  <si>
+    <t>MAČE 50, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>56721670830</t>
+  </si>
+  <si>
+    <t>MARTINA MALEČIĆ 56721670830; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68fec629-4169-46ec-8efa-9e44c67697f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68fec629-4169-46ec-8efa-9e44c67697f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>MIRJANA RUNJAK</t>
+  </si>
+  <si>
+    <t>REPNO 16, 49250 Repno, Hrvatska</t>
+  </si>
+  <si>
+    <t>68951514714</t>
+  </si>
+  <si>
+    <t>MIRJANA RUNJAK 68951514714; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d3782b-eb65-407d-b6b1-bced94028968</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d3782b-eb65-407d-b6b1-bced94028968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>MLADEN ŠAMEC</t>
+  </si>
+  <si>
+    <t>ZNOŽ 7, 49250 Znož, Hrvatska</t>
+  </si>
+  <si>
+    <t>08212686155</t>
+  </si>
+  <si>
+    <t>MLADEN ŠAMEC 08212686155; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:58:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d95bb3e-6d27-49e6-8333-53cb900c422d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d95bb3e-6d27-49e6-8333-53cb900c422d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>IVAN PAVLEK-GALIC</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 20 A, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>07025592913</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; IVAN PAVLEK-GALIC 07025592913</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:51:38</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK</t>
+  </si>
+  <si>
+    <t>TURNIŠČE 110, 49282 Turnišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>18322449295</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK 18322449295; E-OGLSNA PLOČA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:22:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd8dfdf-a943-40a9-9213-edee594062fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd8dfdf-a943-40a9-9213-edee594062fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-37/2026</t>
+  </si>
+  <si>
+    <t>SREĆKO SEDAK</t>
+  </si>
+  <si>
+    <t>MAČE 13 A, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>50205837687</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; SREĆKO SEDAK 50205837687</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:21:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f41fdbbf-4b99-41d2-aeb4-b2ceef07d963</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f41fdbbf-4b99-41d2-aeb4-b2ceef07d963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-29/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>KOSOVEČKO 18, 49282 Kosovečko, Hrvatska</t>
+  </si>
+  <si>
+    <t>69951710212</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ 69951710212; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:18:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0172e70c-981d-4fc9-8929-afbb070dad13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0172e70c-981d-4fc9-8929-afbb070dad13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=29&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-28/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN GLAVICA</t>
+  </si>
+  <si>
+    <t>ULICA SILVIJE STRAHIMIRA KRANJČEVIĆA 9 A, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>47016103544</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; MARIJAN GLAVICA 47016103544</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-82/2026</t>
+  </si>
+  <si>
+    <t>BRANKO CVETKO</t>
+  </si>
+  <si>
+    <t>DUBROVČAN 9, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>86259002520</t>
+  </si>
+  <si>
+    <t>BRANKO CVETKO 86259002520; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0375b4-9c7f-4f6f-9ded-0d4d24c7a050</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0375b4-9c7f-4f6f-9ded-0d4d24c7a050/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>MLADENKA PECOLAJ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 38, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>81136783817</t>
+  </si>
+  <si>
+    <t>MLADENKA PECOLAJ 81136783817; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:46:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018dc29d-f82f-46c6-9228-bb5a8a43f55f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018dc29d-f82f-46c6-9228-bb5a8a43f55f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>DAVID KRAUSS</t>
+  </si>
+  <si>
+    <t>ULICA ANTUNA MIHANOVIĆA 22 A, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>38805691268</t>
+  </si>
+  <si>
+    <t>DAVID KRAUSS 38805691268; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:36:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d734b85-6b9b-4183-bbeb-f85206b0625c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d734b85-6b9b-4183-bbeb-f85206b0625c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>MARIJO KOREN</t>
+  </si>
+  <si>
+    <t>GRABE 33 A, 49221 Grabe, Hrvatska</t>
+  </si>
+  <si>
+    <t>40482813994</t>
+  </si>
+  <si>
+    <t>MARIJO KOREN 40482813994; OP</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:34:15</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324040f0-3e50-415f-9e61-d3a334a784ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324040f0-3e50-415f-9e61-d3a334a784ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-50/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>VESNA BREŠKI</t>
+  </si>
+  <si>
+    <t>ZAGORSKI PUT 18, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94262247019</t>
+  </si>
+  <si>
+    <t>VESNA BREŠKI 94262247019; op</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ddef22-d1a7-487b-82f5-73aad1abb8ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ddef22-d1a7-487b-82f5-73aad1abb8ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROMANO GLAVAČ</t>
+  </si>
+  <si>
+    <t>ROMANO GLAVAČ 85119816290</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:30:31</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd6cecb-1942-4065-8917-cdeb01de8d9c</t>
+  </si>
+  <si>
+    <t>16.383517.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd6cecb-1942-4065-8917-cdeb01de8d9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ČUČEK</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUČEK 93105554711</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daeedf7-6b4f-4464-8fe2-fe191479c67a</t>
+  </si>
+  <si>
+    <t>16.383942.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daeedf7-6b4f-4464-8fe2-fe191479c67a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR FRANC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA SELA 6, 49290 Zagorska Sela, Hrvatska</t>
+  </si>
+  <si>
+    <t>78184209896</t>
+  </si>
+  <si>
+    <t>DAVOR FRANC 78184209896; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:49:28</t>
+  </si>
+  <si>
+    <t>04.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9fcac1-0902-4ac6-8e1c-f25f585f9f28</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9fcac1-0902-4ac6-8e1c-f25f585f9f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-34/2026</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV LESKOVAR</t>
+  </si>
+  <si>
+    <t>BRATKOVEC 10, 49290 Bratkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>36616279271</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV LESKOVAR 36616279271; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:44:37</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7def7c0c-4415-452d-bad6-4bc5d8577276</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7def7c0c-4415-452d-bad6-4bc5d8577276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=34&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>ROBERT FILKO</t>
+  </si>
+  <si>
+    <t>RAKOVEC TOMAŠEVEČKI 37, 49290 Rakovec Tomaševečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>20744365846</t>
+  </si>
+  <si>
+    <t>ROBERT FILKO 20744365846; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:25:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196f1e03-3780-4437-8aeb-975d8e709230</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196f1e03-3780-4437-8aeb-975d8e709230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-36/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN PLEŠKO</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 171, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>30608315652</t>
+  </si>
+  <si>
+    <t>MARIJAN PLEŠKO 30608315652; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdd8bd5-a984-40ee-a16c-3418df7eb553</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdd8bd5-a984-40ee-a16c-3418df7eb553/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>KATARINA VEČEK</t>
+  </si>
+  <si>
+    <t>KOMOR ZAČRETSKI 26, 49223 Komor Začretski, Hrvatska</t>
+  </si>
+  <si>
+    <t>98980018951</t>
+  </si>
+  <si>
+    <t>KATARINA VEČEK 98980018951; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0ee0a1-cb7f-4a71-ba0a-1d4c3dc13108</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0ee0a1-cb7f-4a71-ba0a-1d4c3dc13108/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KOVAČIĆEK</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 17, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>29033466273</t>
+  </si>
+  <si>
+    <t>TOMISLAV KOVAČIĆEK 29033466273; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:35:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91021028-8963-409f-8bb2-a39d6f27c699</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91021028-8963-409f-8bb2-a39d6f27c699/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>DAMIR ČEKOLJ</t>
+  </si>
+  <si>
+    <t>DOMAHOVO 127, 49210 Domahovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>14484322913</t>
+  </si>
+  <si>
+    <t>DAMIR ČEKOLJ 14484322913; op</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:46:56</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe126bd-1da4-458d-91a0-9d5d48e518e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe126bd-1da4-458d-91a0-9d5d48e518e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽICA VEČERIĆ</t>
+  </si>
+  <si>
+    <t>BOŽICA VEČERIĆ 20147389063</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e34294-29ea-4ddf-a013-43f3f9f32c96</t>
+  </si>
+  <si>
+    <t>16.383793.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e34294-29ea-4ddf-a013-43f3f9f32c96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LORENA STUHNE</t>
+  </si>
+  <si>
+    <t>LORENA STUHNE 53574535103</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e29ff515-fa8d-4b11-8495-351c8477d086</t>
+  </si>
+  <si>
+    <t>16.383295.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e29ff515-fa8d-4b11-8495-351c8477d086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDJELKO BREŽNJAK</t>
+  </si>
+  <si>
+    <t>ANDJELKO BREŽNJAK 79286527543</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba566d5-f7dc-46da-8925-c85343e895ed</t>
+  </si>
+  <si>
+    <t>16.383579.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba566d5-f7dc-46da-8925-c85343e895ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-27/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Željko Belanić</t>
+  </si>
+  <si>
+    <t>Ulica Matije Gupca 68, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>36664647280</t>
+  </si>
+  <si>
+    <t>op; Željko Belanić 36664647280</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:45:06</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9b76b48-ace9-4dbc-a421-b3aa0507f704</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9b76b48-ace9-4dbc-a421-b3aa0507f704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=27&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-47/2026</t>
+  </si>
+  <si>
+    <t>IVAN FRANJČIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GRABROVEC 50, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>44715261169</t>
+  </si>
+  <si>
+    <t>IVAN FRANJČIĆ 44715261169; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:29:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225b3978-6c32-4845-bdf6-369e78867b80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225b3978-6c32-4845-bdf6-369e78867b80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-51/2026</t>
+  </si>
+  <si>
+    <t>MARINA ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>Dubrava, Ulica braće Radić 36, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>26403556795</t>
+  </si>
+  <si>
+    <t>MARINA ANTOLIĆ 26403556795; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:05:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b266098b-503a-40d4-a1a3-1f3ddc004a99</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b266098b-503a-40d4-a1a3-1f3ddc004a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-8/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTON JAMBREŠIĆ</t>
+  </si>
+  <si>
+    <t>KAČKOVEC 42, 49290 Kačkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>31906412590</t>
+  </si>
+  <si>
+    <t>ANTON JAMBREŠIĆ 31906412590; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:04:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c56e37e-038d-4abe-96ad-b11183a1cb3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c56e37e-038d-4abe-96ad-b11183a1cb3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-4/2026</t>
+  </si>
+  <si>
+    <t>ŠTEFICA KANCELJAK</t>
+  </si>
+  <si>
+    <t>32540836123</t>
+  </si>
+  <si>
+    <t>op; ŠTEFICA KANCELJAK 32540836123</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e41592-4882-4cfa-b97a-bccd3b0f949f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e41592-4882-4cfa-b97a-bccd3b0f949f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=4&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-484/2025</t>
+  </si>
+  <si>
+    <t>ŠTEFICA RASONJA</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 9, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>85652026908</t>
+  </si>
+  <si>
+    <t>op; ŠTEFICA RASONJA 85652026908</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a629b5-67fe-4364-a7d8-e1ace4404479</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a629b5-67fe-4364-a7d8-e1ace4404479/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=484&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-491/2025</t>
+  </si>
+  <si>
+    <t>BOŠKO HUIĆ</t>
+  </si>
+  <si>
+    <t>ŠPIČKOVINA 191, 49210 Špičkovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>08008646797</t>
+  </si>
+  <si>
+    <t>BOŠKO HUIĆ 08008646797; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/077fa550-bf79-47e2-b528-f38ef96c8c02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/077fa550-bf79-47e2-b528-f38ef96c8c02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=491&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-48/2026</t>
+  </si>
+  <si>
+    <t>ILIJA RAFAJ</t>
+  </si>
+  <si>
+    <t>PUSTODOL OREHOVIČKI 35 A, 49221 Pustodol Orehovički, Hrvatska</t>
+  </si>
+  <si>
+    <t>78577864145</t>
+  </si>
+  <si>
+    <t>ILIJA RAFAJ 78577864145; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:43:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015fa09d-2bd8-4be9-a702-b6b4a0320834</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015fa09d-2bd8-4be9-a702-b6b4a0320834/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=48&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-497/2025</t>
+  </si>
+  <si>
+    <t>MIRKO LOBOREC</t>
+  </si>
+  <si>
+    <t>DONJA PAČETINA 160, 49223 Donja Pačetina, Hrvatska</t>
+  </si>
+  <si>
+    <t>46624389013</t>
+  </si>
+  <si>
+    <t>MIRKO LOBOREC 46624389013; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:22:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d12f7d4c-bfac-4d6c-8d36-da3c478a32d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d12f7d4c-bfac-4d6c-8d36-da3c478a32d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=497&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-32/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA ŠKVORC</t>
+  </si>
+  <si>
+    <t>CIGLENICA ZAGORSKA 82 A, 49223 Ciglenica Zagorska, Hrvatska</t>
+  </si>
+  <si>
+    <t>83743379611</t>
+  </si>
+  <si>
+    <t>VALENTINA ŠKVORC 83743379611; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:07:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f683bf3-35df-45c1-a7bc-5fd6688ed528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f683bf3-35df-45c1-a7bc-5fd6688ed528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=32&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-250/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>MARCEL SAJKO</t>
+  </si>
+  <si>
+    <t>ŠTRUCLJEVO 34, 49223 Štrucljevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>45040299159</t>
+  </si>
+  <si>
+    <t>MARCEL SAJKO 45040299159; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:07:42</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7ab3a7-7237-4e3b-b0da-1b5aec447fa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7ab3a7-7237-4e3b-b0da-1b5aec447fa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=250&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Lucija Juraja</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 32, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>14430500135</t>
+  </si>
+  <si>
+    <t>Lucija Juraja 14430500135; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf95fe0-6ca8-408d-bbbf-77973253521b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf95fe0-6ca8-408d-bbbf-77973253521b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Željkica Tepeš</t>
+  </si>
+  <si>
+    <t>Rusnica 18, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>78254401401</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; Željkica Tepeš 78254401401</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:59:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2c7c8c-7699-4ed6-bb0c-eaa6cdad35e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2c7c8c-7699-4ed6-bb0c-eaa6cdad35e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Samir Čuček</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 74/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01132181527</t>
+  </si>
+  <si>
+    <t>Samir Čuček 01132181527; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:58:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0728d-e3da-4449-835f-62f8b825cd4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0728d-e3da-4449-835f-62f8b825cd4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-229/2026</t>
+  </si>
+  <si>
+    <t>Marjan Šurbek</t>
+  </si>
+  <si>
+    <t>Druškovec Humski 76/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>47213785718</t>
+  </si>
+  <si>
+    <t>Marjan Šurbek 47213785718; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6654c4fa-7bbc-439d-9dfc-47ce352d4157</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6654c4fa-7bbc-439d-9dfc-47ce352d4157/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-247/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ŠANTEK</t>
+  </si>
+  <si>
+    <t>Gaber 14, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73192235023</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ŠANTEK 73192235023; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:56:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0ce644-752c-4b1d-9f96-4f06d7c046cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0ce644-752c-4b1d-9f96-4f06d7c046cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-441/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>JANKO DRAGČEVIĆ</t>
+  </si>
+  <si>
+    <t>DONJA PAČETINA 152, 49223 Donja Pačetina, Hrvatska</t>
+  </si>
+  <si>
+    <t>25199594707</t>
+  </si>
+  <si>
+    <t>JANKO DRAGČEVIĆ 25199594707</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:12:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b32579e-4248-4cab-906b-14bef662b25e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b32579e-4248-4cab-906b-14bef662b25e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=441&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KRUNOSLAV VULJANKO</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV VULJANKO 27669932493</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:29:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec91dadd-4465-44de-96c1-674f559f3fb9</t>
+  </si>
+  <si>
+    <t>16.382115.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec91dadd-4465-44de-96c1-674f559f3fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP ŠTROK</t>
+  </si>
+  <si>
+    <t>JOSIP ŠTROK 43916819177</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:24:29</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29b1db30-c052-4be4-8c7a-d3232817fdf1</t>
+  </si>
+  <si>
+    <t>16.384116.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29b1db30-c052-4be4-8c7a-d3232817fdf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA RIHTAR</t>
+  </si>
+  <si>
+    <t>MARTINA RIHTAR 15352475605</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1ac8d7a-9efe-4cfa-99c5-aa040a65e49e</t>
+  </si>
+  <si>
+    <t>16.383418.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1ac8d7a-9efe-4cfa-99c5-aa040a65e49e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALBERTO FUTAK</t>
+  </si>
+  <si>
+    <t>ALBERTO FUTAK 70460224485</t>
+  </si>
+  <si>
+    <t>13.08.2026. 03:25:21</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4058c446-0268-4f0d-b957-767ebdf6b371</t>
+  </si>
+  <si>
+    <t>16.383301.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4058c446-0268-4f0d-b957-767ebdf6b371/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRJANA EBNER-KARAŽIJA</t>
+  </si>
+  <si>
+    <t>MIRJANA EBNER-KARAŽIJA 99189440509</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652c0033-0bb2-4350-84d1-21753c8e2e33</t>
+  </si>
+  <si>
+    <t>16.383166.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652c0033-0bb2-4350-84d1-21753c8e2e33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP KORMAN</t>
+  </si>
+  <si>
+    <t>JOSIP KORMAN 56830815745</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:28:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68cc768-e58c-4473-b05b-b56e585299a0</t>
+  </si>
+  <si>
+    <t>16.382472.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68cc768-e58c-4473-b05b-b56e585299a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROBERT ZRNIĆ KROG</t>
+  </si>
+  <si>
+    <t>ROBERT ZRNIĆ KROG 87457675647</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:28:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db31ec63-ff02-4db9-bfcc-dfbba3bfa812</t>
+  </si>
+  <si>
+    <t>16.383192.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db31ec63-ff02-4db9-bfcc-dfbba3bfa812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SNJEŽANA VINSKI</t>
+  </si>
+  <si>
+    <t>SNJEŽANA VINSKI 87884220897</t>
+  </si>
+  <si>
+    <t>07.08.2026. 03:25:00</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1891fe5f-b160-40c1-b487-83378d3d4045</t>
+  </si>
+  <si>
+    <t>16.383584.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1891fe5f-b160-40c1-b487-83378d3d4045/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-225/2026</t>
   </si>
   <si>
     <t>Oglas od 27.07.2026.</t>
   </si>
   <si>
     <t>KATARINA PUŠEC</t>
   </si>
   <si>
     <t>PILA 49, 49240 Pila, Hrvatska</t>
   </si>
   <si>
     <t>77388601875</t>
   </si>
   <si>
     <t>E oglasna ploča suda; KATARINA PUŠEC 77388601875</t>
   </si>
   <si>
     <t>03.08.2026. 11:22:21</t>
   </si>
   <si>
     <t>17.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0ccd51d-0768-45ee-b325-07e80d5ce304</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0ccd51d-0768-45ee-b325-07e80d5ce304/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=225&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-172/2026</t>
   </si>
   <si>
     <t>MIJO SOČAN</t>
   </si>
   <si>
     <t>GUSAKOVEC 49 C, 49240 Gusakovec, Hrvatska</t>
   </si>
   <si>
     <t>51438172446</t>
   </si>
   <si>
     <t>E oglasna ploča suda; MIJO SOČAN 51438172446</t>
   </si>
   <si>
     <t>03.08.2026. 11:21:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6b62571-523c-4021-b7d8-b7e472d72142</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6b62571-523c-4021-b7d8-b7e472d72142/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=172&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-63/2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Sp-218/2026</t>
   </si>
   <si>
     <t>Oglas od 03.08.2026.</t>
   </si>
   <si>
     <t>MARINA KLASIĆ</t>
   </si>
   <si>
     <t>ULICA VLADIMIRA NAZORA 52, 49240 Stubičke Toplice, Hrvatska</t>
   </si>
   <si>
     <t>62529786755</t>
   </si>
   <si>
     <t>E oglasna ploča suda; MARINA KLASIĆ 62529786755</t>
   </si>
   <si>
     <t>03.08.2026. 11:19:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0636188b-8c7d-4963-8bf9-c7b1d594adae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0636188b-8c7d-4963-8bf9-c7b1d594adae/dokumenti/preuzimanje</t>
@@ -581,2174 +2156,1175 @@
   <si>
     <t>JELENA BOROVAC</t>
   </si>
   <si>
     <t>STRMEC STUBIČKI 199, 49240 Strmec Stubički, Hrvatska</t>
   </si>
   <si>
     <t>35954235142</t>
   </si>
   <si>
     <t>E oglasna ploča suda; JELENA BOROVAC 35954235142</t>
   </si>
   <si>
     <t>03.08.2026. 11:16:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b95e3c51-43a0-4d14-b20d-cd3823cb4d92</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b95e3c51-43a0-4d14-b20d-cd3823cb4d92/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-5/2017</t>
-[...484 lines deleted...]
-  <si>
     <t>Sp-35/2026</t>
   </si>
   <si>
     <t>Oglas od 30.07.2026.</t>
   </si>
   <si>
     <t>Ivan Bistrović</t>
   </si>
   <si>
     <t>Radoboj 375, 49232 Radoboj, Hrvatska</t>
   </si>
   <si>
     <t>76668894395</t>
   </si>
   <si>
     <t>Ivan Bistrović 76668894395; vjerovnici potrošača</t>
   </si>
   <si>
     <t>30.07.2026. 14:16:40</t>
   </si>
   <si>
     <t>15.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cdd36b7-f3aa-4d30-bc9c-ba259148033a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cdd36b7-f3aa-4d30-bc9c-ba259148033a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-165/2026</t>
-[...110 lines deleted...]
-    <t>Sp-435/2025</t>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Karlo Mikša</t>
+  </si>
+  <si>
+    <t>Bregovita Ulica 21a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>20578723317</t>
+  </si>
+  <si>
+    <t>Karlo Mikša 20578723317; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:09:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61105096-b1a5-456b-9fe4-3250a746bf55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61105096-b1a5-456b-9fe4-3250a746bf55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Jasna Gebert</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 11, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00072462279</t>
+  </si>
+  <si>
+    <t>Jasna Gebert 00072462279; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:07:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2e1132-ca74-4a34-813a-2e20c765a386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2e1132-ca74-4a34-813a-2e20c765a386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Marčela Ovčarić</t>
+  </si>
+  <si>
+    <t>Doliće 105, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>85446573154</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Marčela Ovčarić 85446573154</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5c673-6a81-4202-8bbc-46cf10603070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5c673-6a81-4202-8bbc-46cf10603070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič</t>
+  </si>
+  <si>
+    <t>Jazvine 20, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>30248863289</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič 30248863289; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:20:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8287a8d-5629-4688-87b7-1477e8c50f87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8287a8d-5629-4688-87b7-1477e8c50f87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN BRLEK</t>
+  </si>
+  <si>
+    <t>KRUŠLJEVO SELO 167, 49243 Krušljevo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>72083106809</t>
+  </si>
+  <si>
+    <t>DRAGUTIN BRLEK 72083106809; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:28:36</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/808c7943-416f-4b82-92ac-69f5bd88e425</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/808c7943-416f-4b82-92ac-69f5bd88e425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-162/2026</t>
+  </si>
+  <si>
+    <t>JOSIP HOIĆ</t>
+  </si>
+  <si>
+    <t>SELNICA 175, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49187653074</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; JOSIP HOIĆ 49187653074</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d7010-ff8b-47e6-bbb8-fc2fbd22cd41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7d7010-ff8b-47e6-bbb8-fc2fbd22cd41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>MARINA DEGLIN</t>
+  </si>
+  <si>
+    <t>HUM BISTRIČKI 172 F, 49246 Hum Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>47451684124</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARINA DEGLIN 47451684124</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc17b36-b607-40d6-ac6b-182b0c73e0de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc17b36-b607-40d6-ac6b-182b0c73e0de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>VEDRAN HUNJAK</t>
+  </si>
+  <si>
+    <t>SVETI MATEJ 78, 49240 Sveti Matej, Hrvatska</t>
+  </si>
+  <si>
+    <t>39850917450</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; VEDRAN HUNJAK 39850917450</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eaa7d71-af1c-4399-9d2c-5cdec52f87c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eaa7d71-af1c-4399-9d2c-5cdec52f87c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>VLADIMIR BIČANIĆ</t>
+  </si>
+  <si>
+    <t>BREZJE 16, 49240 Brezje, Hrvatska</t>
+  </si>
+  <si>
+    <t>34852783242</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; VLADIMIR BIČANIĆ 34852783242</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f507f4f-ba49-4569-a873-5bff2f49107c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f507f4f-ba49-4569-a873-5bff2f49107c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KRUHAK</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 223, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>72330106062</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; TOMISLAV KRUHAK 72330106062</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dbe2c-294d-43fd-a4ac-db406e0fe495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dbe2c-294d-43fd-a4ac-db406e0fe495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>LJUBOMIR OSTOJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGORSKIH BRIGADA 19, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>51356594718</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; LJUBOMIR OSTOJIĆ 51356594718</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475bf903-7f36-4d0d-8771-ae993586e3ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475bf903-7f36-4d0d-8771-ae993586e3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-113/2026</t>
+  </si>
+  <si>
+    <t>MARIJANA RIBIĆ</t>
+  </si>
+  <si>
+    <t>GOLUBOVEČKA ULICA 47, 49240 Donja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>76903762407</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIJANA RIBIĆ 76903762407</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db436d22-ca11-4a64-9788-9bdfef24eec1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db436d22-ca11-4a64-9788-9bdfef24eec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAKEK</t>
+  </si>
+  <si>
+    <t>HRUŠEVEC 169, 49240 Hruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>81848067050</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; NIKOLINA BAKEK 81848067050</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142c5487-e298-4aef-90ab-6ae56bfcfb52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142c5487-e298-4aef-90ab-6ae56bfcfb52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>IGOR IVAK</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 179, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>53766495131</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; IGOR IVAK 53766495131</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47380199-5028-466c-9fa2-bdffbd59059b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47380199-5028-466c-9fa2-bdffbd59059b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>MARIJA ŠTOS</t>
+  </si>
+  <si>
+    <t>PUSTODOL 189 D, 49240 Pustodol, Hrvatska</t>
+  </si>
+  <si>
+    <t>79579138231</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIJA ŠTOS 79579138231</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:35:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95b70339-f19a-4af1-9a4a-9e4fb4d44373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95b70339-f19a-4af1-9a4a-9e4fb4d44373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-188/2026</t>
+  </si>
+  <si>
+    <t>ANKA VOŽENILEK</t>
+  </si>
+  <si>
+    <t>HRUŠEVEC 13 D, 49240 Hruševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>62196909431</t>
+  </si>
+  <si>
+    <t>ANKA VOŽENILEK 62196909431; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b85ab4-5574-4791-9ca3-8b07300fd345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b85ab4-5574-4791-9ca3-8b07300fd345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>IVAN MLINARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KATARINE PATAČIĆ 2, 49240 Donja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>23961201973</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; IVAN MLINARIĆ 23961201973</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:33:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614a49a2-b9a3-4519-9bc1-8677e295b926</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614a49a2-b9a3-4519-9bc1-8677e295b926/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-180/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ</t>
+  </si>
+  <si>
+    <t>SELNICA 105, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>55751235493</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ 55751235493; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8dc11-739b-4642-847f-c5a266481457</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8dc11-739b-4642-847f-c5a266481457/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-127/2026</t>
+  </si>
+  <si>
+    <t>MARGARETA FLEGAR</t>
+  </si>
+  <si>
+    <t>GUSAKOVEC 51, 49240 Gusakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>10299924871</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARGARETA FLEGAR 10299924871</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:32:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64013f8c-5052-4e2b-8be5-6a4963cf1beb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64013f8c-5052-4e2b-8be5-6a4963cf1beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO GABUD</t>
+  </si>
+  <si>
+    <t>LAZ BISTRIČKI 31, 49246 Laz Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>25552206917</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; ŽELJKO GABUD 25552206917</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:31:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eda0dc6-315c-4a3f-9664-6f500ad3f98a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eda0dc6-315c-4a3f-9664-6f500ad3f98a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-241/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Horvat</t>
+  </si>
+  <si>
+    <t>Letovčan Tomaševečki 11, 49290 Letovčan Tomaševečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>79357175834</t>
+  </si>
+  <si>
+    <t>Ivana Horvat 79357175834; op</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:06:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b63c71ee-f6aa-401f-a9b1-5cb1ef9b45df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b63c71ee-f6aa-401f-a9b1-5cb1ef9b45df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-242/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠKALEC</t>
+  </si>
+  <si>
+    <t>DUBROVČAN 8, 49214 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>13708490460</t>
+  </si>
+  <si>
+    <t>NIKOLA ŠKALEC 13708490460; op</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7a46da-3015-49b1-ada3-b829adc3e4cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7a46da-3015-49b1-ada3-b829adc3e4cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>ANAMARIJA STIPLOŠEK</t>
+  </si>
+  <si>
+    <t>RAZVOR 37, 49290 Razvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>92656367819</t>
+  </si>
+  <si>
+    <t>ANAMARIJA STIPLOŠEK 92656367819; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2ed257-f69a-44af-8d66-53e9280bd6cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2ed257-f69a-44af-8d66-53e9280bd6cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-240/2026</t>
+  </si>
+  <si>
+    <t>IVICA TURK</t>
+  </si>
+  <si>
+    <t>NASELJE BOROVČAKI 14, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>06653495931</t>
+  </si>
+  <si>
+    <t>IVICA TURK 06653495931; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c864073-b854-4ebd-b06b-e515ae4d1671</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c864073-b854-4ebd-b06b-e515ae4d1671/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=240&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-235/2026</t>
+  </si>
+  <si>
+    <t>ROMAN BARLOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA LJUDEVITA GAJA 95, 49217 Krapinske Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>44337059933</t>
+  </si>
+  <si>
+    <t>ROMAN BARLOVIĆ 44337059933; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd6d51-d758-46eb-8463-a7ad7ba2b82b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd6d51-d758-46eb-8463-a7ad7ba2b82b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-233/2026</t>
+  </si>
+  <si>
+    <t>IVICA PTIČAR</t>
+  </si>
+  <si>
+    <t>SEKIRIŠĆE 24 A, 49223 Sekirišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>51393687803</t>
+  </si>
+  <si>
+    <t>IVICA PTIČAR 51393687803; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5a9328-0890-4b9c-8684-aa170e791d36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5a9328-0890-4b9c-8684-aa170e791d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-226/2026</t>
+  </si>
+  <si>
+    <t>ROBERT HUSAK</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 74 B, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>90704055854</t>
+  </si>
+  <si>
+    <t>ROBERT HUSAK 90704055854; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:17:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd49a9e-485c-4dad-9f01-27563f30c933</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd49a9e-485c-4dad-9f01-27563f30c933/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=226&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>ARYAN IVANKOVIĆ</t>
+  </si>
+  <si>
+    <t>NASELJE ZELENGAJ 15, 49210 Veliko Trgovišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>27901955056</t>
+  </si>
+  <si>
+    <t>ARYAN IVANKOVIĆ 27901955056; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7182eef-f477-4ca6-ba45-fda484934c88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7182eef-f477-4ca6-ba45-fda484934c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>IVANA MUŠICA</t>
+  </si>
+  <si>
+    <t>DONJE VINO 53 A, 49217 Donje Vino, Hrvatska</t>
+  </si>
+  <si>
+    <t>66824445573</t>
+  </si>
+  <si>
+    <t>IVANA MUŠICA 66824445573; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84dd68c-7f5b-42b6-b72d-898ca1984241</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84dd68c-7f5b-42b6-b72d-898ca1984241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>ZLATKO JUG</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 224, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>40096704527</t>
+  </si>
+  <si>
+    <t>ZLATKO JUG 40096704527; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e520430-5650-4a3a-975c-31b6cab4f56b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e520430-5650-4a3a-975c-31b6cab4f56b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>MARTINA MIOČINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 126, 49210 Veliko Trgovišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>97746319455</t>
+  </si>
+  <si>
+    <t>MARTINA MIOČINOVIĆ 97746319455; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74a898-d1ef-4b29-ba1d-2b877aeee658</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d74a898-d1ef-4b29-ba1d-2b877aeee658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV SABADI</t>
+  </si>
+  <si>
+    <t>HUM ZABOČKI 2 D, 49210 Hum Zabočki, Hrvatska</t>
+  </si>
+  <si>
+    <t>68344748859</t>
+  </si>
+  <si>
+    <t>TOMISLAV SABADI 68344748859; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:03:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b08398-f269-4ea2-8024-e41726155702</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b08398-f269-4ea2-8024-e41726155702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN KOTARSKI</t>
+  </si>
+  <si>
+    <t>CIGLENICA ZAGORSKA 77, 49223 Ciglenica Zagorska, Hrvatska</t>
+  </si>
+  <si>
+    <t>02158958882</t>
+  </si>
+  <si>
+    <t>STJEPAN KOTARSKI 02158958882; op</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:01:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb55379-3cbc-4bf7-aa5e-cc05a32e00ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb55379-3cbc-4bf7-aa5e-cc05a32e00ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-211/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>SLAVICA PETEK</t>
+  </si>
+  <si>
+    <t>TISANIĆ JAREK 38, 49210 Tisanić Jarek, Hrvatska</t>
+  </si>
+  <si>
+    <t>54319603037</t>
+  </si>
+  <si>
+    <t>SLAVICA PETEK 54319603037; op</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:39:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef207419-5eae-4fab-b6ba-ee031537ff14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef207419-5eae-4fab-b6ba-ee031537ff14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski</t>
+  </si>
+  <si>
+    <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>75910747679</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski 75910747679; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>08523863992</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović 08523863992; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Jasna Idrizović 08523863992</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75032828076</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj 75032828076</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
   </si>
   <si>
     <t>Rješenje od 14.05.2026.</t>
   </si>
   <si>
-    <t>Ibrahim Mušić</t>
-[...1486 lines deleted...]
-  <si>
     <t>Perka Marinković</t>
   </si>
   <si>
     <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
   </si>
   <si>
     <t>46022539617</t>
   </si>
   <si>
     <t>Perka Marinković 46022539617; e-oglasna ploča</t>
   </si>
   <si>
     <t>14.05.2026. 14:12:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
   </si>
   <si>
     <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
@@ -3317,53 +3893,50 @@
   <si>
     <t>26055074986</t>
   </si>
   <si>
     <t>Mira Filipčić 26055074986; e-oglasna ploča</t>
   </si>
   <si>
     <t>18.12.2025. 12:38:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=355&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-381/2025</t>
   </si>
   <si>
     <t>Violeta Šarčević</t>
   </si>
   <si>
-    <t>Druškovec Humski 76/1, 49231 Hum Na Sutli, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>79238881765</t>
   </si>
   <si>
     <t>Violeta Šarčević 79238881765; e-oglasna ploča</t>
   </si>
   <si>
     <t>18.12.2025. 12:37:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=381&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-239/2025</t>
   </si>
   <si>
     <t>Rješenje od 25.09.2025.</t>
   </si>
   <si>
     <t>Danijel Stuhne</t>
@@ -4182,53 +4755,50 @@
     <t>Marko Cafuk 68858714374</t>
   </si>
   <si>
     <t>22.01.2024. 13:38:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=937&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-70/2020</t>
   </si>
   <si>
     <t>Rješenje od 29.09.2023.</t>
   </si>
   <si>
     <t>Petra Vidmar</t>
   </si>
   <si>
     <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
-  </si>
-[...1 lines deleted...]
-    <t>89848577971</t>
   </si>
   <si>
     <t>ERSTE CARD CLUB društvo s ograničenom odgovornošću za financijsko posredovanje i usluge 85941596441; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2020</t>
   </si>
   <si>
     <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53acbd0b-c9d4-485a-a188-17695280cec4</t>
   </si>
@@ -4592,51 +5162,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N204"/>
+  <dimension ref="A1:N213"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4765,8513 +5335,8901 @@
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>40</v>
       </c>
       <c r="H4" t="s">
         <v>41</v>
       </c>
       <c r="I4" t="s">
         <v>42</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>43</v>
       </c>
       <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5"/>
+      <c r="D5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>47</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>48</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>49</v>
       </c>
-      <c r="F5" t="s">
+      <c r="K5" t="s">
         <v>50</v>
       </c>
-      <c r="G5" t="s">
+      <c r="L5" t="s">
         <v>51</v>
       </c>
-      <c r="H5" t="s">
+      <c r="M5" t="s">
         <v>52</v>
       </c>
-      <c r="I5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>58</v>
       </c>
-      <c r="F6" t="s">
+      <c r="I6" t="s">
         <v>59</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6"/>
+      <c r="K6" t="s">
         <v>60</v>
       </c>
-      <c r="H6" t="s">
+      <c r="L6" t="s">
         <v>61</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>62</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F7" t="s">
         <v>67</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>68</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>69</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>70</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
         <v>71</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>72</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="M7" t="s">
         <v>74</v>
       </c>
       <c r="N7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>77</v>
       </c>
       <c r="F8" t="s">
         <v>78</v>
       </c>
       <c r="G8" t="s">
         <v>79</v>
       </c>
       <c r="H8" t="s">
         <v>80</v>
       </c>
       <c r="I8" t="s">
         <v>81</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>82</v>
       </c>
       <c r="L8" t="s">
         <v>25</v>
       </c>
       <c r="M8" t="s">
         <v>83</v>
       </c>
       <c r="N8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="E9" t="s">
         <v>86</v>
       </c>
       <c r="F9" t="s">
         <v>87</v>
       </c>
       <c r="G9" t="s">
         <v>88</v>
       </c>
       <c r="H9" t="s">
         <v>89</v>
       </c>
       <c r="I9" t="s">
         <v>90</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>91</v>
       </c>
       <c r="L9" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
         <v>92</v>
       </c>
       <c r="N9" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>94</v>
       </c>
       <c r="D10" t="s">
         <v>95</v>
       </c>
       <c r="E10" t="s">
         <v>96</v>
       </c>
       <c r="F10" t="s">
         <v>97</v>
       </c>
       <c r="G10" t="s">
         <v>98</v>
       </c>
       <c r="H10" t="s">
         <v>99</v>
       </c>
       <c r="I10" t="s">
         <v>100</v>
       </c>
       <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
         <v>101</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" t="s">
         <v>102</v>
       </c>
-      <c r="L10" t="s">
-[...2 lines deleted...]
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
         <v>105</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>106</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>107</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>108</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>109</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" t="s">
         <v>110</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="K11" t="s">
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
         <v>111</v>
       </c>
-      <c r="L11" t="s">
-[...2 lines deleted...]
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" t="s">
         <v>114</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>115</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>116</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>117</v>
       </c>
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>118</v>
       </c>
-      <c r="H12" t="s">
+      <c r="J12" t="s">
+        <v>71</v>
+      </c>
+      <c r="K12" t="s">
         <v>119</v>
       </c>
-      <c r="I12" t="s">
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
         <v>120</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" t="s">
+        <v>123</v>
+      </c>
+      <c r="F13" t="s">
+        <v>124</v>
+      </c>
+      <c r="G13" t="s">
+        <v>125</v>
+      </c>
+      <c r="H13" t="s">
         <v>126</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>127</v>
       </c>
-      <c r="F13" t="s">
+      <c r="J13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" t="s">
         <v>128</v>
       </c>
-      <c r="G13" t="s">
+      <c r="L13" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" t="s">
         <v>129</v>
       </c>
-      <c r="H13" t="s">
+      <c r="N13" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>131</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" t="s">
+        <v>134</v>
+      </c>
+      <c r="H14" t="s">
         <v>135</v>
       </c>
-      <c r="D14" t="s">
+      <c r="I14" t="s">
         <v>136</v>
       </c>
-      <c r="E14" t="s">
+      <c r="J14"/>
+      <c r="K14" t="s">
         <v>137</v>
       </c>
-      <c r="F14" t="s">
+      <c r="L14" t="s">
         <v>138</v>
       </c>
-      <c r="G14" t="s">
+      <c r="M14" t="s">
         <v>139</v>
       </c>
-      <c r="H14" t="s">
+      <c r="N14" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F15" t="s">
+        <v>143</v>
+      </c>
+      <c r="G15" t="s">
+        <v>144</v>
+      </c>
+      <c r="H15" t="s">
         <v>145</v>
       </c>
-      <c r="D15" t="s">
+      <c r="I15" t="s">
         <v>146</v>
       </c>
-      <c r="E15" t="s">
+      <c r="J15" t="s">
         <v>147</v>
       </c>
-      <c r="F15" t="s">
+      <c r="K15" t="s">
         <v>148</v>
       </c>
-      <c r="G15" t="s">
+      <c r="L15" t="s">
+        <v>73</v>
+      </c>
+      <c r="M15" t="s">
         <v>149</v>
       </c>
-      <c r="H15" t="s">
+      <c r="N15" t="s">
         <v>150</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>151</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
+        <v>152</v>
+      </c>
+      <c r="F16" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" t="s">
+        <v>154</v>
+      </c>
+      <c r="H16" t="s">
         <v>155</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="I16" t="s">
         <v>156</v>
       </c>
-      <c r="F16" t="s">
+      <c r="J16" t="s">
+        <v>147</v>
+      </c>
+      <c r="K16" t="s">
         <v>157</v>
       </c>
-      <c r="G16" t="s">
+      <c r="L16" t="s">
         <v>158</v>
       </c>
-      <c r="H16" t="s">
+      <c r="M16" t="s">
         <v>159</v>
       </c>
-      <c r="I16" t="s">
+      <c r="N16" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>161</v>
+      </c>
+      <c r="D17" t="s">
+        <v>162</v>
+      </c>
+      <c r="E17" t="s">
+        <v>163</v>
+      </c>
+      <c r="F17" t="s">
         <v>164</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>165</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>166</v>
       </c>
-      <c r="G17" t="s">
+      <c r="I17" t="s">
         <v>167</v>
       </c>
-      <c r="H17" t="s">
+      <c r="J17"/>
+      <c r="K17" t="s">
         <v>168</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" t="s">
         <v>169</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>171</v>
+      </c>
+      <c r="D18" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" t="s">
+        <v>172</v>
+      </c>
+      <c r="F18" t="s">
         <v>173</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>174</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>175</v>
       </c>
-      <c r="G18" t="s">
+      <c r="I18" t="s">
         <v>176</v>
       </c>
-      <c r="H18" t="s">
+      <c r="J18"/>
+      <c r="K18" t="s">
         <v>177</v>
       </c>
-      <c r="I18" t="s">
+      <c r="L18" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" t="s">
         <v>178</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+      <c r="N18" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>180</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>181</v>
+      </c>
+      <c r="F19" t="s">
         <v>182</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>183</v>
       </c>
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>184</v>
       </c>
-      <c r="G19" t="s">
+      <c r="I19" t="s">
         <v>185</v>
       </c>
-      <c r="H19" t="s">
+      <c r="J19" t="s">
+        <v>147</v>
+      </c>
+      <c r="K19" t="s">
         <v>186</v>
       </c>
-      <c r="I19" t="s">
+      <c r="L19" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" t="s">
         <v>187</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="N19" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>189</v>
+      </c>
+      <c r="D20" t="s">
+        <v>190</v>
+      </c>
+      <c r="E20" t="s">
         <v>191</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>192</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>193</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>194</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>195</v>
       </c>
-      <c r="H20" t="s">
+      <c r="J20" t="s">
         <v>196</v>
       </c>
-      <c r="I20" t="s">
+      <c r="K20" t="s">
         <v>197</v>
       </c>
-      <c r="J20" t="s">
+      <c r="L20" t="s">
         <v>198</v>
       </c>
-      <c r="K20" t="s">
+      <c r="M20" t="s">
         <v>199</v>
       </c>
-      <c r="L20" t="s">
+      <c r="N20" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D21" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E21" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F21" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="G21" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J21" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" t="s">
+        <v>207</v>
+      </c>
+      <c r="L21" t="s">
         <v>198</v>
       </c>
-      <c r="K21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N21" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="D22" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E22" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="F22" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="G22" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="H22" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="I22" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="J22" t="s">
+        <v>196</v>
+      </c>
+      <c r="K22" t="s">
+        <v>216</v>
+      </c>
+      <c r="L22" t="s">
         <v>198</v>
       </c>
-      <c r="K22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M22" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="N22" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="D23" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E23" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="F23" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="G23" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="H23" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="I23" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="J23" t="s">
+        <v>196</v>
+      </c>
+      <c r="K23" t="s">
+        <v>225</v>
+      </c>
+      <c r="L23" t="s">
         <v>198</v>
       </c>
-      <c r="K23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M23" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="N23" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E24" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="F24" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="G24" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="H24" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="I24" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="J24" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" t="s">
+        <v>234</v>
+      </c>
+      <c r="L24" t="s">
         <v>198</v>
       </c>
-      <c r="K24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M24" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="N24" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E25" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="F25" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="G25" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="H25" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="I25" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="J25" t="s">
+        <v>196</v>
+      </c>
+      <c r="K25" t="s">
+        <v>243</v>
+      </c>
+      <c r="L25" t="s">
         <v>198</v>
       </c>
-      <c r="K25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M25" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="N25" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E26" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F26" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G26" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="H26" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="I26" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="J26" t="s">
+        <v>252</v>
+      </c>
+      <c r="K26" t="s">
+        <v>253</v>
+      </c>
+      <c r="L26" t="s">
         <v>198</v>
       </c>
-      <c r="K26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M26" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="N26" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E27" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
       <c r="F27" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="G27" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="H27" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="I27" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="J27" t="s">
+        <v>252</v>
+      </c>
+      <c r="K27" t="s">
+        <v>262</v>
+      </c>
+      <c r="L27" t="s">
         <v>198</v>
       </c>
-      <c r="K27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M27" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="N27" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E28" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="F28" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G28" t="s">
-        <v>236</v>
+        <v>268</v>
       </c>
       <c r="H28" t="s">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="I28" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="J28" t="s">
+        <v>252</v>
+      </c>
+      <c r="K28" t="s">
+        <v>271</v>
+      </c>
+      <c r="L28" t="s">
         <v>198</v>
       </c>
-      <c r="K28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="N28" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>233</v>
+        <v>274</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E29" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="F29" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="G29" t="s">
-        <v>236</v>
+        <v>277</v>
       </c>
       <c r="H29" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="I29" t="s">
+        <v>279</v>
+      </c>
+      <c r="J29" t="s">
         <v>252</v>
       </c>
-      <c r="J29" t="s">
+      <c r="K29" t="s">
+        <v>280</v>
+      </c>
+      <c r="L29" t="s">
         <v>198</v>
       </c>
-      <c r="K29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M29" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="N29" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>284</v>
       </c>
       <c r="E30" t="s">
-        <v>234</v>
+        <v>285</v>
       </c>
       <c r="F30" t="s">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="G30" t="s">
-        <v>236</v>
+        <v>287</v>
       </c>
       <c r="H30" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="I30" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="J30" t="s">
+        <v>252</v>
+      </c>
+      <c r="K30" t="s">
+        <v>290</v>
+      </c>
+      <c r="L30" t="s">
         <v>198</v>
       </c>
-      <c r="K30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M30" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="N30" t="s">
-        <v>242</v>
+        <v>292</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>233</v>
+        <v>293</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E31" t="s">
-        <v>234</v>
+        <v>294</v>
       </c>
       <c r="F31" t="s">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="G31" t="s">
-        <v>236</v>
+        <v>296</v>
       </c>
       <c r="H31" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
       <c r="I31" t="s">
-        <v>260</v>
+        <v>298</v>
       </c>
       <c r="J31" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="K31" t="s">
-        <v>261</v>
+        <v>299</v>
       </c>
       <c r="L31" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M31" t="s">
-        <v>262</v>
+        <v>300</v>
       </c>
       <c r="N31" t="s">
-        <v>242</v>
+        <v>301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>233</v>
+        <v>302</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E32" t="s">
-        <v>234</v>
+        <v>303</v>
       </c>
       <c r="F32" t="s">
-        <v>235</v>
+        <v>304</v>
       </c>
       <c r="G32" t="s">
-        <v>236</v>
+        <v>305</v>
       </c>
       <c r="H32" t="s">
-        <v>263</v>
+        <v>306</v>
       </c>
       <c r="I32" t="s">
-        <v>264</v>
+        <v>307</v>
       </c>
       <c r="J32" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="K32" t="s">
-        <v>265</v>
+        <v>308</v>
       </c>
       <c r="L32" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M32" t="s">
-        <v>266</v>
+        <v>309</v>
       </c>
       <c r="N32" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>233</v>
+        <v>311</v>
       </c>
       <c r="D33" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E33" t="s">
-        <v>234</v>
+        <v>312</v>
       </c>
       <c r="F33" t="s">
-        <v>235</v>
+        <v>313</v>
       </c>
       <c r="G33" t="s">
-        <v>236</v>
+        <v>314</v>
       </c>
       <c r="H33" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="I33" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="J33" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="K33" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="L33" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="N33" t="s">
-        <v>242</v>
+        <v>319</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>233</v>
+        <v>320</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
-        <v>234</v>
+        <v>321</v>
       </c>
       <c r="F34" t="s">
-        <v>235</v>
+        <v>322</v>
       </c>
       <c r="G34" t="s">
-        <v>236</v>
+        <v>323</v>
       </c>
       <c r="H34" t="s">
-        <v>271</v>
+        <v>324</v>
       </c>
       <c r="I34" t="s">
-        <v>272</v>
+        <v>325</v>
       </c>
       <c r="J34" t="s">
-        <v>198</v>
+        <v>326</v>
       </c>
       <c r="K34" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
       <c r="L34" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
       <c r="N34" t="s">
-        <v>242</v>
+        <v>329</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>233</v>
+        <v>330</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E35" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
       <c r="F35" t="s">
-        <v>235</v>
+        <v>333</v>
       </c>
       <c r="G35" t="s">
-        <v>236</v>
+        <v>334</v>
       </c>
       <c r="H35" t="s">
-        <v>275</v>
+        <v>335</v>
       </c>
       <c r="I35" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="J35" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="K35" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="L35" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M35" t="s">
-        <v>278</v>
+        <v>338</v>
       </c>
       <c r="N35" t="s">
-        <v>242</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>279</v>
+        <v>341</v>
       </c>
       <c r="I36" t="s">
-        <v>280</v>
+        <v>342</v>
       </c>
       <c r="J36" t="s">
-        <v>198</v>
+        <v>343</v>
       </c>
       <c r="K36" t="s">
-        <v>281</v>
+        <v>344</v>
       </c>
       <c r="L36" t="s">
-        <v>240</v>
+        <v>345</v>
       </c>
       <c r="M36" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C37"/>
       <c r="D37" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>283</v>
+        <v>348</v>
       </c>
       <c r="I37" t="s">
-        <v>284</v>
+        <v>349</v>
       </c>
       <c r="J37" t="s">
-        <v>198</v>
+        <v>343</v>
       </c>
       <c r="K37" t="s">
-        <v>285</v>
+        <v>350</v>
       </c>
       <c r="L37" t="s">
-        <v>240</v>
+        <v>351</v>
       </c>
       <c r="M37" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>233</v>
+        <v>353</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>354</v>
       </c>
       <c r="E38" t="s">
-        <v>234</v>
+        <v>355</v>
       </c>
       <c r="F38" t="s">
-        <v>235</v>
+        <v>356</v>
       </c>
       <c r="G38" t="s">
-        <v>236</v>
+        <v>357</v>
       </c>
       <c r="H38" t="s">
-        <v>287</v>
+        <v>358</v>
       </c>
       <c r="I38" t="s">
-        <v>288</v>
+        <v>359</v>
       </c>
       <c r="J38" t="s">
-        <v>198</v>
+        <v>360</v>
       </c>
       <c r="K38" t="s">
-        <v>289</v>
+        <v>361</v>
       </c>
       <c r="L38" t="s">
-        <v>240</v>
+        <v>362</v>
       </c>
       <c r="M38" t="s">
-        <v>290</v>
+        <v>363</v>
       </c>
       <c r="N38" t="s">
-        <v>242</v>
+        <v>364</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>233</v>
+        <v>365</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E39" t="s">
-        <v>234</v>
+        <v>366</v>
       </c>
       <c r="F39" t="s">
-        <v>235</v>
+        <v>367</v>
       </c>
       <c r="G39" t="s">
-        <v>236</v>
+        <v>368</v>
       </c>
       <c r="H39" t="s">
-        <v>291</v>
+        <v>369</v>
       </c>
       <c r="I39" t="s">
-        <v>292</v>
+        <v>370</v>
       </c>
       <c r="J39" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="K39" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="L39" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M39" t="s">
-        <v>294</v>
+        <v>373</v>
       </c>
       <c r="N39" t="s">
-        <v>242</v>
+        <v>374</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E40" t="s">
-        <v>234</v>
+        <v>376</v>
       </c>
       <c r="F40" t="s">
-        <v>235</v>
+        <v>377</v>
       </c>
       <c r="G40" t="s">
-        <v>236</v>
+        <v>378</v>
       </c>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>379</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
+        <v>380</v>
       </c>
       <c r="J40" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="K40" t="s">
-        <v>297</v>
+        <v>381</v>
       </c>
       <c r="L40" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M40" t="s">
-        <v>298</v>
+        <v>382</v>
       </c>
       <c r="N40" t="s">
-        <v>242</v>
+        <v>383</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>233</v>
+        <v>384</v>
       </c>
       <c r="D41" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E41" t="s">
-        <v>234</v>
+        <v>385</v>
       </c>
       <c r="F41" t="s">
-        <v>235</v>
+        <v>386</v>
       </c>
       <c r="G41" t="s">
-        <v>236</v>
+        <v>387</v>
       </c>
       <c r="H41" t="s">
-        <v>299</v>
+        <v>388</v>
       </c>
       <c r="I41" t="s">
-        <v>300</v>
+        <v>389</v>
       </c>
       <c r="J41" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="K41" t="s">
-        <v>301</v>
+        <v>390</v>
       </c>
       <c r="L41" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M41" t="s">
-        <v>302</v>
+        <v>391</v>
       </c>
       <c r="N41" t="s">
-        <v>242</v>
+        <v>392</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>233</v>
+        <v>393</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E42" t="s">
-        <v>234</v>
+        <v>394</v>
       </c>
       <c r="F42" t="s">
-        <v>235</v>
+        <v>395</v>
       </c>
       <c r="G42" t="s">
-        <v>236</v>
+        <v>396</v>
       </c>
       <c r="H42" t="s">
-        <v>303</v>
+        <v>397</v>
       </c>
       <c r="I42" t="s">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="J42" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="K42" t="s">
-        <v>305</v>
+        <v>399</v>
       </c>
       <c r="L42" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="M42" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="N42" t="s">
-        <v>242</v>
+        <v>401</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>233</v>
+        <v>402</v>
       </c>
       <c r="D43" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="E43" t="s">
-        <v>234</v>
+        <v>403</v>
       </c>
       <c r="F43" t="s">
-        <v>235</v>
+        <v>404</v>
       </c>
       <c r="G43" t="s">
-        <v>236</v>
+        <v>405</v>
       </c>
       <c r="H43" t="s">
-        <v>307</v>
+        <v>406</v>
       </c>
       <c r="I43" t="s">
-        <v>308</v>
+        <v>407</v>
       </c>
       <c r="J43" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="K43" t="s">
-        <v>309</v>
+        <v>408</v>
       </c>
       <c r="L43" t="s">
-        <v>240</v>
+        <v>73</v>
       </c>
       <c r="M43" t="s">
-        <v>310</v>
+        <v>409</v>
       </c>
       <c r="N43" t="s">
-        <v>242</v>
+        <v>410</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>233</v>
+        <v>411</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>412</v>
       </c>
       <c r="E44" t="s">
-        <v>234</v>
+        <v>413</v>
       </c>
       <c r="F44" t="s">
-        <v>235</v>
+        <v>414</v>
       </c>
       <c r="G44" t="s">
-        <v>236</v>
+        <v>415</v>
       </c>
       <c r="H44" t="s">
-        <v>311</v>
+        <v>416</v>
       </c>
       <c r="I44" t="s">
-        <v>312</v>
+        <v>417</v>
       </c>
       <c r="J44" t="s">
-        <v>198</v>
+        <v>418</v>
       </c>
       <c r="K44" t="s">
-        <v>313</v>
+        <v>419</v>
       </c>
       <c r="L44" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="M44" t="s">
-        <v>314</v>
+        <v>420</v>
       </c>
       <c r="N44" t="s">
-        <v>242</v>
+        <v>421</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C45"/>
       <c r="D45" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>315</v>
+        <v>423</v>
       </c>
       <c r="I45" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="J45" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K45" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="L45" t="s">
-        <v>240</v>
+        <v>426</v>
       </c>
       <c r="M45" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C46"/>
       <c r="D46" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>319</v>
+        <v>429</v>
       </c>
       <c r="I46" t="s">
-        <v>320</v>
+        <v>430</v>
       </c>
       <c r="J46" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="K46" t="s">
-        <v>321</v>
+        <v>431</v>
       </c>
       <c r="L46" t="s">
-        <v>240</v>
+        <v>432</v>
       </c>
       <c r="M46" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>323</v>
+        <v>434</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>324</v>
+        <v>435</v>
       </c>
       <c r="I47" t="s">
-        <v>325</v>
+        <v>436</v>
       </c>
       <c r="J47" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
       <c r="K47" t="s">
-        <v>327</v>
+        <v>437</v>
       </c>
       <c r="L47" t="s">
-        <v>328</v>
+        <v>438</v>
       </c>
       <c r="M47" t="s">
-        <v>329</v>
+        <v>439</v>
       </c>
       <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
-      <c r="C48"/>
+      <c r="C48" t="s">
+        <v>440</v>
+      </c>
       <c r="D48" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>441</v>
+      </c>
+      <c r="E48" t="s">
+        <v>442</v>
+      </c>
+      <c r="F48" t="s">
+        <v>443</v>
+      </c>
+      <c r="G48" t="s">
+        <v>444</v>
+      </c>
       <c r="H48" t="s">
-        <v>331</v>
+        <v>445</v>
       </c>
       <c r="I48" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="J48" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="K48" t="s">
-        <v>333</v>
+        <v>448</v>
       </c>
       <c r="L48" t="s">
-        <v>334</v>
+        <v>73</v>
       </c>
       <c r="M48" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="N48"/>
+        <v>449</v>
+      </c>
+      <c r="N48" t="s">
+        <v>450</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49"/>
+      <c r="C49" t="s">
+        <v>451</v>
+      </c>
       <c r="D49" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>441</v>
+      </c>
+      <c r="E49" t="s">
+        <v>452</v>
+      </c>
+      <c r="F49" t="s">
+        <v>453</v>
+      </c>
+      <c r="G49" t="s">
+        <v>454</v>
+      </c>
       <c r="H49" t="s">
-        <v>337</v>
+        <v>455</v>
       </c>
       <c r="I49" t="s">
-        <v>338</v>
+        <v>456</v>
       </c>
       <c r="J49" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="K49" t="s">
-        <v>339</v>
+        <v>457</v>
       </c>
       <c r="L49" t="s">
-        <v>340</v>
+        <v>73</v>
       </c>
       <c r="M49" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="N49"/>
+        <v>458</v>
+      </c>
+      <c r="N49" t="s">
+        <v>459</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>342</v>
+        <v>460</v>
       </c>
       <c r="D50" t="s">
-        <v>343</v>
+        <v>441</v>
       </c>
       <c r="E50" t="s">
-        <v>344</v>
+        <v>461</v>
       </c>
       <c r="F50" t="s">
-        <v>345</v>
+        <v>462</v>
       </c>
       <c r="G50" t="s">
-        <v>346</v>
+        <v>463</v>
       </c>
       <c r="H50" t="s">
-        <v>347</v>
+        <v>464</v>
       </c>
       <c r="I50" t="s">
-        <v>348</v>
+        <v>465</v>
       </c>
       <c r="J50" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K50" t="s">
-        <v>349</v>
+        <v>466</v>
       </c>
       <c r="L50" t="s">
-        <v>350</v>
+        <v>467</v>
       </c>
       <c r="M50" t="s">
-        <v>351</v>
+        <v>468</v>
       </c>
       <c r="N50" t="s">
-        <v>352</v>
+        <v>469</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>353</v>
+        <v>470</v>
       </c>
       <c r="D51" t="s">
-        <v>354</v>
+        <v>471</v>
       </c>
       <c r="E51" t="s">
-        <v>355</v>
+        <v>472</v>
       </c>
       <c r="F51" t="s">
-        <v>356</v>
+        <v>473</v>
       </c>
       <c r="G51" t="s">
-        <v>357</v>
+        <v>474</v>
       </c>
       <c r="H51" t="s">
-        <v>358</v>
+        <v>475</v>
       </c>
       <c r="I51" t="s">
-        <v>359</v>
+        <v>476</v>
       </c>
       <c r="J51" t="s">
-        <v>360</v>
+        <v>447</v>
       </c>
       <c r="K51" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="L51" t="s">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="M51" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="N51" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="D52" t="s">
-        <v>343</v>
+        <v>471</v>
       </c>
       <c r="E52" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="F52" t="s">
-        <v>366</v>
+        <v>67</v>
       </c>
       <c r="G52" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="H52" t="s">
-        <v>368</v>
+        <v>483</v>
       </c>
       <c r="I52" t="s">
-        <v>369</v>
+        <v>484</v>
       </c>
       <c r="J52" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K52" t="s">
-        <v>370</v>
+        <v>485</v>
       </c>
       <c r="L52" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M52" t="s">
-        <v>372</v>
+        <v>486</v>
       </c>
       <c r="N52" t="s">
-        <v>373</v>
+        <v>487</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>374</v>
+        <v>488</v>
       </c>
       <c r="D53" t="s">
-        <v>343</v>
+        <v>441</v>
       </c>
       <c r="E53" t="s">
-        <v>375</v>
+        <v>489</v>
       </c>
       <c r="F53" t="s">
-        <v>376</v>
+        <v>490</v>
       </c>
       <c r="G53" t="s">
-        <v>377</v>
+        <v>491</v>
       </c>
       <c r="H53" t="s">
-        <v>378</v>
+        <v>492</v>
       </c>
       <c r="I53" t="s">
-        <v>379</v>
+        <v>493</v>
       </c>
       <c r="J53" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K53" t="s">
-        <v>380</v>
+        <v>494</v>
       </c>
       <c r="L53" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="M53" t="s">
-        <v>381</v>
+        <v>495</v>
       </c>
       <c r="N53" t="s">
-        <v>382</v>
+        <v>496</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>383</v>
+        <v>497</v>
       </c>
       <c r="D54" t="s">
-        <v>343</v>
+        <v>441</v>
       </c>
       <c r="E54" t="s">
-        <v>384</v>
+        <v>498</v>
       </c>
       <c r="F54" t="s">
-        <v>385</v>
+        <v>499</v>
       </c>
       <c r="G54" t="s">
-        <v>386</v>
+        <v>500</v>
       </c>
       <c r="H54" t="s">
-        <v>387</v>
+        <v>501</v>
       </c>
       <c r="I54" t="s">
-        <v>388</v>
+        <v>502</v>
       </c>
       <c r="J54" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K54" t="s">
-        <v>389</v>
+        <v>503</v>
       </c>
       <c r="L54" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M54" t="s">
-        <v>390</v>
+        <v>504</v>
       </c>
       <c r="N54" t="s">
-        <v>391</v>
+        <v>505</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>392</v>
+        <v>506</v>
       </c>
       <c r="D55" t="s">
-        <v>343</v>
+        <v>441</v>
       </c>
       <c r="E55" t="s">
-        <v>393</v>
+        <v>507</v>
       </c>
       <c r="F55" t="s">
-        <v>394</v>
+        <v>508</v>
       </c>
       <c r="G55" t="s">
-        <v>395</v>
+        <v>509</v>
       </c>
       <c r="H55" t="s">
-        <v>396</v>
+        <v>510</v>
       </c>
       <c r="I55" t="s">
-        <v>397</v>
+        <v>511</v>
       </c>
       <c r="J55" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K55" t="s">
-        <v>398</v>
+        <v>512</v>
       </c>
       <c r="L55" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="M55" t="s">
-        <v>399</v>
+        <v>513</v>
       </c>
       <c r="N55" t="s">
-        <v>400</v>
+        <v>514</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>401</v>
+        <v>515</v>
       </c>
       <c r="D56" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="E56" t="s">
-        <v>403</v>
+        <v>516</v>
       </c>
       <c r="F56" t="s">
-        <v>404</v>
+        <v>517</v>
       </c>
       <c r="G56" t="s">
-        <v>405</v>
+        <v>518</v>
       </c>
       <c r="H56" t="s">
-        <v>406</v>
+        <v>519</v>
       </c>
       <c r="I56" t="s">
-        <v>407</v>
+        <v>520</v>
       </c>
       <c r="J56" t="s">
-        <v>198</v>
+        <v>447</v>
       </c>
       <c r="K56" t="s">
-        <v>408</v>
+        <v>521</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M56" t="s">
-        <v>409</v>
+        <v>522</v>
       </c>
       <c r="N56" t="s">
-        <v>410</v>
+        <v>523</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>411</v>
+        <v>524</v>
       </c>
       <c r="D57" t="s">
-        <v>354</v>
+        <v>441</v>
       </c>
       <c r="E57" t="s">
-        <v>412</v>
+        <v>525</v>
       </c>
       <c r="F57" t="s">
-        <v>413</v>
+        <v>526</v>
       </c>
       <c r="G57" t="s">
-        <v>414</v>
+        <v>527</v>
       </c>
       <c r="H57" t="s">
-        <v>415</v>
+        <v>528</v>
       </c>
       <c r="I57" t="s">
-        <v>416</v>
+        <v>529</v>
       </c>
       <c r="J57" t="s">
-        <v>360</v>
+        <v>447</v>
       </c>
       <c r="K57" t="s">
-        <v>417</v>
+        <v>530</v>
       </c>
       <c r="L57" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
       <c r="M57" t="s">
-        <v>418</v>
+        <v>531</v>
       </c>
       <c r="N57" t="s">
-        <v>419</v>
+        <v>532</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>420</v>
+        <v>533</v>
       </c>
       <c r="D58" t="s">
-        <v>354</v>
+        <v>534</v>
       </c>
       <c r="E58" t="s">
-        <v>421</v>
+        <v>535</v>
       </c>
       <c r="F58" t="s">
-        <v>422</v>
+        <v>536</v>
       </c>
       <c r="G58" t="s">
-        <v>423</v>
+        <v>537</v>
       </c>
       <c r="H58" t="s">
-        <v>424</v>
+        <v>538</v>
       </c>
       <c r="I58" t="s">
-        <v>425</v>
+        <v>539</v>
       </c>
       <c r="J58" t="s">
-        <v>360</v>
+        <v>540</v>
       </c>
       <c r="K58" t="s">
-        <v>426</v>
+        <v>541</v>
       </c>
       <c r="L58" t="s">
-        <v>123</v>
+        <v>362</v>
       </c>
       <c r="M58" t="s">
-        <v>427</v>
+        <v>542</v>
       </c>
       <c r="N58" t="s">
-        <v>428</v>
+        <v>543</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>429</v>
+        <v>544</v>
       </c>
       <c r="D59" t="s">
-        <v>354</v>
+        <v>190</v>
       </c>
       <c r="E59" t="s">
-        <v>430</v>
+        <v>545</v>
       </c>
       <c r="F59" t="s">
-        <v>431</v>
+        <v>546</v>
       </c>
       <c r="G59" t="s">
-        <v>432</v>
+        <v>547</v>
       </c>
       <c r="H59" t="s">
-        <v>433</v>
+        <v>548</v>
       </c>
       <c r="I59" t="s">
-        <v>434</v>
+        <v>549</v>
       </c>
       <c r="J59" t="s">
-        <v>360</v>
+        <v>540</v>
       </c>
       <c r="K59" t="s">
-        <v>435</v>
+        <v>550</v>
       </c>
       <c r="L59" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M59" t="s">
-        <v>436</v>
+        <v>551</v>
       </c>
       <c r="N59" t="s">
-        <v>437</v>
+        <v>552</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>438</v>
+        <v>553</v>
       </c>
       <c r="D60" t="s">
-        <v>354</v>
+        <v>190</v>
       </c>
       <c r="E60" t="s">
-        <v>439</v>
+        <v>554</v>
       </c>
       <c r="F60" t="s">
-        <v>440</v>
+        <v>555</v>
       </c>
       <c r="G60" t="s">
-        <v>441</v>
+        <v>556</v>
       </c>
       <c r="H60" t="s">
-        <v>442</v>
+        <v>557</v>
       </c>
       <c r="I60" t="s">
-        <v>443</v>
+        <v>558</v>
       </c>
       <c r="J60" t="s">
-        <v>360</v>
+        <v>540</v>
       </c>
       <c r="K60" t="s">
-        <v>444</v>
+        <v>559</v>
       </c>
       <c r="L60" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M60" t="s">
-        <v>445</v>
+        <v>560</v>
       </c>
       <c r="N60" t="s">
-        <v>446</v>
+        <v>561</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>447</v>
+        <v>562</v>
       </c>
       <c r="D61" t="s">
-        <v>448</v>
+        <v>190</v>
       </c>
       <c r="E61" t="s">
-        <v>449</v>
+        <v>563</v>
       </c>
       <c r="F61" t="s">
-        <v>450</v>
+        <v>564</v>
       </c>
       <c r="G61" t="s">
-        <v>451</v>
+        <v>565</v>
       </c>
       <c r="H61" t="s">
-        <v>452</v>
+        <v>566</v>
       </c>
       <c r="I61" t="s">
-        <v>453</v>
+        <v>567</v>
       </c>
       <c r="J61" t="s">
-        <v>454</v>
+        <v>540</v>
       </c>
       <c r="K61" t="s">
-        <v>455</v>
+        <v>568</v>
       </c>
       <c r="L61" t="s">
-        <v>64</v>
+        <v>198</v>
       </c>
       <c r="M61" t="s">
-        <v>456</v>
+        <v>569</v>
       </c>
       <c r="N61" t="s">
-        <v>457</v>
+        <v>570</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>458</v>
+        <v>571</v>
       </c>
       <c r="D62" t="s">
-        <v>448</v>
+        <v>190</v>
       </c>
       <c r="E62" t="s">
-        <v>459</v>
+        <v>572</v>
       </c>
       <c r="F62" t="s">
-        <v>460</v>
+        <v>573</v>
       </c>
       <c r="G62" t="s">
-        <v>461</v>
+        <v>574</v>
       </c>
       <c r="H62" t="s">
-        <v>462</v>
+        <v>575</v>
       </c>
       <c r="I62" t="s">
-        <v>463</v>
+        <v>576</v>
       </c>
       <c r="J62" t="s">
-        <v>454</v>
+        <v>540</v>
       </c>
       <c r="K62" t="s">
-        <v>464</v>
+        <v>577</v>
       </c>
       <c r="L62" t="s">
-        <v>64</v>
+        <v>198</v>
       </c>
       <c r="M62" t="s">
-        <v>465</v>
+        <v>578</v>
       </c>
       <c r="N62" t="s">
-        <v>466</v>
+        <v>579</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>580</v>
+      </c>
       <c r="D63" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>190</v>
+      </c>
+      <c r="E63" t="s">
+        <v>581</v>
+      </c>
+      <c r="F63" t="s">
+        <v>582</v>
+      </c>
+      <c r="G63" t="s">
+        <v>583</v>
+      </c>
       <c r="H63" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="I63" t="s">
-        <v>469</v>
+        <v>585</v>
       </c>
       <c r="J63" t="s">
-        <v>470</v>
+        <v>540</v>
       </c>
       <c r="K63" t="s">
-        <v>471</v>
+        <v>586</v>
       </c>
       <c r="L63" t="s">
-        <v>472</v>
+        <v>198</v>
       </c>
       <c r="M63" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>587</v>
+      </c>
+      <c r="N63" t="s">
+        <v>588</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
-      <c r="C64"/>
+      <c r="C64" t="s">
+        <v>589</v>
+      </c>
       <c r="D64" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      <c r="G64"/>
+        <v>590</v>
+      </c>
+      <c r="E64" t="s">
+        <v>591</v>
+      </c>
+      <c r="F64" t="s">
+        <v>592</v>
+      </c>
+      <c r="G64" t="s">
+        <v>593</v>
+      </c>
       <c r="H64" t="s">
-        <v>475</v>
+        <v>594</v>
       </c>
       <c r="I64" t="s">
-        <v>476</v>
+        <v>595</v>
       </c>
       <c r="J64" t="s">
-        <v>470</v>
+        <v>447</v>
       </c>
       <c r="K64" t="s">
-        <v>477</v>
+        <v>596</v>
       </c>
       <c r="L64" t="s">
-        <v>478</v>
+        <v>73</v>
       </c>
       <c r="M64" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="N64"/>
+        <v>597</v>
+      </c>
+      <c r="N64" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C65"/>
       <c r="D65" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
       <c r="H65" t="s">
-        <v>484</v>
+        <v>600</v>
       </c>
       <c r="I65" t="s">
-        <v>485</v>
+        <v>601</v>
       </c>
       <c r="J65" t="s">
-        <v>486</v>
+        <v>71</v>
       </c>
       <c r="K65" t="s">
-        <v>487</v>
+        <v>602</v>
       </c>
       <c r="L65" t="s">
-        <v>123</v>
+        <v>603</v>
       </c>
       <c r="M65" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C66"/>
       <c r="D66" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
       <c r="H66" t="s">
-        <v>494</v>
+        <v>606</v>
       </c>
       <c r="I66" t="s">
-        <v>495</v>
+        <v>607</v>
       </c>
       <c r="J66" t="s">
-        <v>486</v>
+        <v>608</v>
       </c>
       <c r="K66" t="s">
-        <v>496</v>
+        <v>609</v>
       </c>
       <c r="L66" t="s">
-        <v>123</v>
+        <v>610</v>
       </c>
       <c r="M66" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C67"/>
       <c r="D67" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
       <c r="H67" t="s">
-        <v>503</v>
+        <v>613</v>
       </c>
       <c r="I67" t="s">
-        <v>504</v>
+        <v>614</v>
       </c>
       <c r="J67" t="s">
-        <v>486</v>
+        <v>608</v>
       </c>
       <c r="K67" t="s">
-        <v>505</v>
+        <v>615</v>
       </c>
       <c r="L67" t="s">
-        <v>123</v>
+        <v>616</v>
       </c>
       <c r="M67" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C68"/>
       <c r="D68" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>512</v>
+        <v>619</v>
       </c>
       <c r="I68" t="s">
-        <v>513</v>
+        <v>620</v>
       </c>
       <c r="J68" t="s">
-        <v>486</v>
+        <v>621</v>
       </c>
       <c r="K68" t="s">
-        <v>514</v>
+        <v>622</v>
       </c>
       <c r="L68" t="s">
-        <v>123</v>
+        <v>623</v>
       </c>
       <c r="M68" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>624</v>
+      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C69"/>
       <c r="D69" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
       <c r="H69" t="s">
-        <v>521</v>
+        <v>626</v>
       </c>
       <c r="I69" t="s">
-        <v>522</v>
+        <v>627</v>
       </c>
       <c r="J69" t="s">
-        <v>486</v>
+        <v>418</v>
       </c>
       <c r="K69" t="s">
-        <v>523</v>
+        <v>628</v>
       </c>
       <c r="L69" t="s">
-        <v>123</v>
+        <v>629</v>
       </c>
       <c r="M69" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C70"/>
       <c r="D70" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
       <c r="H70" t="s">
-        <v>530</v>
+        <v>632</v>
       </c>
       <c r="I70" t="s">
-        <v>531</v>
+        <v>633</v>
       </c>
       <c r="J70" t="s">
-        <v>486</v>
+        <v>418</v>
       </c>
       <c r="K70" t="s">
-        <v>532</v>
+        <v>634</v>
       </c>
       <c r="L70" t="s">
-        <v>123</v>
+        <v>635</v>
       </c>
       <c r="M70" t="s">
-        <v>533</v>
-[...3 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71"/>
       <c r="D71" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>539</v>
+        <v>638</v>
       </c>
       <c r="I71" t="s">
-        <v>540</v>
+        <v>639</v>
       </c>
       <c r="J71" t="s">
-        <v>486</v>
+        <v>418</v>
       </c>
       <c r="K71" t="s">
-        <v>541</v>
+        <v>640</v>
       </c>
       <c r="L71" t="s">
-        <v>123</v>
+        <v>641</v>
       </c>
       <c r="M71" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>548</v>
+        <v>644</v>
       </c>
       <c r="I72" t="s">
-        <v>549</v>
+        <v>645</v>
       </c>
       <c r="J72" t="s">
-        <v>486</v>
+        <v>646</v>
       </c>
       <c r="K72" t="s">
-        <v>550</v>
+        <v>647</v>
       </c>
       <c r="L72" t="s">
-        <v>123</v>
+        <v>648</v>
       </c>
       <c r="M72" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>553</v>
+        <v>650</v>
       </c>
       <c r="D73" t="s">
-        <v>115</v>
+        <v>651</v>
       </c>
       <c r="E73" t="s">
-        <v>554</v>
+        <v>652</v>
       </c>
       <c r="F73" t="s">
-        <v>555</v>
+        <v>653</v>
       </c>
       <c r="G73" t="s">
-        <v>556</v>
+        <v>654</v>
       </c>
       <c r="H73" t="s">
-        <v>557</v>
+        <v>655</v>
       </c>
       <c r="I73" t="s">
-        <v>558</v>
+        <v>656</v>
       </c>
       <c r="J73" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K73" t="s">
-        <v>559</v>
+        <v>658</v>
       </c>
       <c r="L73" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M73" t="s">
-        <v>560</v>
+        <v>659</v>
       </c>
       <c r="N73" t="s">
-        <v>561</v>
+        <v>660</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>562</v>
+        <v>661</v>
       </c>
       <c r="D74" t="s">
-        <v>115</v>
+        <v>651</v>
       </c>
       <c r="E74" t="s">
-        <v>563</v>
+        <v>662</v>
       </c>
       <c r="F74" t="s">
-        <v>564</v>
+        <v>663</v>
       </c>
       <c r="G74" t="s">
-        <v>565</v>
+        <v>664</v>
       </c>
       <c r="H74" t="s">
-        <v>566</v>
+        <v>665</v>
       </c>
       <c r="I74" t="s">
-        <v>567</v>
+        <v>666</v>
       </c>
       <c r="J74" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K74" t="s">
-        <v>568</v>
+        <v>667</v>
       </c>
       <c r="L74" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M74" t="s">
-        <v>569</v>
+        <v>668</v>
       </c>
       <c r="N74" t="s">
-        <v>570</v>
+        <v>669</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>571</v>
+        <v>670</v>
       </c>
       <c r="D75" t="s">
-        <v>115</v>
+        <v>671</v>
       </c>
       <c r="E75" t="s">
-        <v>572</v>
+        <v>672</v>
       </c>
       <c r="F75" t="s">
-        <v>573</v>
+        <v>673</v>
       </c>
       <c r="G75" t="s">
-        <v>574</v>
+        <v>674</v>
       </c>
       <c r="H75" t="s">
-        <v>575</v>
+        <v>675</v>
       </c>
       <c r="I75" t="s">
-        <v>576</v>
+        <v>676</v>
       </c>
       <c r="J75" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K75" t="s">
-        <v>577</v>
+        <v>677</v>
       </c>
       <c r="L75" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M75" t="s">
-        <v>578</v>
+        <v>678</v>
       </c>
       <c r="N75" t="s">
-        <v>579</v>
+        <v>679</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>580</v>
+        <v>680</v>
       </c>
       <c r="D76" t="s">
-        <v>115</v>
+        <v>671</v>
       </c>
       <c r="E76" t="s">
-        <v>581</v>
+        <v>681</v>
       </c>
       <c r="F76" t="s">
-        <v>582</v>
+        <v>682</v>
       </c>
       <c r="G76" t="s">
-        <v>583</v>
+        <v>683</v>
       </c>
       <c r="H76" t="s">
-        <v>584</v>
+        <v>684</v>
       </c>
       <c r="I76" t="s">
-        <v>585</v>
+        <v>685</v>
       </c>
       <c r="J76" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K76" t="s">
-        <v>586</v>
+        <v>686</v>
       </c>
       <c r="L76" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M76" t="s">
-        <v>587</v>
+        <v>687</v>
       </c>
       <c r="N76" t="s">
-        <v>588</v>
+        <v>688</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>589</v>
+        <v>689</v>
       </c>
       <c r="D77" t="s">
-        <v>115</v>
+        <v>671</v>
       </c>
       <c r="E77" t="s">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="F77" t="s">
-        <v>591</v>
+        <v>691</v>
       </c>
       <c r="G77" t="s">
-        <v>592</v>
+        <v>692</v>
       </c>
       <c r="H77" t="s">
-        <v>593</v>
+        <v>693</v>
       </c>
       <c r="I77" t="s">
-        <v>594</v>
+        <v>694</v>
       </c>
       <c r="J77" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K77" t="s">
-        <v>595</v>
+        <v>695</v>
       </c>
       <c r="L77" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M77" t="s">
-        <v>596</v>
+        <v>696</v>
       </c>
       <c r="N77" t="s">
-        <v>597</v>
+        <v>697</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>598</v>
+        <v>698</v>
       </c>
       <c r="D78" t="s">
-        <v>115</v>
+        <v>671</v>
       </c>
       <c r="E78" t="s">
-        <v>599</v>
+        <v>699</v>
       </c>
       <c r="F78" t="s">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="G78" t="s">
-        <v>601</v>
+        <v>701</v>
       </c>
       <c r="H78" t="s">
-        <v>602</v>
+        <v>702</v>
       </c>
       <c r="I78" t="s">
-        <v>603</v>
+        <v>703</v>
       </c>
       <c r="J78" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K78" t="s">
-        <v>604</v>
+        <v>704</v>
       </c>
       <c r="L78" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M78" t="s">
-        <v>605</v>
+        <v>705</v>
       </c>
       <c r="N78" t="s">
-        <v>606</v>
+        <v>706</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>607</v>
+        <v>707</v>
       </c>
       <c r="D79" t="s">
-        <v>115</v>
+        <v>671</v>
       </c>
       <c r="E79" t="s">
-        <v>608</v>
+        <v>708</v>
       </c>
       <c r="F79" t="s">
-        <v>609</v>
+        <v>709</v>
       </c>
       <c r="G79" t="s">
-        <v>610</v>
+        <v>710</v>
       </c>
       <c r="H79" t="s">
-        <v>611</v>
+        <v>711</v>
       </c>
       <c r="I79" t="s">
-        <v>612</v>
+        <v>712</v>
       </c>
       <c r="J79" t="s">
-        <v>486</v>
+        <v>657</v>
       </c>
       <c r="K79" t="s">
-        <v>613</v>
+        <v>713</v>
       </c>
       <c r="L79" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M79" t="s">
-        <v>614</v>
+        <v>714</v>
       </c>
       <c r="N79" t="s">
-        <v>615</v>
+        <v>715</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>616</v>
+        <v>716</v>
       </c>
       <c r="D80" t="s">
-        <v>115</v>
+        <v>717</v>
       </c>
       <c r="E80" t="s">
-        <v>617</v>
+        <v>718</v>
       </c>
       <c r="F80" t="s">
-        <v>618</v>
+        <v>719</v>
       </c>
       <c r="G80" t="s">
-        <v>619</v>
+        <v>720</v>
       </c>
       <c r="H80" t="s">
-        <v>620</v>
+        <v>721</v>
       </c>
       <c r="I80" t="s">
-        <v>621</v>
+        <v>722</v>
       </c>
       <c r="J80" t="s">
-        <v>486</v>
+        <v>723</v>
       </c>
       <c r="K80" t="s">
-        <v>622</v>
+        <v>724</v>
       </c>
       <c r="L80" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="M80" t="s">
-        <v>623</v>
+        <v>725</v>
       </c>
       <c r="N80" t="s">
-        <v>624</v>
+        <v>726</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
-      <c r="C81"/>
+      <c r="C81" t="s">
+        <v>727</v>
+      </c>
       <c r="D81" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>717</v>
+      </c>
+      <c r="E81" t="s">
+        <v>728</v>
+      </c>
+      <c r="F81" t="s">
+        <v>729</v>
+      </c>
+      <c r="G81" t="s">
+        <v>730</v>
+      </c>
       <c r="H81" t="s">
-        <v>626</v>
+        <v>731</v>
       </c>
       <c r="I81" t="s">
-        <v>627</v>
+        <v>732</v>
       </c>
       <c r="J81" t="s">
-        <v>628</v>
+        <v>723</v>
       </c>
       <c r="K81" t="s">
-        <v>629</v>
+        <v>733</v>
       </c>
       <c r="L81" t="s">
-        <v>630</v>
+        <v>198</v>
       </c>
       <c r="M81" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="N81"/>
+        <v>734</v>
+      </c>
+      <c r="N81" t="s">
+        <v>735</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>632</v>
+        <v>736</v>
       </c>
       <c r="D82" t="s">
-        <v>633</v>
+        <v>717</v>
       </c>
       <c r="E82" t="s">
-        <v>634</v>
+        <v>737</v>
       </c>
       <c r="F82" t="s">
-        <v>635</v>
+        <v>738</v>
       </c>
       <c r="G82" t="s">
-        <v>636</v>
+        <v>739</v>
       </c>
       <c r="H82" t="s">
-        <v>637</v>
+        <v>740</v>
       </c>
       <c r="I82" t="s">
-        <v>638</v>
+        <v>741</v>
       </c>
       <c r="J82" t="s">
-        <v>639</v>
+        <v>723</v>
       </c>
       <c r="K82" t="s">
-        <v>640</v>
+        <v>742</v>
       </c>
       <c r="L82" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M82" t="s">
-        <v>642</v>
+        <v>743</v>
       </c>
       <c r="N82" t="s">
-        <v>643</v>
+        <v>744</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>644</v>
+        <v>745</v>
       </c>
       <c r="D83" t="s">
-        <v>633</v>
+        <v>717</v>
       </c>
       <c r="E83" t="s">
-        <v>645</v>
+        <v>746</v>
       </c>
       <c r="F83" t="s">
-        <v>646</v>
+        <v>747</v>
       </c>
       <c r="G83" t="s">
-        <v>647</v>
+        <v>748</v>
       </c>
       <c r="H83" t="s">
-        <v>648</v>
+        <v>749</v>
       </c>
       <c r="I83" t="s">
-        <v>649</v>
+        <v>750</v>
       </c>
       <c r="J83" t="s">
-        <v>639</v>
+        <v>723</v>
       </c>
       <c r="K83" t="s">
-        <v>650</v>
+        <v>751</v>
       </c>
       <c r="L83" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M83" t="s">
-        <v>651</v>
+        <v>752</v>
       </c>
       <c r="N83" t="s">
-        <v>652</v>
+        <v>753</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
-      <c r="C84"/>
+      <c r="C84" t="s">
+        <v>754</v>
+      </c>
       <c r="D84" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>717</v>
+      </c>
+      <c r="E84" t="s">
+        <v>755</v>
+      </c>
+      <c r="F84" t="s">
+        <v>756</v>
+      </c>
+      <c r="G84" t="s">
+        <v>757</v>
+      </c>
       <c r="H84" t="s">
-        <v>654</v>
+        <v>758</v>
       </c>
       <c r="I84" t="s">
-        <v>655</v>
+        <v>759</v>
       </c>
       <c r="J84" t="s">
-        <v>656</v>
+        <v>723</v>
       </c>
       <c r="K84" t="s">
-        <v>657</v>
+        <v>760</v>
       </c>
       <c r="L84" t="s">
-        <v>658</v>
+        <v>198</v>
       </c>
       <c r="M84" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="N84"/>
+        <v>761</v>
+      </c>
+      <c r="N84" t="s">
+        <v>762</v>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>660</v>
+        <v>763</v>
       </c>
       <c r="D85" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E85" t="s">
-        <v>662</v>
+        <v>764</v>
       </c>
       <c r="F85" t="s">
-        <v>663</v>
+        <v>765</v>
       </c>
       <c r="G85" t="s">
-        <v>664</v>
+        <v>766</v>
       </c>
       <c r="H85" t="s">
-        <v>665</v>
+        <v>767</v>
       </c>
       <c r="I85" t="s">
-        <v>666</v>
+        <v>768</v>
       </c>
       <c r="J85" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K85" t="s">
-        <v>668</v>
+        <v>770</v>
       </c>
       <c r="L85" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M85" t="s">
-        <v>669</v>
+        <v>771</v>
       </c>
       <c r="N85" t="s">
-        <v>670</v>
+        <v>772</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>671</v>
+        <v>773</v>
       </c>
       <c r="D86" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E86" t="s">
-        <v>672</v>
+        <v>774</v>
       </c>
       <c r="F86" t="s">
-        <v>673</v>
+        <v>775</v>
       </c>
       <c r="G86" t="s">
-        <v>674</v>
+        <v>776</v>
       </c>
       <c r="H86" t="s">
-        <v>675</v>
+        <v>777</v>
       </c>
       <c r="I86" t="s">
-        <v>676</v>
+        <v>778</v>
       </c>
       <c r="J86" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K86" t="s">
-        <v>677</v>
+        <v>779</v>
       </c>
       <c r="L86" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M86" t="s">
-        <v>678</v>
+        <v>780</v>
       </c>
       <c r="N86" t="s">
-        <v>679</v>
+        <v>781</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>680</v>
+        <v>782</v>
       </c>
       <c r="D87" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E87" t="s">
-        <v>681</v>
+        <v>783</v>
       </c>
       <c r="F87" t="s">
-        <v>682</v>
+        <v>784</v>
       </c>
       <c r="G87" t="s">
-        <v>683</v>
+        <v>785</v>
       </c>
       <c r="H87" t="s">
-        <v>684</v>
+        <v>786</v>
       </c>
       <c r="I87" t="s">
-        <v>685</v>
+        <v>787</v>
       </c>
       <c r="J87" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K87" t="s">
-        <v>686</v>
+        <v>788</v>
       </c>
       <c r="L87" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M87" t="s">
-        <v>687</v>
+        <v>789</v>
       </c>
       <c r="N87" t="s">
-        <v>688</v>
+        <v>790</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>689</v>
+        <v>791</v>
       </c>
       <c r="D88" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E88" t="s">
-        <v>690</v>
+        <v>792</v>
       </c>
       <c r="F88" t="s">
-        <v>691</v>
+        <v>793</v>
       </c>
       <c r="G88" t="s">
-        <v>692</v>
+        <v>794</v>
       </c>
       <c r="H88" t="s">
-        <v>693</v>
+        <v>795</v>
       </c>
       <c r="I88" t="s">
-        <v>694</v>
+        <v>796</v>
       </c>
       <c r="J88" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K88" t="s">
-        <v>695</v>
+        <v>797</v>
       </c>
       <c r="L88" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M88" t="s">
-        <v>696</v>
+        <v>798</v>
       </c>
       <c r="N88" t="s">
-        <v>697</v>
+        <v>799</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>698</v>
+        <v>800</v>
       </c>
       <c r="D89" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E89" t="s">
-        <v>699</v>
+        <v>801</v>
       </c>
       <c r="F89" t="s">
-        <v>700</v>
+        <v>802</v>
       </c>
       <c r="G89" t="s">
-        <v>701</v>
+        <v>803</v>
       </c>
       <c r="H89" t="s">
-        <v>702</v>
+        <v>804</v>
       </c>
       <c r="I89" t="s">
-        <v>703</v>
+        <v>805</v>
       </c>
       <c r="J89" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K89" t="s">
-        <v>704</v>
+        <v>806</v>
       </c>
       <c r="L89" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M89" t="s">
-        <v>705</v>
+        <v>807</v>
       </c>
       <c r="N89" t="s">
-        <v>706</v>
+        <v>808</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>707</v>
+        <v>809</v>
       </c>
       <c r="D90" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E90" t="s">
-        <v>708</v>
+        <v>810</v>
       </c>
       <c r="F90" t="s">
-        <v>709</v>
+        <v>811</v>
       </c>
       <c r="G90" t="s">
-        <v>710</v>
+        <v>812</v>
       </c>
       <c r="H90" t="s">
-        <v>711</v>
+        <v>813</v>
       </c>
       <c r="I90" t="s">
-        <v>712</v>
+        <v>814</v>
       </c>
       <c r="J90" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K90" t="s">
-        <v>713</v>
+        <v>815</v>
       </c>
       <c r="L90" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M90" t="s">
-        <v>714</v>
+        <v>816</v>
       </c>
       <c r="N90" t="s">
-        <v>715</v>
+        <v>817</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>716</v>
+        <v>818</v>
       </c>
       <c r="D91" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E91" t="s">
-        <v>717</v>
+        <v>819</v>
       </c>
       <c r="F91" t="s">
-        <v>718</v>
+        <v>820</v>
       </c>
       <c r="G91" t="s">
-        <v>719</v>
+        <v>821</v>
       </c>
       <c r="H91" t="s">
-        <v>720</v>
+        <v>822</v>
       </c>
       <c r="I91" t="s">
-        <v>721</v>
+        <v>823</v>
       </c>
       <c r="J91" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K91" t="s">
-        <v>722</v>
+        <v>824</v>
       </c>
       <c r="L91" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M91" t="s">
-        <v>723</v>
+        <v>825</v>
       </c>
       <c r="N91" t="s">
-        <v>724</v>
+        <v>826</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>725</v>
+        <v>827</v>
       </c>
       <c r="D92" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E92" t="s">
-        <v>726</v>
+        <v>828</v>
       </c>
       <c r="F92" t="s">
-        <v>727</v>
+        <v>829</v>
       </c>
       <c r="G92" t="s">
-        <v>728</v>
+        <v>830</v>
       </c>
       <c r="H92" t="s">
-        <v>729</v>
+        <v>831</v>
       </c>
       <c r="I92" t="s">
-        <v>730</v>
+        <v>832</v>
       </c>
       <c r="J92" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K92" t="s">
-        <v>731</v>
+        <v>833</v>
       </c>
       <c r="L92" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M92" t="s">
-        <v>732</v>
+        <v>834</v>
       </c>
       <c r="N92" t="s">
-        <v>733</v>
+        <v>835</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>734</v>
+        <v>836</v>
       </c>
       <c r="D93" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E93" t="s">
-        <v>735</v>
+        <v>837</v>
       </c>
       <c r="F93" t="s">
-        <v>736</v>
+        <v>838</v>
       </c>
       <c r="G93" t="s">
-        <v>737</v>
+        <v>839</v>
       </c>
       <c r="H93" t="s">
-        <v>738</v>
+        <v>840</v>
       </c>
       <c r="I93" t="s">
-        <v>739</v>
+        <v>841</v>
       </c>
       <c r="J93" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K93" t="s">
-        <v>740</v>
+        <v>842</v>
       </c>
       <c r="L93" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M93" t="s">
-        <v>741</v>
+        <v>843</v>
       </c>
       <c r="N93" t="s">
-        <v>742</v>
+        <v>844</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>743</v>
+        <v>845</v>
       </c>
       <c r="D94" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E94" t="s">
-        <v>744</v>
+        <v>846</v>
       </c>
       <c r="F94" t="s">
-        <v>745</v>
+        <v>847</v>
       </c>
       <c r="G94" t="s">
-        <v>746</v>
+        <v>848</v>
       </c>
       <c r="H94" t="s">
-        <v>747</v>
+        <v>849</v>
       </c>
       <c r="I94" t="s">
-        <v>748</v>
+        <v>850</v>
       </c>
       <c r="J94" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K94" t="s">
-        <v>749</v>
+        <v>851</v>
       </c>
       <c r="L94" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M94" t="s">
-        <v>750</v>
+        <v>852</v>
       </c>
       <c r="N94" t="s">
-        <v>751</v>
+        <v>853</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>752</v>
+        <v>854</v>
       </c>
       <c r="D95" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="E95" t="s">
-        <v>753</v>
+        <v>855</v>
       </c>
       <c r="F95" t="s">
-        <v>754</v>
+        <v>856</v>
       </c>
       <c r="G95" t="s">
-        <v>755</v>
+        <v>857</v>
       </c>
       <c r="H95" t="s">
-        <v>756</v>
+        <v>858</v>
       </c>
       <c r="I95" t="s">
-        <v>757</v>
+        <v>859</v>
       </c>
       <c r="J95" t="s">
-        <v>667</v>
+        <v>769</v>
       </c>
       <c r="K95" t="s">
-        <v>758</v>
+        <v>860</v>
       </c>
       <c r="L95" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M95" t="s">
-        <v>759</v>
+        <v>861</v>
       </c>
       <c r="N95" t="s">
-        <v>760</v>
+        <v>862</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>761</v>
+        <v>863</v>
       </c>
       <c r="D96" t="s">
-        <v>762</v>
+        <v>651</v>
       </c>
       <c r="E96" t="s">
-        <v>763</v>
+        <v>864</v>
       </c>
       <c r="F96" t="s">
-        <v>764</v>
+        <v>865</v>
       </c>
       <c r="G96" t="s">
-        <v>765</v>
+        <v>866</v>
       </c>
       <c r="H96" t="s">
-        <v>766</v>
+        <v>867</v>
       </c>
       <c r="I96" t="s">
-        <v>767</v>
+        <v>868</v>
       </c>
       <c r="J96" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="K96" t="s">
-        <v>769</v>
+        <v>869</v>
       </c>
       <c r="L96" t="s">
-        <v>641</v>
+        <v>198</v>
       </c>
       <c r="M96" t="s">
-        <v>770</v>
+        <v>870</v>
       </c>
       <c r="N96" t="s">
-        <v>771</v>
+        <v>871</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
-      <c r="C97"/>
+      <c r="C97" t="s">
+        <v>872</v>
+      </c>
       <c r="D97" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      <c r="G97"/>
+        <v>651</v>
+      </c>
+      <c r="E97" t="s">
+        <v>873</v>
+      </c>
+      <c r="F97" t="s">
+        <v>874</v>
+      </c>
+      <c r="G97" t="s">
+        <v>875</v>
+      </c>
       <c r="H97" t="s">
-        <v>773</v>
+        <v>876</v>
       </c>
       <c r="I97" t="s">
-        <v>774</v>
+        <v>877</v>
       </c>
       <c r="J97" t="s">
-        <v>23</v>
+        <v>769</v>
       </c>
       <c r="K97" t="s">
-        <v>775</v>
+        <v>878</v>
       </c>
       <c r="L97" t="s">
-        <v>776</v>
+        <v>198</v>
       </c>
       <c r="M97" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="N97"/>
+        <v>879</v>
+      </c>
+      <c r="N97" t="s">
+        <v>880</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
-      <c r="C98"/>
+      <c r="C98" t="s">
+        <v>881</v>
+      </c>
       <c r="D98" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      <c r="G98"/>
+        <v>651</v>
+      </c>
+      <c r="E98" t="s">
+        <v>882</v>
+      </c>
+      <c r="F98" t="s">
+        <v>883</v>
+      </c>
+      <c r="G98" t="s">
+        <v>884</v>
+      </c>
       <c r="H98" t="s">
-        <v>779</v>
+        <v>885</v>
       </c>
       <c r="I98" t="s">
-        <v>780</v>
+        <v>886</v>
       </c>
       <c r="J98" t="s">
-        <v>23</v>
+        <v>769</v>
       </c>
       <c r="K98" t="s">
-        <v>781</v>
+        <v>887</v>
       </c>
       <c r="L98" t="s">
-        <v>782</v>
+        <v>198</v>
       </c>
       <c r="M98" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="N98"/>
+        <v>888</v>
+      </c>
+      <c r="N98" t="s">
+        <v>889</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
-      <c r="C99"/>
+      <c r="C99" t="s">
+        <v>890</v>
+      </c>
       <c r="D99" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      <c r="G99"/>
+        <v>651</v>
+      </c>
+      <c r="E99" t="s">
+        <v>891</v>
+      </c>
+      <c r="F99" t="s">
+        <v>892</v>
+      </c>
+      <c r="G99" t="s">
+        <v>893</v>
+      </c>
       <c r="H99" t="s">
-        <v>785</v>
+        <v>894</v>
       </c>
       <c r="I99" t="s">
-        <v>786</v>
+        <v>895</v>
       </c>
       <c r="J99" t="s">
+        <v>769</v>
+      </c>
+      <c r="K99" t="s">
+        <v>896</v>
+      </c>
+      <c r="L99" t="s">
         <v>198</v>
       </c>
-      <c r="K99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M99" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="N99"/>
+        <v>897</v>
+      </c>
+      <c r="N99" t="s">
+        <v>898</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
-      <c r="C100"/>
+      <c r="C100" t="s">
+        <v>899</v>
+      </c>
       <c r="D100" t="s">
-        <v>790</v>
-[...3 lines deleted...]
-      <c r="G100"/>
+        <v>651</v>
+      </c>
+      <c r="E100" t="s">
+        <v>900</v>
+      </c>
+      <c r="F100" t="s">
+        <v>901</v>
+      </c>
+      <c r="G100" t="s">
+        <v>902</v>
+      </c>
       <c r="H100" t="s">
-        <v>791</v>
+        <v>903</v>
       </c>
       <c r="I100" t="s">
-        <v>792</v>
+        <v>904</v>
       </c>
       <c r="J100" t="s">
+        <v>769</v>
+      </c>
+      <c r="K100" t="s">
+        <v>905</v>
+      </c>
+      <c r="L100" t="s">
         <v>198</v>
       </c>
-      <c r="K100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M100" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="N100"/>
+        <v>906</v>
+      </c>
+      <c r="N100" t="s">
+        <v>907</v>
+      </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
-      <c r="C101"/>
+      <c r="C101" t="s">
+        <v>908</v>
+      </c>
       <c r="D101" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      <c r="G101"/>
+        <v>909</v>
+      </c>
+      <c r="E101" t="s">
+        <v>910</v>
+      </c>
+      <c r="F101" t="s">
+        <v>911</v>
+      </c>
+      <c r="G101" t="s">
+        <v>912</v>
+      </c>
       <c r="H101" t="s">
-        <v>797</v>
+        <v>913</v>
       </c>
       <c r="I101" t="s">
-        <v>798</v>
+        <v>914</v>
       </c>
       <c r="J101" t="s">
-        <v>198</v>
+        <v>608</v>
       </c>
       <c r="K101" t="s">
-        <v>799</v>
+        <v>915</v>
       </c>
       <c r="L101" t="s">
-        <v>800</v>
+        <v>362</v>
       </c>
       <c r="M101" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="N101"/>
+        <v>916</v>
+      </c>
+      <c r="N101" t="s">
+        <v>917</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102"/>
+      <c r="C102" t="s">
+        <v>918</v>
+      </c>
       <c r="D102" t="s">
-        <v>802</v>
-[...3 lines deleted...]
-      <c r="G102"/>
+        <v>909</v>
+      </c>
+      <c r="E102" t="s">
+        <v>919</v>
+      </c>
+      <c r="F102" t="s">
+        <v>920</v>
+      </c>
+      <c r="G102" t="s">
+        <v>921</v>
+      </c>
       <c r="H102" t="s">
-        <v>803</v>
+        <v>922</v>
       </c>
       <c r="I102" t="s">
-        <v>804</v>
+        <v>923</v>
       </c>
       <c r="J102" t="s">
-        <v>198</v>
+        <v>608</v>
       </c>
       <c r="K102" t="s">
-        <v>805</v>
+        <v>924</v>
       </c>
       <c r="L102" t="s">
-        <v>806</v>
+        <v>362</v>
       </c>
       <c r="M102" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="N102"/>
+        <v>925</v>
+      </c>
+      <c r="N102" t="s">
+        <v>926</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
-      <c r="C103"/>
+      <c r="C103" t="s">
+        <v>927</v>
+      </c>
       <c r="D103" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      <c r="G103"/>
+        <v>928</v>
+      </c>
+      <c r="E103" t="s">
+        <v>929</v>
+      </c>
+      <c r="F103" t="s">
+        <v>930</v>
+      </c>
+      <c r="G103" t="s">
+        <v>931</v>
+      </c>
       <c r="H103" t="s">
-        <v>809</v>
+        <v>932</v>
       </c>
       <c r="I103" t="s">
-        <v>810</v>
+        <v>933</v>
       </c>
       <c r="J103" t="s">
-        <v>454</v>
+        <v>621</v>
       </c>
       <c r="K103" t="s">
-        <v>811</v>
+        <v>934</v>
       </c>
       <c r="L103" t="s">
-        <v>812</v>
+        <v>362</v>
       </c>
       <c r="M103" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="N103"/>
+        <v>935</v>
+      </c>
+      <c r="N103" t="s">
+        <v>936</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>814</v>
+        <v>937</v>
       </c>
       <c r="D104" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E104" t="s">
-        <v>816</v>
+        <v>938</v>
       </c>
       <c r="F104" t="s">
-        <v>817</v>
+        <v>939</v>
       </c>
       <c r="G104" t="s">
-        <v>818</v>
+        <v>940</v>
       </c>
       <c r="H104" t="s">
-        <v>819</v>
+        <v>941</v>
       </c>
       <c r="I104" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="J104"/>
+        <v>942</v>
+      </c>
+      <c r="J104" t="s">
+        <v>621</v>
+      </c>
       <c r="K104" t="s">
-        <v>821</v>
+        <v>943</v>
       </c>
       <c r="L104" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M104" t="s">
-        <v>822</v>
+        <v>944</v>
       </c>
       <c r="N104" t="s">
-        <v>823</v>
+        <v>945</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>814</v>
+        <v>946</v>
       </c>
       <c r="D105" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E105" t="s">
-        <v>816</v>
+        <v>947</v>
       </c>
       <c r="F105" t="s">
-        <v>817</v>
+        <v>948</v>
       </c>
       <c r="G105" t="s">
-        <v>818</v>
+        <v>949</v>
       </c>
       <c r="H105" t="s">
-        <v>824</v>
+        <v>950</v>
       </c>
       <c r="I105" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="J105"/>
+        <v>951</v>
+      </c>
+      <c r="J105" t="s">
+        <v>621</v>
+      </c>
       <c r="K105" t="s">
-        <v>826</v>
+        <v>952</v>
       </c>
       <c r="L105" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M105" t="s">
-        <v>827</v>
+        <v>953</v>
       </c>
       <c r="N105" t="s">
-        <v>823</v>
+        <v>954</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>828</v>
+        <v>955</v>
       </c>
       <c r="D106" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E106" t="s">
-        <v>829</v>
+        <v>956</v>
       </c>
       <c r="F106" t="s">
-        <v>830</v>
+        <v>957</v>
       </c>
       <c r="G106" t="s">
-        <v>831</v>
+        <v>958</v>
       </c>
       <c r="H106" t="s">
-        <v>832</v>
+        <v>959</v>
       </c>
       <c r="I106" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="J106"/>
+        <v>960</v>
+      </c>
+      <c r="J106" t="s">
+        <v>621</v>
+      </c>
       <c r="K106" t="s">
-        <v>834</v>
+        <v>961</v>
       </c>
       <c r="L106" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M106" t="s">
-        <v>835</v>
+        <v>962</v>
       </c>
       <c r="N106" t="s">
-        <v>836</v>
+        <v>963</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>828</v>
+        <v>964</v>
       </c>
       <c r="D107" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E107" t="s">
-        <v>829</v>
+        <v>965</v>
       </c>
       <c r="F107" t="s">
-        <v>830</v>
+        <v>966</v>
       </c>
       <c r="G107" t="s">
-        <v>831</v>
+        <v>967</v>
       </c>
       <c r="H107" t="s">
-        <v>837</v>
+        <v>968</v>
       </c>
       <c r="I107" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="J107"/>
+        <v>969</v>
+      </c>
+      <c r="J107" t="s">
+        <v>621</v>
+      </c>
       <c r="K107" t="s">
-        <v>839</v>
+        <v>970</v>
       </c>
       <c r="L107" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M107" t="s">
-        <v>840</v>
+        <v>971</v>
       </c>
       <c r="N107" t="s">
-        <v>836</v>
+        <v>972</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>828</v>
+        <v>973</v>
       </c>
       <c r="D108" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E108" t="s">
-        <v>829</v>
+        <v>974</v>
       </c>
       <c r="F108" t="s">
-        <v>830</v>
+        <v>975</v>
       </c>
       <c r="G108" t="s">
-        <v>831</v>
+        <v>976</v>
       </c>
       <c r="H108" t="s">
-        <v>841</v>
+        <v>977</v>
       </c>
       <c r="I108" t="s">
-        <v>842</v>
-[...1 lines deleted...]
-      <c r="J108"/>
+        <v>978</v>
+      </c>
+      <c r="J108" t="s">
+        <v>621</v>
+      </c>
       <c r="K108" t="s">
-        <v>843</v>
+        <v>979</v>
       </c>
       <c r="L108" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M108" t="s">
-        <v>844</v>
+        <v>980</v>
       </c>
       <c r="N108" t="s">
-        <v>836</v>
+        <v>981</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>845</v>
+        <v>982</v>
       </c>
       <c r="D109" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E109" t="s">
-        <v>846</v>
+        <v>983</v>
       </c>
       <c r="F109" t="s">
-        <v>847</v>
+        <v>984</v>
       </c>
       <c r="G109" t="s">
-        <v>848</v>
+        <v>985</v>
       </c>
       <c r="H109" t="s">
-        <v>849</v>
+        <v>986</v>
       </c>
       <c r="I109" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="J109"/>
+        <v>987</v>
+      </c>
+      <c r="J109" t="s">
+        <v>621</v>
+      </c>
       <c r="K109" t="s">
-        <v>851</v>
+        <v>988</v>
       </c>
       <c r="L109" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M109" t="s">
-        <v>852</v>
+        <v>989</v>
       </c>
       <c r="N109" t="s">
-        <v>853</v>
+        <v>990</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>845</v>
+        <v>991</v>
       </c>
       <c r="D110" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E110" t="s">
-        <v>846</v>
+        <v>992</v>
       </c>
       <c r="F110" t="s">
-        <v>847</v>
+        <v>993</v>
       </c>
       <c r="G110" t="s">
-        <v>848</v>
+        <v>994</v>
       </c>
       <c r="H110" t="s">
-        <v>854</v>
+        <v>995</v>
       </c>
       <c r="I110" t="s">
-        <v>855</v>
-[...1 lines deleted...]
-      <c r="J110"/>
+        <v>996</v>
+      </c>
+      <c r="J110" t="s">
+        <v>621</v>
+      </c>
       <c r="K110" t="s">
-        <v>856</v>
+        <v>997</v>
       </c>
       <c r="L110" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="M110" t="s">
-        <v>857</v>
+        <v>998</v>
       </c>
       <c r="N110" t="s">
-        <v>853</v>
+        <v>999</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>858</v>
+        <v>1000</v>
       </c>
       <c r="D111" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E111" t="s">
-        <v>859</v>
+        <v>1001</v>
       </c>
       <c r="F111" t="s">
-        <v>860</v>
+        <v>1002</v>
       </c>
       <c r="G111" t="s">
-        <v>861</v>
+        <v>1003</v>
       </c>
       <c r="H111" t="s">
-        <v>862</v>
+        <v>1004</v>
       </c>
       <c r="I111" t="s">
-        <v>863</v>
-[...1 lines deleted...]
-      <c r="J111"/>
+        <v>1005</v>
+      </c>
+      <c r="J111" t="s">
+        <v>621</v>
+      </c>
       <c r="K111" t="s">
-        <v>864</v>
+        <v>1006</v>
       </c>
       <c r="L111" t="s">
-        <v>44</v>
+        <v>362</v>
       </c>
       <c r="M111" t="s">
-        <v>865</v>
+        <v>1007</v>
       </c>
       <c r="N111" t="s">
-        <v>866</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>867</v>
+        <v>1009</v>
       </c>
       <c r="D112" t="s">
-        <v>868</v>
+        <v>928</v>
       </c>
       <c r="E112" t="s">
-        <v>869</v>
+        <v>1010</v>
       </c>
       <c r="F112" t="s">
-        <v>870</v>
+        <v>1011</v>
       </c>
       <c r="G112" t="s">
-        <v>871</v>
+        <v>1012</v>
       </c>
       <c r="H112" t="s">
-        <v>872</v>
+        <v>1013</v>
       </c>
       <c r="I112" t="s">
-        <v>873</v>
+        <v>1014</v>
       </c>
       <c r="J112" t="s">
-        <v>874</v>
+        <v>621</v>
       </c>
       <c r="K112" t="s">
-        <v>875</v>
+        <v>1015</v>
       </c>
       <c r="L112" t="s">
-        <v>641</v>
+        <v>362</v>
       </c>
       <c r="M112" t="s">
-        <v>876</v>
+        <v>1016</v>
       </c>
       <c r="N112" t="s">
-        <v>877</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>878</v>
+        <v>1018</v>
       </c>
       <c r="D113" t="s">
-        <v>879</v>
+        <v>928</v>
       </c>
       <c r="E113" t="s">
-        <v>880</v>
+        <v>1019</v>
       </c>
       <c r="F113" t="s">
-        <v>881</v>
+        <v>1020</v>
       </c>
       <c r="G113" t="s">
-        <v>882</v>
+        <v>1021</v>
       </c>
       <c r="H113" t="s">
-        <v>883</v>
+        <v>1022</v>
       </c>
       <c r="I113" t="s">
-        <v>884</v>
+        <v>1023</v>
       </c>
       <c r="J113" t="s">
-        <v>656</v>
+        <v>621</v>
       </c>
       <c r="K113" t="s">
-        <v>885</v>
+        <v>1024</v>
       </c>
       <c r="L113" t="s">
-        <v>641</v>
+        <v>362</v>
       </c>
       <c r="M113" t="s">
-        <v>886</v>
+        <v>1025</v>
       </c>
       <c r="N113" t="s">
-        <v>887</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>888</v>
+        <v>1027</v>
       </c>
       <c r="D114" t="s">
-        <v>889</v>
+        <v>1028</v>
       </c>
       <c r="E114" t="s">
-        <v>890</v>
+        <v>1029</v>
       </c>
       <c r="F114" t="s">
-        <v>891</v>
+        <v>1030</v>
       </c>
       <c r="G114" t="s">
-        <v>892</v>
+        <v>1031</v>
       </c>
       <c r="H114" t="s">
-        <v>893</v>
+        <v>1032</v>
       </c>
       <c r="I114" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="J114"/>
+        <v>1033</v>
+      </c>
+      <c r="J114" t="s">
+        <v>371</v>
+      </c>
       <c r="K114" t="s">
-        <v>895</v>
+        <v>1034</v>
       </c>
       <c r="L114" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="M114" t="s">
-        <v>896</v>
+        <v>1035</v>
       </c>
       <c r="N114" t="s">
-        <v>897</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>898</v>
+        <v>171</v>
       </c>
       <c r="D115" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E115" t="s">
-        <v>899</v>
+        <v>172</v>
       </c>
       <c r="F115" t="s">
-        <v>900</v>
+        <v>173</v>
       </c>
       <c r="G115" t="s">
-        <v>901</v>
+        <v>174</v>
       </c>
       <c r="H115" t="s">
-        <v>902</v>
+        <v>1037</v>
       </c>
       <c r="I115" t="s">
-        <v>903</v>
+        <v>1038</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>904</v>
+        <v>1039</v>
       </c>
       <c r="L115" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M115" t="s">
-        <v>905</v>
+        <v>1040</v>
       </c>
       <c r="N115" t="s">
-        <v>906</v>
+        <v>179</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>898</v>
+        <v>171</v>
       </c>
       <c r="D116" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E116" t="s">
-        <v>899</v>
+        <v>172</v>
       </c>
       <c r="F116" t="s">
-        <v>900</v>
+        <v>173</v>
       </c>
       <c r="G116" t="s">
-        <v>901</v>
+        <v>174</v>
       </c>
       <c r="H116" t="s">
-        <v>907</v>
+        <v>1041</v>
       </c>
       <c r="I116" t="s">
-        <v>908</v>
+        <v>1042</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>909</v>
+        <v>1043</v>
       </c>
       <c r="L116" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M116" t="s">
-        <v>910</v>
+        <v>1044</v>
       </c>
       <c r="N116" t="s">
-        <v>906</v>
+        <v>179</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>898</v>
+        <v>1045</v>
       </c>
       <c r="D117" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E117" t="s">
-        <v>899</v>
+        <v>1046</v>
       </c>
       <c r="F117" t="s">
-        <v>900</v>
+        <v>1047</v>
       </c>
       <c r="G117" t="s">
-        <v>901</v>
+        <v>1048</v>
       </c>
       <c r="H117" t="s">
-        <v>911</v>
+        <v>1049</v>
       </c>
       <c r="I117" t="s">
-        <v>912</v>
+        <v>1050</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>913</v>
+        <v>1051</v>
       </c>
       <c r="L117" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M117" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="N117" t="s">
-        <v>906</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>898</v>
+        <v>1045</v>
       </c>
       <c r="D118" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E118" t="s">
-        <v>899</v>
+        <v>1046</v>
       </c>
       <c r="F118" t="s">
-        <v>900</v>
+        <v>1047</v>
       </c>
       <c r="G118" t="s">
-        <v>901</v>
+        <v>1048</v>
       </c>
       <c r="H118" t="s">
-        <v>915</v>
+        <v>1054</v>
       </c>
       <c r="I118" t="s">
-        <v>916</v>
+        <v>1055</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>917</v>
+        <v>1056</v>
       </c>
       <c r="L118" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M118" t="s">
-        <v>918</v>
+        <v>1057</v>
       </c>
       <c r="N118" t="s">
-        <v>906</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>898</v>
+        <v>1045</v>
       </c>
       <c r="D119" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E119" t="s">
-        <v>899</v>
+        <v>1046</v>
       </c>
       <c r="F119" t="s">
-        <v>900</v>
+        <v>1047</v>
       </c>
       <c r="G119" t="s">
-        <v>901</v>
+        <v>1048</v>
       </c>
       <c r="H119" t="s">
-        <v>919</v>
+        <v>1058</v>
       </c>
       <c r="I119" t="s">
-        <v>920</v>
+        <v>1059</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>921</v>
+        <v>1060</v>
       </c>
       <c r="L119" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M119" t="s">
-        <v>922</v>
+        <v>1061</v>
       </c>
       <c r="N119" t="s">
-        <v>906</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>898</v>
+        <v>1062</v>
       </c>
       <c r="D120" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E120" t="s">
-        <v>899</v>
+        <v>1063</v>
       </c>
       <c r="F120" t="s">
-        <v>900</v>
+        <v>1064</v>
       </c>
       <c r="G120" t="s">
-        <v>901</v>
+        <v>1065</v>
       </c>
       <c r="H120" t="s">
-        <v>923</v>
+        <v>1066</v>
       </c>
       <c r="I120" t="s">
-        <v>924</v>
+        <v>1067</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>925</v>
+        <v>1068</v>
       </c>
       <c r="L120" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M120" t="s">
-        <v>926</v>
+        <v>1069</v>
       </c>
       <c r="N120" t="s">
-        <v>906</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>927</v>
+        <v>1062</v>
       </c>
       <c r="D121" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E121" t="s">
-        <v>928</v>
+        <v>1063</v>
       </c>
       <c r="F121" t="s">
-        <v>929</v>
+        <v>1064</v>
       </c>
       <c r="G121" t="s">
-        <v>930</v>
+        <v>1065</v>
       </c>
       <c r="H121" t="s">
-        <v>931</v>
+        <v>1071</v>
       </c>
       <c r="I121" t="s">
-        <v>932</v>
+        <v>1072</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>933</v>
+        <v>1073</v>
       </c>
       <c r="L121" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M121" t="s">
-        <v>934</v>
+        <v>1074</v>
       </c>
       <c r="N121" t="s">
-        <v>935</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>927</v>
+        <v>161</v>
       </c>
       <c r="D122" t="s">
-        <v>402</v>
+        <v>162</v>
       </c>
       <c r="E122" t="s">
-        <v>928</v>
+        <v>163</v>
       </c>
       <c r="F122" t="s">
-        <v>929</v>
+        <v>164</v>
       </c>
       <c r="G122" t="s">
-        <v>930</v>
+        <v>165</v>
       </c>
       <c r="H122" t="s">
-        <v>936</v>
+        <v>1075</v>
       </c>
       <c r="I122" t="s">
-        <v>937</v>
+        <v>1076</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>938</v>
+        <v>1077</v>
       </c>
       <c r="L122" t="s">
         <v>25</v>
       </c>
       <c r="M122" t="s">
-        <v>939</v>
+        <v>1078</v>
       </c>
       <c r="N122" t="s">
-        <v>935</v>
+        <v>170</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>940</v>
+        <v>1079</v>
       </c>
       <c r="D123" t="s">
-        <v>941</v>
+        <v>1080</v>
       </c>
       <c r="E123" t="s">
-        <v>942</v>
+        <v>1081</v>
       </c>
       <c r="F123" t="s">
-        <v>943</v>
+        <v>1082</v>
       </c>
       <c r="G123" t="s">
-        <v>944</v>
+        <v>1083</v>
       </c>
       <c r="H123" t="s">
-        <v>945</v>
+        <v>1084</v>
       </c>
       <c r="I123" t="s">
-        <v>946</v>
+        <v>1085</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>947</v>
+        <v>1086</v>
       </c>
       <c r="L123" t="s">
-        <v>948</v>
+        <v>138</v>
       </c>
       <c r="M123" t="s">
-        <v>949</v>
+        <v>1087</v>
       </c>
       <c r="N123" t="s">
-        <v>950</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>951</v>
+        <v>1089</v>
       </c>
       <c r="D124" t="s">
-        <v>952</v>
+        <v>1090</v>
       </c>
       <c r="E124" t="s">
-        <v>953</v>
+        <v>1091</v>
       </c>
       <c r="F124" t="s">
-        <v>954</v>
+        <v>1092</v>
       </c>
       <c r="G124" t="s">
-        <v>955</v>
+        <v>1093</v>
       </c>
       <c r="H124" t="s">
-        <v>956</v>
+        <v>1094</v>
       </c>
       <c r="I124" t="s">
-        <v>957</v>
+        <v>1095</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>958</v>
+        <v>1096</v>
       </c>
       <c r="L124" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M124" t="s">
-        <v>959</v>
+        <v>1097</v>
       </c>
       <c r="N124" t="s">
-        <v>960</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>951</v>
+        <v>1089</v>
       </c>
       <c r="D125" t="s">
-        <v>952</v>
+        <v>1090</v>
       </c>
       <c r="E125" t="s">
-        <v>953</v>
+        <v>1091</v>
       </c>
       <c r="F125" t="s">
-        <v>954</v>
+        <v>1092</v>
       </c>
       <c r="G125" t="s">
-        <v>955</v>
+        <v>1093</v>
       </c>
       <c r="H125" t="s">
-        <v>961</v>
+        <v>1099</v>
       </c>
       <c r="I125" t="s">
-        <v>962</v>
+        <v>1100</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>963</v>
+        <v>1101</v>
       </c>
       <c r="L125" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M125" t="s">
-        <v>964</v>
+        <v>1102</v>
       </c>
       <c r="N125" t="s">
-        <v>960</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>965</v>
+        <v>1089</v>
       </c>
       <c r="D126" t="s">
-        <v>952</v>
+        <v>1090</v>
       </c>
       <c r="E126" t="s">
-        <v>966</v>
+        <v>1091</v>
       </c>
       <c r="F126" t="s">
-        <v>967</v>
+        <v>1092</v>
       </c>
       <c r="G126" t="s">
-        <v>968</v>
+        <v>1093</v>
       </c>
       <c r="H126" t="s">
-        <v>969</v>
+        <v>1103</v>
       </c>
       <c r="I126" t="s">
-        <v>970</v>
+        <v>1104</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>971</v>
+        <v>1105</v>
       </c>
       <c r="L126" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M126" t="s">
-        <v>972</v>
+        <v>1106</v>
       </c>
       <c r="N126" t="s">
-        <v>973</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>974</v>
+        <v>1089</v>
       </c>
       <c r="D127" t="s">
-        <v>975</v>
+        <v>1090</v>
       </c>
       <c r="E127" t="s">
-        <v>976</v>
+        <v>1091</v>
       </c>
       <c r="F127" t="s">
-        <v>977</v>
+        <v>1092</v>
       </c>
       <c r="G127" t="s">
-        <v>978</v>
+        <v>1093</v>
       </c>
       <c r="H127" t="s">
-        <v>979</v>
+        <v>1107</v>
       </c>
       <c r="I127" t="s">
-        <v>980</v>
+        <v>1108</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>981</v>
+        <v>1109</v>
       </c>
       <c r="L127" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M127" t="s">
-        <v>982</v>
+        <v>1110</v>
       </c>
       <c r="N127" t="s">
-        <v>983</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>984</v>
+        <v>1089</v>
       </c>
       <c r="D128" t="s">
-        <v>985</v>
+        <v>1090</v>
       </c>
       <c r="E128" t="s">
-        <v>986</v>
+        <v>1091</v>
       </c>
       <c r="F128" t="s">
-        <v>987</v>
+        <v>1092</v>
       </c>
       <c r="G128" t="s">
-        <v>988</v>
+        <v>1093</v>
       </c>
       <c r="H128" t="s">
-        <v>989</v>
+        <v>1111</v>
       </c>
       <c r="I128" t="s">
-        <v>990</v>
+        <v>1112</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>991</v>
+        <v>1113</v>
       </c>
       <c r="L128" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M128" t="s">
-        <v>992</v>
+        <v>1114</v>
       </c>
       <c r="N128" t="s">
-        <v>993</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>994</v>
+        <v>1089</v>
       </c>
       <c r="D129" t="s">
-        <v>985</v>
+        <v>1090</v>
       </c>
       <c r="E129" t="s">
-        <v>995</v>
+        <v>1091</v>
       </c>
       <c r="F129" t="s">
-        <v>996</v>
+        <v>1092</v>
       </c>
       <c r="G129" t="s">
-        <v>997</v>
+        <v>1093</v>
       </c>
       <c r="H129" t="s">
-        <v>998</v>
+        <v>1115</v>
       </c>
       <c r="I129" t="s">
-        <v>999</v>
+        <v>1116</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1000</v>
+        <v>1117</v>
       </c>
       <c r="L129" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M129" t="s">
-        <v>1001</v>
+        <v>1118</v>
       </c>
       <c r="N129" t="s">
-        <v>1002</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1003</v>
+        <v>1119</v>
       </c>
       <c r="D130" t="s">
-        <v>985</v>
+        <v>1090</v>
       </c>
       <c r="E130" t="s">
-        <v>1004</v>
+        <v>1120</v>
       </c>
       <c r="F130" t="s">
-        <v>1005</v>
+        <v>1121</v>
       </c>
       <c r="G130" t="s">
-        <v>1006</v>
+        <v>1122</v>
       </c>
       <c r="H130" t="s">
-        <v>1007</v>
+        <v>1123</v>
       </c>
       <c r="I130" t="s">
-        <v>1008</v>
+        <v>1124</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1009</v>
+        <v>1125</v>
       </c>
       <c r="L130" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M130" t="s">
-        <v>1010</v>
+        <v>1126</v>
       </c>
       <c r="N130" t="s">
-        <v>1011</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1012</v>
+        <v>1119</v>
       </c>
       <c r="D131" t="s">
-        <v>985</v>
+        <v>1090</v>
       </c>
       <c r="E131" t="s">
-        <v>1013</v>
+        <v>1120</v>
       </c>
       <c r="F131" t="s">
-        <v>1014</v>
+        <v>1121</v>
       </c>
       <c r="G131" t="s">
-        <v>1015</v>
+        <v>1122</v>
       </c>
       <c r="H131" t="s">
-        <v>1016</v>
+        <v>1128</v>
       </c>
       <c r="I131" t="s">
-        <v>1017</v>
+        <v>1129</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1018</v>
+        <v>1130</v>
       </c>
       <c r="L131" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M131" t="s">
-        <v>1019</v>
+        <v>1131</v>
       </c>
       <c r="N131" t="s">
-        <v>1020</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>940</v>
+        <v>1132</v>
       </c>
       <c r="D132" t="s">
-        <v>985</v>
+        <v>1133</v>
       </c>
       <c r="E132" t="s">
-        <v>942</v>
+        <v>1134</v>
       </c>
       <c r="F132" t="s">
-        <v>943</v>
+        <v>1135</v>
       </c>
       <c r="G132" t="s">
-        <v>944</v>
+        <v>1136</v>
       </c>
       <c r="H132" t="s">
-        <v>1021</v>
+        <v>1137</v>
       </c>
       <c r="I132" t="s">
-        <v>1022</v>
+        <v>1138</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1023</v>
+        <v>1139</v>
       </c>
       <c r="L132" t="s">
-        <v>25</v>
+        <v>1140</v>
       </c>
       <c r="M132" t="s">
-        <v>1024</v>
+        <v>1141</v>
       </c>
       <c r="N132" t="s">
-        <v>950</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1025</v>
+        <v>1143</v>
       </c>
       <c r="D133" t="s">
-        <v>985</v>
+        <v>1144</v>
       </c>
       <c r="E133" t="s">
-        <v>1026</v>
+        <v>1145</v>
       </c>
       <c r="F133" t="s">
-        <v>1027</v>
+        <v>1146</v>
       </c>
       <c r="G133" t="s">
-        <v>1028</v>
+        <v>1147</v>
       </c>
       <c r="H133" t="s">
-        <v>1029</v>
+        <v>1148</v>
       </c>
       <c r="I133" t="s">
-        <v>1030</v>
+        <v>1149</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1031</v>
+        <v>1150</v>
       </c>
       <c r="L133" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M133" t="s">
-        <v>1032</v>
+        <v>1151</v>
       </c>
       <c r="N133" t="s">
-        <v>1033</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1034</v>
+        <v>1143</v>
       </c>
       <c r="D134" t="s">
-        <v>985</v>
+        <v>1144</v>
       </c>
       <c r="E134" t="s">
-        <v>1035</v>
+        <v>1145</v>
       </c>
       <c r="F134" t="s">
-        <v>1036</v>
+        <v>1146</v>
       </c>
       <c r="G134" t="s">
-        <v>1037</v>
+        <v>1147</v>
       </c>
       <c r="H134" t="s">
-        <v>1038</v>
+        <v>1153</v>
       </c>
       <c r="I134" t="s">
-        <v>1039</v>
+        <v>1154</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1040</v>
+        <v>1155</v>
       </c>
       <c r="L134" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M134" t="s">
-        <v>1041</v>
+        <v>1156</v>
       </c>
       <c r="N134" t="s">
-        <v>1042</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1043</v>
+        <v>1157</v>
       </c>
       <c r="D135" t="s">
-        <v>985</v>
+        <v>1144</v>
       </c>
       <c r="E135" t="s">
-        <v>1044</v>
+        <v>1158</v>
       </c>
       <c r="F135" t="s">
-        <v>1045</v>
+        <v>1159</v>
       </c>
       <c r="G135" t="s">
-        <v>1046</v>
+        <v>1160</v>
       </c>
       <c r="H135" t="s">
-        <v>1047</v>
+        <v>1161</v>
       </c>
       <c r="I135" t="s">
-        <v>1048</v>
+        <v>1162</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1049</v>
+        <v>1163</v>
       </c>
       <c r="L135" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M135" t="s">
-        <v>1050</v>
+        <v>1164</v>
       </c>
       <c r="N135" t="s">
-        <v>1051</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1052</v>
+        <v>1166</v>
       </c>
       <c r="D136" t="s">
-        <v>985</v>
+        <v>1167</v>
       </c>
       <c r="E136" t="s">
-        <v>1053</v>
+        <v>1168</v>
       </c>
       <c r="F136" t="s">
-        <v>1054</v>
+        <v>1169</v>
       </c>
       <c r="G136" t="s">
-        <v>1055</v>
+        <v>1170</v>
       </c>
       <c r="H136" t="s">
-        <v>1056</v>
+        <v>1171</v>
       </c>
       <c r="I136" t="s">
-        <v>1057</v>
+        <v>1172</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1058</v>
+        <v>1173</v>
       </c>
       <c r="L136" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="M136" t="s">
-        <v>1059</v>
+        <v>1174</v>
       </c>
       <c r="N136" t="s">
-        <v>1060</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1061</v>
+        <v>1176</v>
       </c>
       <c r="D137" t="s">
-        <v>1062</v>
+        <v>1177</v>
       </c>
       <c r="E137" t="s">
-        <v>1063</v>
+        <v>1178</v>
       </c>
       <c r="F137" t="s">
-        <v>1064</v>
+        <v>1179</v>
       </c>
       <c r="G137" t="s">
-        <v>1065</v>
+        <v>1180</v>
       </c>
       <c r="H137" t="s">
-        <v>1066</v>
+        <v>1181</v>
       </c>
       <c r="I137" t="s">
-        <v>1067</v>
+        <v>1182</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1068</v>
+        <v>1183</v>
       </c>
       <c r="L137" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M137" t="s">
-        <v>1069</v>
+        <v>1184</v>
       </c>
       <c r="N137" t="s">
-        <v>1070</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1071</v>
+        <v>1186</v>
       </c>
       <c r="D138" t="s">
-        <v>1072</v>
+        <v>1177</v>
       </c>
       <c r="E138" t="s">
-        <v>1073</v>
+        <v>1187</v>
       </c>
       <c r="F138" t="s">
-        <v>1074</v>
+        <v>1188</v>
       </c>
       <c r="G138" t="s">
-        <v>1075</v>
+        <v>1189</v>
       </c>
       <c r="H138" t="s">
-        <v>1076</v>
+        <v>1190</v>
       </c>
       <c r="I138" t="s">
-        <v>1077</v>
+        <v>1191</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1078</v>
+        <v>1192</v>
       </c>
       <c r="L138" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M138" t="s">
-        <v>1079</v>
+        <v>1193</v>
       </c>
       <c r="N138" t="s">
-        <v>1080</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1081</v>
+        <v>1195</v>
       </c>
       <c r="D139" t="s">
-        <v>1082</v>
+        <v>1177</v>
       </c>
       <c r="E139" t="s">
-        <v>1083</v>
+        <v>1196</v>
       </c>
       <c r="F139" t="s">
-        <v>1084</v>
+        <v>1197</v>
       </c>
       <c r="G139" t="s">
-        <v>1085</v>
+        <v>1198</v>
       </c>
       <c r="H139" t="s">
-        <v>1086</v>
+        <v>1199</v>
       </c>
       <c r="I139" t="s">
-        <v>1087</v>
+        <v>1200</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1088</v>
+        <v>1201</v>
       </c>
       <c r="L139" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M139" t="s">
-        <v>1089</v>
+        <v>1202</v>
       </c>
       <c r="N139" t="s">
-        <v>1090</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1091</v>
+        <v>1204</v>
       </c>
       <c r="D140" t="s">
-        <v>1092</v>
+        <v>1177</v>
       </c>
       <c r="E140" t="s">
-        <v>1093</v>
+        <v>1205</v>
       </c>
       <c r="F140" t="s">
-        <v>1094</v>
+        <v>1206</v>
       </c>
       <c r="G140" t="s">
-        <v>1095</v>
+        <v>1207</v>
       </c>
       <c r="H140" t="s">
-        <v>1096</v>
+        <v>1208</v>
       </c>
       <c r="I140" t="s">
-        <v>1097</v>
+        <v>1209</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1098</v>
+        <v>1210</v>
       </c>
       <c r="L140" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M140" t="s">
-        <v>1099</v>
+        <v>1211</v>
       </c>
       <c r="N140" t="s">
-        <v>1100</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1101</v>
+        <v>1132</v>
       </c>
       <c r="D141" t="s">
-        <v>1092</v>
+        <v>1177</v>
       </c>
       <c r="E141" t="s">
-        <v>1102</v>
+        <v>1134</v>
       </c>
       <c r="F141" t="s">
-        <v>1103</v>
+        <v>1135</v>
       </c>
       <c r="G141" t="s">
-        <v>1104</v>
+        <v>1136</v>
       </c>
       <c r="H141" t="s">
-        <v>1105</v>
+        <v>1213</v>
       </c>
       <c r="I141" t="s">
-        <v>1106</v>
+        <v>1214</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1107</v>
+        <v>1215</v>
       </c>
       <c r="L141" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M141" t="s">
-        <v>1108</v>
+        <v>1216</v>
       </c>
       <c r="N141" t="s">
-        <v>1109</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1110</v>
+        <v>1217</v>
       </c>
       <c r="D142" t="s">
-        <v>1111</v>
+        <v>1177</v>
       </c>
       <c r="E142" t="s">
-        <v>1112</v>
+        <v>1218</v>
       </c>
       <c r="F142" t="s">
-        <v>1113</v>
+        <v>1219</v>
       </c>
       <c r="G142" t="s">
-        <v>1114</v>
+        <v>1220</v>
       </c>
       <c r="H142" t="s">
-        <v>1115</v>
+        <v>1221</v>
       </c>
       <c r="I142" t="s">
-        <v>1116</v>
+        <v>1222</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1117</v>
+        <v>1223</v>
       </c>
       <c r="L142" t="s">
-        <v>371</v>
+        <v>25</v>
       </c>
       <c r="M142" t="s">
-        <v>1118</v>
+        <v>1224</v>
       </c>
       <c r="N142" t="s">
-        <v>1119</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1120</v>
+        <v>1226</v>
       </c>
       <c r="D143" t="s">
-        <v>1121</v>
+        <v>1177</v>
       </c>
       <c r="E143" t="s">
-        <v>1122</v>
+        <v>1227</v>
       </c>
       <c r="F143" t="s">
-        <v>987</v>
+        <v>1228</v>
       </c>
       <c r="G143" t="s">
-        <v>1123</v>
+        <v>1229</v>
       </c>
       <c r="H143" t="s">
-        <v>1124</v>
+        <v>1230</v>
       </c>
       <c r="I143" t="s">
-        <v>1125</v>
+        <v>1231</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1126</v>
+        <v>1232</v>
       </c>
       <c r="L143" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M143" t="s">
-        <v>1127</v>
+        <v>1233</v>
       </c>
       <c r="N143" t="s">
-        <v>1128</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1129</v>
+        <v>1235</v>
       </c>
       <c r="D144" t="s">
-        <v>1121</v>
+        <v>1177</v>
       </c>
       <c r="E144" t="s">
-        <v>1130</v>
+        <v>1236</v>
       </c>
       <c r="F144" t="s">
-        <v>1131</v>
+        <v>1237</v>
       </c>
       <c r="G144" t="s">
-        <v>1132</v>
+        <v>1238</v>
       </c>
       <c r="H144" t="s">
-        <v>1133</v>
+        <v>1239</v>
       </c>
       <c r="I144" t="s">
-        <v>1134</v>
+        <v>1240</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1135</v>
+        <v>1241</v>
       </c>
       <c r="L144" t="s">
-        <v>1136</v>
+        <v>61</v>
       </c>
       <c r="M144" t="s">
-        <v>1137</v>
+        <v>1242</v>
       </c>
       <c r="N144" t="s">
-        <v>1138</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1139</v>
+        <v>1244</v>
       </c>
       <c r="D145" t="s">
-        <v>1121</v>
+        <v>1177</v>
       </c>
       <c r="E145" t="s">
-        <v>1140</v>
+        <v>1245</v>
       </c>
       <c r="F145" t="s">
-        <v>1141</v>
+        <v>1246</v>
       </c>
       <c r="G145" t="s">
-        <v>1142</v>
+        <v>1247</v>
       </c>
       <c r="H145" t="s">
-        <v>1143</v>
+        <v>1248</v>
       </c>
       <c r="I145" t="s">
-        <v>1144</v>
+        <v>1249</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1145</v>
+        <v>1250</v>
       </c>
       <c r="L145" t="s">
-        <v>1136</v>
+        <v>25</v>
       </c>
       <c r="M145" t="s">
-        <v>1146</v>
+        <v>1251</v>
       </c>
       <c r="N145" t="s">
-        <v>1147</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1148</v>
+        <v>1253</v>
       </c>
       <c r="D146" t="s">
-        <v>1149</v>
+        <v>1254</v>
       </c>
       <c r="E146" t="s">
-        <v>1150</v>
+        <v>1255</v>
       </c>
       <c r="F146" t="s">
-        <v>1151</v>
+        <v>1256</v>
       </c>
       <c r="G146" t="s">
-        <v>1152</v>
+        <v>1257</v>
       </c>
       <c r="H146" t="s">
-        <v>1153</v>
+        <v>1258</v>
       </c>
       <c r="I146" t="s">
-        <v>1154</v>
+        <v>1259</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1155</v>
+        <v>1260</v>
       </c>
       <c r="L146" t="s">
-        <v>371</v>
+        <v>25</v>
       </c>
       <c r="M146" t="s">
-        <v>1156</v>
+        <v>1261</v>
       </c>
       <c r="N146" t="s">
-        <v>1157</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1158</v>
+        <v>1263</v>
       </c>
       <c r="D147" t="s">
-        <v>1159</v>
+        <v>1264</v>
       </c>
       <c r="E147" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="F147" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="G147" t="s">
-        <v>1162</v>
+        <v>1267</v>
       </c>
       <c r="H147" t="s">
-        <v>1163</v>
+        <v>1268</v>
       </c>
       <c r="I147" t="s">
-        <v>1164</v>
+        <v>1269</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="L147" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M147" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="N147" t="s">
-        <v>1167</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1168</v>
+        <v>1273</v>
       </c>
       <c r="D148" t="s">
-        <v>1159</v>
+        <v>1274</v>
       </c>
       <c r="E148" t="s">
-        <v>1169</v>
+        <v>1275</v>
       </c>
       <c r="F148" t="s">
-        <v>1170</v>
+        <v>1276</v>
       </c>
       <c r="G148" t="s">
-        <v>1171</v>
+        <v>1277</v>
       </c>
       <c r="H148" t="s">
-        <v>1172</v>
+        <v>1278</v>
       </c>
       <c r="I148" t="s">
-        <v>1173</v>
+        <v>1279</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1174</v>
+        <v>1280</v>
       </c>
       <c r="L148" t="s">
-        <v>1136</v>
+        <v>73</v>
       </c>
       <c r="M148" t="s">
-        <v>1175</v>
+        <v>1281</v>
       </c>
       <c r="N148" t="s">
-        <v>1176</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1177</v>
+        <v>1283</v>
       </c>
       <c r="D149" t="s">
-        <v>1159</v>
+        <v>1284</v>
       </c>
       <c r="E149" t="s">
-        <v>1178</v>
+        <v>1285</v>
       </c>
       <c r="F149" t="s">
-        <v>1179</v>
+        <v>1286</v>
       </c>
       <c r="G149" t="s">
-        <v>1180</v>
+        <v>1287</v>
       </c>
       <c r="H149" t="s">
-        <v>1181</v>
+        <v>1288</v>
       </c>
       <c r="I149" t="s">
-        <v>1182</v>
+        <v>1289</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1183</v>
+        <v>1290</v>
       </c>
       <c r="L149" t="s">
-        <v>1136</v>
+        <v>25</v>
       </c>
       <c r="M149" t="s">
-        <v>1184</v>
+        <v>1291</v>
       </c>
       <c r="N149" t="s">
-        <v>1185</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1186</v>
+        <v>1293</v>
       </c>
       <c r="D150" t="s">
-        <v>1159</v>
+        <v>1284</v>
       </c>
       <c r="E150" t="s">
-        <v>1187</v>
+        <v>1294</v>
       </c>
       <c r="F150" t="s">
-        <v>1188</v>
+        <v>573</v>
       </c>
       <c r="G150" t="s">
-        <v>1189</v>
+        <v>1295</v>
       </c>
       <c r="H150" t="s">
-        <v>1190</v>
+        <v>1296</v>
       </c>
       <c r="I150" t="s">
-        <v>1191</v>
+        <v>1297</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1192</v>
+        <v>1298</v>
       </c>
       <c r="L150" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="M150" t="s">
-        <v>1193</v>
+        <v>1299</v>
       </c>
       <c r="N150" t="s">
-        <v>1194</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1195</v>
+        <v>1301</v>
       </c>
       <c r="D151" t="s">
-        <v>1159</v>
+        <v>1302</v>
       </c>
       <c r="E151" t="s">
-        <v>1196</v>
+        <v>1303</v>
       </c>
       <c r="F151" t="s">
-        <v>1197</v>
+        <v>1304</v>
       </c>
       <c r="G151" t="s">
-        <v>1198</v>
+        <v>1305</v>
       </c>
       <c r="H151" t="s">
-        <v>1199</v>
+        <v>1306</v>
       </c>
       <c r="I151" t="s">
-        <v>1200</v>
+        <v>1307</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1201</v>
+        <v>1308</v>
       </c>
       <c r="L151" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="M151" t="s">
-        <v>1202</v>
+        <v>1309</v>
       </c>
       <c r="N151" t="s">
-        <v>1203</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1204</v>
+        <v>1311</v>
       </c>
       <c r="D152" t="s">
-        <v>1205</v>
+        <v>1312</v>
       </c>
       <c r="E152" t="s">
-        <v>1206</v>
+        <v>1313</v>
       </c>
       <c r="F152" t="s">
-        <v>1207</v>
+        <v>1179</v>
       </c>
       <c r="G152" t="s">
-        <v>1208</v>
+        <v>1314</v>
       </c>
       <c r="H152" t="s">
-        <v>1209</v>
+        <v>1315</v>
       </c>
       <c r="I152" t="s">
-        <v>1210</v>
+        <v>1316</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1211</v>
+        <v>1317</v>
       </c>
       <c r="L152" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M152" t="s">
-        <v>1212</v>
+        <v>1318</v>
       </c>
       <c r="N152" t="s">
-        <v>1213</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1214</v>
+        <v>1320</v>
       </c>
       <c r="D153" t="s">
-        <v>1215</v>
+        <v>1312</v>
       </c>
       <c r="E153" t="s">
-        <v>1216</v>
+        <v>1321</v>
       </c>
       <c r="F153" t="s">
-        <v>1217</v>
+        <v>1322</v>
       </c>
       <c r="G153" t="s">
-        <v>1218</v>
+        <v>1323</v>
       </c>
       <c r="H153" t="s">
-        <v>1219</v>
+        <v>1324</v>
       </c>
       <c r="I153" t="s">
-        <v>1220</v>
+        <v>1325</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1221</v>
+        <v>1326</v>
       </c>
       <c r="L153" t="s">
-        <v>1136</v>
+        <v>1327</v>
       </c>
       <c r="M153" t="s">
-        <v>1222</v>
+        <v>1328</v>
       </c>
       <c r="N153" t="s">
-        <v>1223</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1224</v>
+        <v>1330</v>
       </c>
       <c r="D154" t="s">
-        <v>1225</v>
+        <v>1312</v>
       </c>
       <c r="E154" t="s">
-        <v>1226</v>
+        <v>1331</v>
       </c>
       <c r="F154" t="s">
-        <v>1227</v>
+        <v>1332</v>
       </c>
       <c r="G154" t="s">
-        <v>1228</v>
+        <v>1333</v>
       </c>
       <c r="H154" t="s">
-        <v>1229</v>
+        <v>1334</v>
       </c>
       <c r="I154" t="s">
-        <v>1230</v>
+        <v>1335</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1231</v>
+        <v>1336</v>
       </c>
       <c r="L154" t="s">
-        <v>25</v>
+        <v>1327</v>
       </c>
       <c r="M154" t="s">
-        <v>1232</v>
+        <v>1337</v>
       </c>
       <c r="N154" t="s">
-        <v>1233</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1234</v>
+        <v>1339</v>
       </c>
       <c r="D155" t="s">
-        <v>1235</v>
+        <v>1340</v>
       </c>
       <c r="E155" t="s">
-        <v>1236</v>
+        <v>1341</v>
       </c>
       <c r="F155" t="s">
-        <v>1237</v>
+        <v>1342</v>
       </c>
       <c r="G155" t="s">
-        <v>1238</v>
+        <v>1343</v>
       </c>
       <c r="H155" t="s">
-        <v>1239</v>
+        <v>1344</v>
       </c>
       <c r="I155" t="s">
-        <v>1240</v>
+        <v>1345</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1241</v>
+        <v>1346</v>
       </c>
       <c r="L155" t="s">
-        <v>1242</v>
+        <v>138</v>
       </c>
       <c r="M155" t="s">
-        <v>1243</v>
+        <v>1347</v>
       </c>
       <c r="N155" t="s">
-        <v>1244</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1224</v>
+        <v>1349</v>
       </c>
       <c r="D156" t="s">
-        <v>1225</v>
+        <v>1350</v>
       </c>
       <c r="E156" t="s">
-        <v>1226</v>
+        <v>1351</v>
       </c>
       <c r="F156" t="s">
-        <v>1227</v>
+        <v>1352</v>
       </c>
       <c r="G156" t="s">
-        <v>1228</v>
+        <v>1353</v>
       </c>
       <c r="H156" t="s">
-        <v>1245</v>
+        <v>1354</v>
       </c>
       <c r="I156" t="s">
-        <v>1246</v>
+        <v>1355</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1247</v>
+        <v>1356</v>
       </c>
       <c r="L156" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="M156" t="s">
-        <v>1248</v>
+        <v>1357</v>
       </c>
       <c r="N156" t="s">
-        <v>1233</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1249</v>
+        <v>1359</v>
       </c>
       <c r="D157" t="s">
-        <v>1225</v>
+        <v>1350</v>
       </c>
       <c r="E157" t="s">
-        <v>1250</v>
+        <v>1360</v>
       </c>
       <c r="F157" t="s">
-        <v>1251</v>
+        <v>1361</v>
       </c>
       <c r="G157" t="s">
-        <v>1252</v>
+        <v>1362</v>
       </c>
       <c r="H157" t="s">
-        <v>1253</v>
+        <v>1363</v>
       </c>
       <c r="I157" t="s">
-        <v>1254</v>
+        <v>1364</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1255</v>
+        <v>1365</v>
       </c>
       <c r="L157" t="s">
-        <v>44</v>
+        <v>1327</v>
       </c>
       <c r="M157" t="s">
-        <v>1256</v>
+        <v>1366</v>
       </c>
       <c r="N157" t="s">
-        <v>1257</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1258</v>
+        <v>1368</v>
       </c>
       <c r="D158" t="s">
-        <v>1225</v>
+        <v>1350</v>
       </c>
       <c r="E158" t="s">
-        <v>1259</v>
+        <v>1369</v>
       </c>
       <c r="F158" t="s">
-        <v>1260</v>
+        <v>1370</v>
       </c>
       <c r="G158" t="s">
-        <v>1261</v>
+        <v>1371</v>
       </c>
       <c r="H158" t="s">
-        <v>1262</v>
+        <v>1372</v>
       </c>
       <c r="I158" t="s">
-        <v>1263</v>
+        <v>1373</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1264</v>
+        <v>1374</v>
       </c>
       <c r="L158" t="s">
-        <v>44</v>
+        <v>1327</v>
       </c>
       <c r="M158" t="s">
-        <v>1265</v>
+        <v>1375</v>
       </c>
       <c r="N158" t="s">
-        <v>1266</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1234</v>
+        <v>1377</v>
       </c>
       <c r="D159" t="s">
-        <v>1267</v>
+        <v>1350</v>
       </c>
       <c r="E159" t="s">
-        <v>1236</v>
+        <v>1378</v>
       </c>
       <c r="F159" t="s">
-        <v>1237</v>
+        <v>1379</v>
       </c>
       <c r="G159" t="s">
-        <v>1238</v>
+        <v>1380</v>
       </c>
       <c r="H159" t="s">
-        <v>1239</v>
+        <v>1381</v>
       </c>
       <c r="I159" t="s">
-        <v>1268</v>
+        <v>1382</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
-        <v>1269</v>
+        <v>1383</v>
       </c>
       <c r="L159" t="s">
         <v>25</v>
       </c>
       <c r="M159" t="s">
-        <v>1270</v>
+        <v>1384</v>
       </c>
       <c r="N159" t="s">
-        <v>1244</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1271</v>
+        <v>1386</v>
       </c>
       <c r="D160" t="s">
-        <v>1267</v>
+        <v>1350</v>
       </c>
       <c r="E160" t="s">
-        <v>1272</v>
+        <v>1387</v>
       </c>
       <c r="F160" t="s">
-        <v>1273</v>
+        <v>1388</v>
       </c>
       <c r="G160" t="s">
-        <v>1274</v>
+        <v>1389</v>
       </c>
       <c r="H160" t="s">
-        <v>1275</v>
+        <v>1390</v>
       </c>
       <c r="I160" t="s">
-        <v>1276</v>
+        <v>1391</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
-        <v>1277</v>
+        <v>1392</v>
       </c>
       <c r="L160" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="M160" t="s">
-        <v>1278</v>
+        <v>1393</v>
       </c>
       <c r="N160" t="s">
-        <v>1279</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1234</v>
+        <v>1395</v>
       </c>
       <c r="D161" t="s">
-        <v>1267</v>
+        <v>1396</v>
       </c>
       <c r="E161" t="s">
-        <v>1236</v>
+        <v>1397</v>
       </c>
       <c r="F161" t="s">
-        <v>1237</v>
+        <v>1398</v>
       </c>
       <c r="G161" t="s">
-        <v>1238</v>
+        <v>1399</v>
       </c>
       <c r="H161" t="s">
-        <v>1280</v>
+        <v>1400</v>
       </c>
       <c r="I161" t="s">
-        <v>1281</v>
+        <v>1401</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1282</v>
+        <v>1402</v>
       </c>
       <c r="L161" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="M161" t="s">
-        <v>1283</v>
+        <v>1403</v>
       </c>
       <c r="N161" t="s">
-        <v>1244</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1284</v>
+        <v>1405</v>
       </c>
       <c r="D162" t="s">
-        <v>1267</v>
+        <v>1406</v>
       </c>
       <c r="E162" t="s">
-        <v>1285</v>
+        <v>1407</v>
       </c>
       <c r="F162" t="s">
-        <v>1286</v>
+        <v>1408</v>
       </c>
       <c r="G162" t="s">
-        <v>1287</v>
+        <v>1409</v>
       </c>
       <c r="H162" t="s">
-        <v>1288</v>
+        <v>1410</v>
       </c>
       <c r="I162" t="s">
-        <v>1289</v>
+        <v>1411</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1290</v>
+        <v>1412</v>
       </c>
       <c r="L162" t="s">
-        <v>44</v>
+        <v>1327</v>
       </c>
       <c r="M162" t="s">
-        <v>1291</v>
+        <v>1413</v>
       </c>
       <c r="N162" t="s">
-        <v>1292</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1271</v>
+        <v>1415</v>
       </c>
       <c r="D163" t="s">
-        <v>1267</v>
+        <v>1416</v>
       </c>
       <c r="E163" t="s">
-        <v>1272</v>
+        <v>1417</v>
       </c>
       <c r="F163" t="s">
-        <v>1273</v>
+        <v>1418</v>
       </c>
       <c r="G163" t="s">
-        <v>1274</v>
+        <v>1419</v>
       </c>
       <c r="H163" t="s">
-        <v>1293</v>
+        <v>1420</v>
       </c>
       <c r="I163" t="s">
-        <v>1294</v>
+        <v>1421</v>
       </c>
       <c r="J163"/>
       <c r="K163" t="s">
-        <v>1295</v>
+        <v>1422</v>
       </c>
       <c r="L163" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M163" t="s">
-        <v>1296</v>
+        <v>1423</v>
       </c>
       <c r="N163" t="s">
-        <v>1279</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1297</v>
+        <v>1425</v>
       </c>
       <c r="D164" t="s">
-        <v>1298</v>
+        <v>1426</v>
       </c>
       <c r="E164" t="s">
-        <v>1299</v>
+        <v>1427</v>
       </c>
       <c r="F164" t="s">
-        <v>1300</v>
+        <v>1428</v>
       </c>
       <c r="G164" t="s">
-        <v>1301</v>
+        <v>1429</v>
       </c>
       <c r="H164" t="s">
-        <v>1302</v>
+        <v>1430</v>
       </c>
       <c r="I164" t="s">
-        <v>1303</v>
+        <v>1431</v>
       </c>
       <c r="J164"/>
       <c r="K164" t="s">
-        <v>1304</v>
+        <v>1432</v>
       </c>
       <c r="L164" t="s">
-        <v>1305</v>
+        <v>1433</v>
       </c>
       <c r="M164" t="s">
-        <v>1306</v>
+        <v>1434</v>
       </c>
       <c r="N164" t="s">
-        <v>1307</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1308</v>
+        <v>1415</v>
       </c>
       <c r="D165" t="s">
-        <v>1309</v>
+        <v>1416</v>
       </c>
       <c r="E165" t="s">
-        <v>1310</v>
+        <v>1417</v>
       </c>
       <c r="F165" t="s">
-        <v>1311</v>
+        <v>1418</v>
       </c>
       <c r="G165" t="s">
-        <v>1312</v>
+        <v>1419</v>
       </c>
       <c r="H165" t="s">
-        <v>1313</v>
+        <v>1436</v>
       </c>
       <c r="I165" t="s">
-        <v>1314</v>
+        <v>1437</v>
       </c>
       <c r="J165"/>
       <c r="K165" t="s">
-        <v>1315</v>
+        <v>1438</v>
       </c>
       <c r="L165" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M165" t="s">
-        <v>1316</v>
+        <v>1439</v>
       </c>
       <c r="N165" t="s">
-        <v>1317</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1318</v>
+        <v>1440</v>
       </c>
       <c r="D166" t="s">
-        <v>1309</v>
+        <v>1416</v>
       </c>
       <c r="E166" t="s">
-        <v>1319</v>
+        <v>1441</v>
       </c>
       <c r="F166" t="s">
-        <v>1320</v>
+        <v>1442</v>
       </c>
       <c r="G166" t="s">
-        <v>1321</v>
+        <v>1443</v>
       </c>
       <c r="H166" t="s">
-        <v>1322</v>
+        <v>1444</v>
       </c>
       <c r="I166" t="s">
-        <v>1323</v>
+        <v>1445</v>
       </c>
       <c r="J166"/>
       <c r="K166" t="s">
-        <v>1324</v>
+        <v>1446</v>
       </c>
       <c r="L166" t="s">
         <v>25</v>
       </c>
       <c r="M166" t="s">
-        <v>1325</v>
+        <v>1447</v>
       </c>
       <c r="N166" t="s">
-        <v>1326</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1318</v>
+        <v>1449</v>
       </c>
       <c r="D167" t="s">
-        <v>1309</v>
+        <v>1416</v>
       </c>
       <c r="E167" t="s">
-        <v>1319</v>
+        <v>1450</v>
       </c>
       <c r="F167" t="s">
-        <v>1320</v>
+        <v>1451</v>
       </c>
       <c r="G167" t="s">
-        <v>1321</v>
+        <v>1452</v>
       </c>
       <c r="H167" t="s">
-        <v>1327</v>
+        <v>1453</v>
       </c>
       <c r="I167" t="s">
-        <v>1328</v>
+        <v>1454</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1329</v>
+        <v>1455</v>
       </c>
       <c r="L167" t="s">
         <v>25</v>
       </c>
       <c r="M167" t="s">
-        <v>1330</v>
+        <v>1456</v>
       </c>
       <c r="N167" t="s">
-        <v>1326</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1331</v>
+        <v>1425</v>
       </c>
       <c r="D168" t="s">
-        <v>1309</v>
+        <v>1458</v>
       </c>
       <c r="E168" t="s">
-        <v>1332</v>
+        <v>1427</v>
       </c>
       <c r="F168" t="s">
-        <v>1333</v>
+        <v>1428</v>
       </c>
       <c r="G168" t="s">
-        <v>1334</v>
+        <v>1429</v>
       </c>
       <c r="H168" t="s">
-        <v>1335</v>
+        <v>1430</v>
       </c>
       <c r="I168" t="s">
-        <v>1336</v>
+        <v>1459</v>
       </c>
       <c r="J168"/>
       <c r="K168" t="s">
-        <v>1337</v>
+        <v>1460</v>
       </c>
       <c r="L168" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M168" t="s">
-        <v>1338</v>
+        <v>1461</v>
       </c>
       <c r="N168" t="s">
-        <v>1339</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1340</v>
+        <v>1462</v>
       </c>
       <c r="D169" t="s">
-        <v>1341</v>
+        <v>1458</v>
       </c>
       <c r="E169" t="s">
-        <v>1342</v>
+        <v>1463</v>
       </c>
       <c r="F169" t="s">
-        <v>1343</v>
+        <v>1464</v>
       </c>
       <c r="G169" t="s">
-        <v>1344</v>
+        <v>1465</v>
       </c>
       <c r="H169" t="s">
-        <v>1345</v>
+        <v>1466</v>
       </c>
       <c r="I169" t="s">
-        <v>1346</v>
+        <v>1467</v>
       </c>
       <c r="J169"/>
       <c r="K169" t="s">
-        <v>1347</v>
+        <v>1468</v>
       </c>
       <c r="L169" t="s">
         <v>25</v>
       </c>
       <c r="M169" t="s">
-        <v>1348</v>
+        <v>1469</v>
       </c>
       <c r="N169" t="s">
-        <v>1349</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1350</v>
+        <v>1425</v>
       </c>
       <c r="D170" t="s">
-        <v>1341</v>
+        <v>1458</v>
       </c>
       <c r="E170" t="s">
-        <v>1351</v>
+        <v>1427</v>
       </c>
       <c r="F170" t="s">
-        <v>1352</v>
+        <v>1428</v>
       </c>
       <c r="G170" t="s">
-        <v>1353</v>
+        <v>1429</v>
       </c>
       <c r="H170" t="s">
-        <v>1354</v>
+        <v>1471</v>
       </c>
       <c r="I170" t="s">
-        <v>1355</v>
+        <v>1472</v>
       </c>
       <c r="J170"/>
       <c r="K170" t="s">
-        <v>1356</v>
+        <v>1473</v>
       </c>
       <c r="L170" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="M170" t="s">
-        <v>1357</v>
+        <v>1474</v>
       </c>
       <c r="N170" t="s">
-        <v>1358</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1359</v>
+        <v>1475</v>
       </c>
       <c r="D171" t="s">
-        <v>1341</v>
+        <v>1458</v>
       </c>
       <c r="E171" t="s">
-        <v>1360</v>
+        <v>1476</v>
       </c>
       <c r="F171" t="s">
-        <v>1361</v>
+        <v>1477</v>
       </c>
       <c r="G171" t="s">
-        <v>1362</v>
+        <v>1478</v>
       </c>
       <c r="H171" t="s">
-        <v>1363</v>
+        <v>1479</v>
       </c>
       <c r="I171" t="s">
-        <v>1364</v>
+        <v>1480</v>
       </c>
       <c r="J171"/>
       <c r="K171" t="s">
-        <v>1365</v>
+        <v>1481</v>
       </c>
       <c r="L171" t="s">
         <v>25</v>
       </c>
       <c r="M171" t="s">
-        <v>1366</v>
+        <v>1482</v>
       </c>
       <c r="N171" t="s">
-        <v>1367</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1368</v>
+        <v>1462</v>
       </c>
       <c r="D172" t="s">
-        <v>1369</v>
+        <v>1458</v>
       </c>
       <c r="E172" t="s">
-        <v>1370</v>
+        <v>1463</v>
       </c>
       <c r="F172" t="s">
-        <v>1371</v>
+        <v>1464</v>
       </c>
       <c r="G172" t="s">
-        <v>1372</v>
+        <v>1465</v>
       </c>
       <c r="H172" t="s">
-        <v>1373</v>
+        <v>1484</v>
       </c>
       <c r="I172" t="s">
-        <v>1374</v>
+        <v>1485</v>
       </c>
       <c r="J172"/>
       <c r="K172" t="s">
-        <v>1375</v>
+        <v>1486</v>
       </c>
       <c r="L172" t="s">
         <v>25</v>
       </c>
       <c r="M172" t="s">
-        <v>1376</v>
+        <v>1487</v>
       </c>
       <c r="N172" t="s">
-        <v>1377</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1378</v>
+        <v>1488</v>
       </c>
       <c r="D173" t="s">
-        <v>1379</v>
+        <v>1489</v>
       </c>
       <c r="E173" t="s">
-        <v>1380</v>
+        <v>1490</v>
       </c>
       <c r="F173" t="s">
-        <v>1381</v>
+        <v>1491</v>
       </c>
       <c r="G173" t="s">
-        <v>1382</v>
+        <v>1492</v>
       </c>
       <c r="H173" t="s">
-        <v>1383</v>
+        <v>1493</v>
       </c>
       <c r="I173" t="s">
-        <v>1384</v>
+        <v>1494</v>
       </c>
       <c r="J173"/>
       <c r="K173" t="s">
-        <v>1385</v>
+        <v>1495</v>
       </c>
       <c r="L173" t="s">
-        <v>25</v>
+        <v>1496</v>
       </c>
       <c r="M173" t="s">
-        <v>1386</v>
+        <v>1497</v>
       </c>
       <c r="N173" t="s">
-        <v>1387</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1388</v>
+        <v>1499</v>
       </c>
       <c r="D174" t="s">
-        <v>1389</v>
+        <v>1500</v>
       </c>
       <c r="E174" t="s">
-        <v>1390</v>
+        <v>1501</v>
       </c>
       <c r="F174" t="s">
-        <v>1391</v>
+        <v>1502</v>
       </c>
       <c r="G174" t="s">
-        <v>1392</v>
+        <v>1503</v>
       </c>
       <c r="H174" t="s">
-        <v>1393</v>
+        <v>1504</v>
       </c>
       <c r="I174" t="s">
-        <v>1394</v>
+        <v>1505</v>
       </c>
       <c r="J174"/>
       <c r="K174" t="s">
-        <v>1395</v>
+        <v>1506</v>
       </c>
       <c r="L174" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M174" t="s">
-        <v>1396</v>
+        <v>1507</v>
       </c>
       <c r="N174" t="s">
-        <v>1397</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1388</v>
+        <v>1509</v>
       </c>
       <c r="D175" t="s">
-        <v>1389</v>
+        <v>1500</v>
       </c>
       <c r="E175" t="s">
-        <v>1390</v>
+        <v>1510</v>
       </c>
       <c r="F175" t="s">
-        <v>1391</v>
+        <v>1511</v>
       </c>
       <c r="G175" t="s">
-        <v>1392</v>
+        <v>1512</v>
       </c>
       <c r="H175" t="s">
-        <v>1398</v>
+        <v>1513</v>
       </c>
       <c r="I175" t="s">
-        <v>1399</v>
+        <v>1514</v>
       </c>
       <c r="J175"/>
       <c r="K175" t="s">
-        <v>1400</v>
+        <v>1515</v>
       </c>
       <c r="L175" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M175" t="s">
-        <v>1401</v>
+        <v>1516</v>
       </c>
       <c r="N175" t="s">
-        <v>1397</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1388</v>
+        <v>1509</v>
       </c>
       <c r="D176" t="s">
-        <v>1389</v>
+        <v>1500</v>
       </c>
       <c r="E176" t="s">
-        <v>1390</v>
+        <v>1510</v>
       </c>
       <c r="F176" t="s">
-        <v>1391</v>
+        <v>1511</v>
       </c>
       <c r="G176" t="s">
-        <v>1392</v>
+        <v>1512</v>
       </c>
       <c r="H176" t="s">
-        <v>1402</v>
+        <v>1518</v>
       </c>
       <c r="I176" t="s">
-        <v>1403</v>
+        <v>1519</v>
       </c>
       <c r="J176"/>
       <c r="K176" t="s">
-        <v>1404</v>
+        <v>1520</v>
       </c>
       <c r="L176" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M176" t="s">
-        <v>1405</v>
+        <v>1521</v>
       </c>
       <c r="N176" t="s">
-        <v>1397</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1388</v>
+        <v>1522</v>
       </c>
       <c r="D177" t="s">
-        <v>1389</v>
+        <v>1500</v>
       </c>
       <c r="E177" t="s">
-        <v>1390</v>
+        <v>1523</v>
       </c>
       <c r="F177" t="s">
-        <v>1391</v>
+        <v>1524</v>
       </c>
       <c r="G177" t="s">
-        <v>1392</v>
+        <v>1525</v>
       </c>
       <c r="H177" t="s">
-        <v>1406</v>
+        <v>1526</v>
       </c>
       <c r="I177" t="s">
-        <v>1407</v>
+        <v>1527</v>
       </c>
       <c r="J177"/>
       <c r="K177" t="s">
-        <v>1408</v>
+        <v>1528</v>
       </c>
       <c r="L177" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M177" t="s">
-        <v>1409</v>
+        <v>1529</v>
       </c>
       <c r="N177" t="s">
-        <v>1397</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1388</v>
+        <v>1531</v>
       </c>
       <c r="D178" t="s">
-        <v>1389</v>
+        <v>1532</v>
       </c>
       <c r="E178" t="s">
-        <v>1390</v>
+        <v>1533</v>
       </c>
       <c r="F178" t="s">
-        <v>1391</v>
+        <v>1534</v>
       </c>
       <c r="G178" t="s">
-        <v>1392</v>
+        <v>1535</v>
       </c>
       <c r="H178" t="s">
-        <v>1410</v>
+        <v>1536</v>
       </c>
       <c r="I178" t="s">
-        <v>1411</v>
+        <v>1537</v>
       </c>
       <c r="J178"/>
       <c r="K178" t="s">
-        <v>1412</v>
+        <v>1538</v>
       </c>
       <c r="L178" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M178" t="s">
-        <v>1413</v>
+        <v>1539</v>
       </c>
       <c r="N178" t="s">
-        <v>1397</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1388</v>
+        <v>1541</v>
       </c>
       <c r="D179" t="s">
-        <v>1389</v>
+        <v>1532</v>
       </c>
       <c r="E179" t="s">
-        <v>1390</v>
+        <v>1542</v>
       </c>
       <c r="F179" t="s">
-        <v>1391</v>
+        <v>1543</v>
       </c>
       <c r="G179" t="s">
-        <v>1392</v>
+        <v>1544</v>
       </c>
       <c r="H179" t="s">
-        <v>1414</v>
+        <v>1545</v>
       </c>
       <c r="I179" t="s">
-        <v>1415</v>
+        <v>1546</v>
       </c>
       <c r="J179"/>
       <c r="K179" t="s">
-        <v>1416</v>
+        <v>1547</v>
       </c>
       <c r="L179" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M179" t="s">
-        <v>1417</v>
+        <v>1548</v>
       </c>
       <c r="N179" t="s">
-        <v>1397</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1388</v>
+        <v>1550</v>
       </c>
       <c r="D180" t="s">
-        <v>1389</v>
+        <v>1532</v>
       </c>
       <c r="E180" t="s">
-        <v>1390</v>
+        <v>1551</v>
       </c>
       <c r="F180" t="s">
-        <v>1391</v>
+        <v>1552</v>
       </c>
       <c r="G180" t="s">
-        <v>1392</v>
+        <v>1553</v>
       </c>
       <c r="H180" t="s">
-        <v>1418</v>
+        <v>1554</v>
       </c>
       <c r="I180" t="s">
-        <v>1419</v>
+        <v>1555</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1420</v>
+        <v>1556</v>
       </c>
       <c r="L180" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M180" t="s">
-        <v>1421</v>
+        <v>1557</v>
       </c>
       <c r="N180" t="s">
-        <v>1397</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1388</v>
+        <v>1559</v>
       </c>
       <c r="D181" t="s">
-        <v>1389</v>
+        <v>1560</v>
       </c>
       <c r="E181" t="s">
-        <v>1390</v>
+        <v>1561</v>
       </c>
       <c r="F181" t="s">
-        <v>1391</v>
+        <v>1562</v>
       </c>
       <c r="G181" t="s">
-        <v>1392</v>
+        <v>1563</v>
       </c>
       <c r="H181" t="s">
-        <v>1422</v>
+        <v>1564</v>
       </c>
       <c r="I181" t="s">
-        <v>1423</v>
+        <v>1565</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1424</v>
+        <v>1566</v>
       </c>
       <c r="L181" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M181" t="s">
-        <v>1425</v>
+        <v>1567</v>
       </c>
       <c r="N181" t="s">
-        <v>1397</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1388</v>
+        <v>1569</v>
       </c>
       <c r="D182" t="s">
-        <v>1389</v>
+        <v>1570</v>
       </c>
       <c r="E182" t="s">
-        <v>1390</v>
+        <v>1571</v>
       </c>
       <c r="F182" t="s">
-        <v>1391</v>
+        <v>1572</v>
       </c>
       <c r="G182" t="s">
-        <v>1392</v>
+        <v>1573</v>
       </c>
       <c r="H182" t="s">
-        <v>1426</v>
+        <v>1574</v>
       </c>
       <c r="I182" t="s">
-        <v>1427</v>
+        <v>1575</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1428</v>
+        <v>1576</v>
       </c>
       <c r="L182" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
       <c r="M182" t="s">
-        <v>1429</v>
+        <v>1577</v>
       </c>
       <c r="N182" t="s">
-        <v>1397</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D183" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E183" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F183" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G183" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H183" t="s">
-        <v>1430</v>
+        <v>1583</v>
       </c>
       <c r="I183" t="s">
-        <v>1431</v>
+        <v>1584</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1432</v>
+        <v>1585</v>
       </c>
       <c r="L183" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M183" t="s">
-        <v>1433</v>
+        <v>1586</v>
       </c>
       <c r="N183" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D184" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E184" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F184" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G184" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H184" t="s">
-        <v>1434</v>
+        <v>1588</v>
       </c>
       <c r="I184" t="s">
-        <v>1435</v>
+        <v>1589</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1436</v>
+        <v>1590</v>
       </c>
       <c r="L184" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M184" t="s">
-        <v>1437</v>
+        <v>1591</v>
       </c>
       <c r="N184" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D185" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E185" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F185" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G185" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H185" t="s">
-        <v>1438</v>
+        <v>1592</v>
       </c>
       <c r="I185" t="s">
-        <v>1439</v>
+        <v>1593</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1440</v>
+        <v>1594</v>
       </c>
       <c r="L185" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M185" t="s">
-        <v>1441</v>
+        <v>1595</v>
       </c>
       <c r="N185" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D186" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E186" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F186" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G186" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H186" t="s">
-        <v>1442</v>
+        <v>1596</v>
       </c>
       <c r="I186" t="s">
-        <v>1443</v>
+        <v>1597</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1444</v>
+        <v>1598</v>
       </c>
       <c r="L186" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M186" t="s">
-        <v>1445</v>
+        <v>1599</v>
       </c>
       <c r="N186" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D187" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E187" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F187" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G187" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H187" t="s">
-        <v>1446</v>
+        <v>1600</v>
       </c>
       <c r="I187" t="s">
-        <v>1447</v>
+        <v>1601</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1448</v>
+        <v>1602</v>
       </c>
       <c r="L187" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M187" t="s">
-        <v>1449</v>
+        <v>1603</v>
       </c>
       <c r="N187" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D188" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E188" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F188" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G188" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H188" t="s">
-        <v>1450</v>
+        <v>1604</v>
       </c>
       <c r="I188" t="s">
-        <v>1451</v>
+        <v>1605</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1452</v>
+        <v>1606</v>
       </c>
       <c r="L188" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M188" t="s">
-        <v>1453</v>
+        <v>1607</v>
       </c>
       <c r="N188" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D189" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E189" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F189" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G189" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H189" t="s">
-        <v>1454</v>
+        <v>1608</v>
       </c>
       <c r="I189" t="s">
-        <v>1455</v>
+        <v>1609</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1456</v>
+        <v>1610</v>
       </c>
       <c r="L189" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M189" t="s">
-        <v>1457</v>
+        <v>1611</v>
       </c>
       <c r="N189" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D190" t="s">
-        <v>1389</v>
+        <v>1580</v>
       </c>
       <c r="E190" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F190" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G190" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H190" t="s">
-        <v>1458</v>
+        <v>1612</v>
       </c>
       <c r="I190" t="s">
-        <v>1459</v>
+        <v>1613</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1460</v>
+        <v>1614</v>
       </c>
       <c r="L190" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="M190" t="s">
-        <v>1461</v>
+        <v>1615</v>
       </c>
       <c r="N190" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1462</v>
+        <v>1579</v>
       </c>
       <c r="D191" t="s">
-        <v>1463</v>
+        <v>1580</v>
       </c>
       <c r="E191" t="s">
-        <v>1464</v>
+        <v>1581</v>
       </c>
       <c r="F191" t="s">
-        <v>1465</v>
+        <v>1582</v>
       </c>
       <c r="G191" t="s">
-        <v>1466</v>
+        <v>98</v>
       </c>
       <c r="H191" t="s">
-        <v>1467</v>
+        <v>1616</v>
       </c>
       <c r="I191" t="s">
-        <v>1468</v>
+        <v>1617</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1469</v>
+        <v>1618</v>
       </c>
       <c r="L191" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="M191" t="s">
-        <v>1470</v>
+        <v>1619</v>
       </c>
       <c r="N191" t="s">
-        <v>1471</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D192" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E192" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F192" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G192" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H192" t="s">
-        <v>1393</v>
+        <v>1620</v>
       </c>
       <c r="I192" t="s">
-        <v>1473</v>
+        <v>1621</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1474</v>
+        <v>1622</v>
       </c>
       <c r="L192" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M192" t="s">
-        <v>1476</v>
+        <v>1623</v>
       </c>
       <c r="N192" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D193" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E193" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F193" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G193" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H193" t="s">
-        <v>1398</v>
+        <v>1624</v>
       </c>
       <c r="I193" t="s">
-        <v>1477</v>
+        <v>1625</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1478</v>
+        <v>1626</v>
       </c>
       <c r="L193" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M193" t="s">
-        <v>1479</v>
+        <v>1627</v>
       </c>
       <c r="N193" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D194" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E194" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F194" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G194" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H194" t="s">
-        <v>1402</v>
+        <v>1628</v>
       </c>
       <c r="I194" t="s">
-        <v>1480</v>
+        <v>1629</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1481</v>
+        <v>1630</v>
       </c>
       <c r="L194" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M194" t="s">
-        <v>1482</v>
+        <v>1631</v>
       </c>
       <c r="N194" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D195" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E195" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F195" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G195" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H195" t="s">
-        <v>1406</v>
+        <v>1632</v>
       </c>
       <c r="I195" t="s">
-        <v>1483</v>
+        <v>1633</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1484</v>
+        <v>1634</v>
       </c>
       <c r="L195" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M195" t="s">
-        <v>1485</v>
+        <v>1635</v>
       </c>
       <c r="N195" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D196" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E196" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F196" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G196" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H196" t="s">
-        <v>1410</v>
+        <v>1636</v>
       </c>
       <c r="I196" t="s">
-        <v>1486</v>
+        <v>1637</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1487</v>
+        <v>1638</v>
       </c>
       <c r="L196" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M196" t="s">
-        <v>1488</v>
+        <v>1639</v>
       </c>
       <c r="N196" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D197" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E197" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F197" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G197" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H197" t="s">
-        <v>1414</v>
+        <v>1640</v>
       </c>
       <c r="I197" t="s">
-        <v>1489</v>
+        <v>1641</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1490</v>
+        <v>1642</v>
       </c>
       <c r="L197" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M197" t="s">
-        <v>1491</v>
+        <v>1643</v>
       </c>
       <c r="N197" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D198" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E198" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F198" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G198" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H198" t="s">
-        <v>1422</v>
+        <v>1644</v>
       </c>
       <c r="I198" t="s">
-        <v>1492</v>
+        <v>1645</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1493</v>
+        <v>1646</v>
       </c>
       <c r="L198" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M198" t="s">
-        <v>1494</v>
+        <v>1647</v>
       </c>
       <c r="N198" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D199" t="s">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="E199" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F199" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G199" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H199" t="s">
-        <v>1426</v>
+        <v>1648</v>
       </c>
       <c r="I199" t="s">
-        <v>1495</v>
+        <v>1649</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1496</v>
+        <v>1650</v>
       </c>
       <c r="L199" t="s">
-        <v>1475</v>
+        <v>138</v>
       </c>
       <c r="M199" t="s">
-        <v>1497</v>
+        <v>1651</v>
       </c>
       <c r="N199" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1388</v>
+        <v>1652</v>
       </c>
       <c r="D200" t="s">
-        <v>1472</v>
+        <v>1653</v>
       </c>
       <c r="E200" t="s">
-        <v>1390</v>
+        <v>1654</v>
       </c>
       <c r="F200" t="s">
-        <v>1391</v>
+        <v>1655</v>
       </c>
       <c r="G200" t="s">
-        <v>1392</v>
+        <v>1656</v>
       </c>
       <c r="H200" t="s">
-        <v>1434</v>
+        <v>1657</v>
       </c>
       <c r="I200" t="s">
-        <v>1498</v>
+        <v>1658</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1499</v>
+        <v>1659</v>
       </c>
       <c r="L200" t="s">
-        <v>1475</v>
+        <v>61</v>
       </c>
       <c r="M200" t="s">
-        <v>1500</v>
+        <v>1660</v>
       </c>
       <c r="N200" t="s">
-        <v>1397</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D201" t="s">
-        <v>1472</v>
+        <v>1662</v>
       </c>
       <c r="E201" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F201" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G201" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H201" t="s">
-        <v>1438</v>
+        <v>1583</v>
       </c>
       <c r="I201" t="s">
-        <v>1501</v>
+        <v>1663</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1502</v>
+        <v>1664</v>
       </c>
       <c r="L201" t="s">
-        <v>1475</v>
+        <v>1665</v>
       </c>
       <c r="M201" t="s">
-        <v>1503</v>
+        <v>1666</v>
       </c>
       <c r="N201" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D202" t="s">
-        <v>1472</v>
+        <v>1662</v>
       </c>
       <c r="E202" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F202" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G202" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H202" t="s">
-        <v>1442</v>
+        <v>1588</v>
       </c>
       <c r="I202" t="s">
-        <v>1504</v>
+        <v>1667</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1505</v>
+        <v>1668</v>
       </c>
       <c r="L202" t="s">
-        <v>1475</v>
+        <v>1665</v>
       </c>
       <c r="M202" t="s">
-        <v>1506</v>
+        <v>1669</v>
       </c>
       <c r="N202" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D203" t="s">
-        <v>1472</v>
+        <v>1662</v>
       </c>
       <c r="E203" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F203" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G203" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H203" t="s">
-        <v>1446</v>
+        <v>1592</v>
       </c>
       <c r="I203" t="s">
-        <v>1507</v>
+        <v>1670</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1508</v>
+        <v>1671</v>
       </c>
       <c r="L203" t="s">
-        <v>1475</v>
+        <v>1665</v>
       </c>
       <c r="M203" t="s">
-        <v>1509</v>
+        <v>1672</v>
       </c>
       <c r="N203" t="s">
-        <v>1397</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1388</v>
+        <v>1579</v>
       </c>
       <c r="D204" t="s">
-        <v>1472</v>
+        <v>1662</v>
       </c>
       <c r="E204" t="s">
-        <v>1390</v>
+        <v>1581</v>
       </c>
       <c r="F204" t="s">
-        <v>1391</v>
+        <v>1582</v>
       </c>
       <c r="G204" t="s">
-        <v>1392</v>
+        <v>98</v>
       </c>
       <c r="H204" t="s">
-        <v>1450</v>
+        <v>1596</v>
       </c>
       <c r="I204" t="s">
-        <v>1510</v>
+        <v>1673</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1511</v>
+        <v>1674</v>
       </c>
       <c r="L204" t="s">
-        <v>1475</v>
+        <v>1665</v>
       </c>
       <c r="M204" t="s">
-        <v>1512</v>
+        <v>1675</v>
       </c>
       <c r="N204" t="s">
-        <v>1397</v>
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G205" t="s">
+        <v>98</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J205"/>
+      <c r="K205" t="s">
+        <v>1677</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1678</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>14</v>
+      </c>
+      <c r="B206" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G206" t="s">
+        <v>98</v>
+      </c>
+      <c r="H206" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J206"/>
+      <c r="K206" t="s">
+        <v>1680</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1681</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>14</v>
+      </c>
+      <c r="B207" t="s">
+        <v>15</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G207" t="s">
+        <v>98</v>
+      </c>
+      <c r="H207" t="s">
+        <v>1612</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J207"/>
+      <c r="K207" t="s">
+        <v>1683</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1684</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G208" t="s">
+        <v>98</v>
+      </c>
+      <c r="H208" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J208"/>
+      <c r="K208" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1687</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209" t="s">
+        <v>15</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G209" t="s">
+        <v>98</v>
+      </c>
+      <c r="H209" t="s">
+        <v>1624</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J209"/>
+      <c r="K209" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L209" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1690</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210" t="s">
+        <v>15</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G210" t="s">
+        <v>98</v>
+      </c>
+      <c r="H210" t="s">
+        <v>1628</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J210"/>
+      <c r="K210" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1693</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G211" t="s">
+        <v>98</v>
+      </c>
+      <c r="H211" t="s">
+        <v>1632</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J211"/>
+      <c r="K211" t="s">
+        <v>1695</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1696</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" t="s">
+        <v>15</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G212" t="s">
+        <v>98</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J212"/>
+      <c r="K212" t="s">
+        <v>1698</v>
+      </c>
+      <c r="L212" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1699</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G213" t="s">
+        <v>98</v>
+      </c>
+      <c r="H213" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J213"/>
+      <c r="K213" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1702</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1587</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>