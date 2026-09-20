--- v5 (2026-08-27)
+++ v6 (2026-09-20)
@@ -6,4799 +6,3629 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2809" uniqueCount="1703">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2230" uniqueCount="1313">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
-    <t>Sp-92/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f8af1a86-ea34-4765-ba14-9642fa2629f2</t>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Hušnjak</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 50, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>83875503005</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; Tomislav Hušnjak 83875503005</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:55:49</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d38ab4-4285-48a6-b09b-49059ed5fe35</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f8af1a86-ea34-4765-ba14-9642fa2629f2/dokumenti/preuzimanje</t>
-[...77 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0e5bcfef-aa59-4769-bacf-d76984725720/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d38ab4-4285-48a6-b09b-49059ed5fe35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Jasna Gebert</t>
+  </si>
+  <si>
+    <t>ULICA MATIJE GUPCA 11, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00072462279</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; Jasna Gebert 00072462279</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:42:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dfb101f-03a6-4e1e-80a9-739247ea15d7</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dfb101f-03a6-4e1e-80a9-739247ea15d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>MANUELA KAVEDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 46, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>17870747697</t>
+  </si>
+  <si>
+    <t>MANUELA KAVEDŽIĆ 17870747697</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:59:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41077937-847d-465a-8ed9-57b5c920748f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41077937-847d-465a-8ed9-57b5c920748f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-74/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>BORNA GRUBER</t>
+  </si>
+  <si>
+    <t>STRMEC STUBIČKI 307 A, 49240 Strmec Stubički, Hrvatska</t>
+  </si>
+  <si>
+    <t>81172275857</t>
+  </si>
+  <si>
+    <t>BORNA GRUBER 81172275857</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:58:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f8dd85-3b42-4d4a-9c76-16c2685af6a7</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f8dd85-3b42-4d4a-9c76-16c2685af6a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN BABIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 2, 49243 Oroslavje, Hrvatska</t>
+  </si>
+  <si>
+    <t>90606779101</t>
+  </si>
+  <si>
+    <t>KRISTIJAN BABIĆ 90606779101</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:56:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59c65011-6141-4a97-ab82-b05c7ecbd32b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59c65011-6141-4a97-ab82-b05c7ecbd32b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-470/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>DAMIR HANDŽIĆ</t>
+  </si>
+  <si>
+    <t>LIPOVEČKA ULICA 104, 49243 Andraševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>73863845244</t>
+  </si>
+  <si>
+    <t>DAMIR HANDŽIĆ 73863845244</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcc9fd7c-3032-4f98-a95e-6ef0235efe23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcc9fd7c-3032-4f98-a95e-6ef0235efe23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Monika Šćuric</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 22a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>48664390018</t>
+  </si>
+  <si>
+    <t>Monika Šćuric 48664390018; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:47:55</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e44de2cc-ea09-437a-9c37-b5a4e6f08b1a</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e44de2cc-ea09-437a-9c37-b5a4e6f08b1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Hušnjak 83875503005; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:55:27</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-127/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>MARGARETA FLEGAR</t>
+  </si>
+  <si>
+    <t>GUSAKOVEC 51, 49240 Gusakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>10299924871</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARGARETA FLEGAR 10299924871</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d1a56f1-7423-4609-b7ed-eb5aa74ef120</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d1a56f1-7423-4609-b7ed-eb5aa74ef120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>ŽELJKO GABUD</t>
+  </si>
+  <si>
+    <t>LAZ BISTRIČKI 31, 49246 Laz Bistrički, Hrvatska</t>
+  </si>
+  <si>
+    <t>25552206917</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; ŽELJKO GABUD 25552206917</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04a465f1-cee6-4c67-b5ea-edf05880340b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04a465f1-cee6-4c67-b5ea-edf05880340b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>VLADIMIR BIČANIĆ</t>
+  </si>
+  <si>
+    <t>BREZJE 16, 49240 Brezje, Hrvatska</t>
+  </si>
+  <si>
+    <t>34852783242</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; VLADIMIR BIČANIĆ 34852783242</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:33:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fa007e-b5bd-4026-8e93-cdd567f116a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fa007e-b5bd-4026-8e93-cdd567f116a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Nevenka Biber</t>
+  </si>
+  <si>
+    <t>Hlevnica 84, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>07938586710</t>
+  </si>
+  <si>
+    <t>Nevenka Biber 07938586710; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:57:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28cb334-ae57-4899-8e9b-8ab8d1c0d4ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28cb334-ae57-4899-8e9b-8ab8d1c0d4ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2026</t>
+  </si>
+  <si>
+    <t>Mario Jelušić</t>
+  </si>
+  <si>
+    <t>Škarićevo 218, 49224 Škarićevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>66069194264</t>
+  </si>
+  <si>
+    <t>Mario Jelušić 66069194264; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:56:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fac80d57-f6ea-419b-bb1f-efc23c06c591</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fac80d57-f6ea-419b-bb1f-efc23c06c591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-234/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Horvat</t>
+  </si>
+  <si>
+    <t>Hromec 11, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>03413768886</t>
+  </si>
+  <si>
+    <t>Dragutin Horvat 03413768886; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46946090-bb46-44fa-ba10-d7d9151e5feb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46946090-bb46-44fa-ba10-d7d9151e5feb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-236/2026</t>
+  </si>
+  <si>
+    <t>Antonio Vlahović</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA CESTA 14 A, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>17985074639</t>
+  </si>
+  <si>
+    <t>Antonio Vlahović 17985074639; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7dea71-eb1f-41fa-abb1-453a269cebf9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7dea71-eb1f-41fa-abb1-453a269cebf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-251/2026</t>
+  </si>
+  <si>
+    <t>Tatjana Nikolina Čuček</t>
+  </si>
+  <si>
+    <t>Polje Krapinsko 96, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>63688448273</t>
+  </si>
+  <si>
+    <t>Tatjana Nikolina Čuček 63688448273; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f261d-2a71-432d-9059-02128f3ccf68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f261d-2a71-432d-9059-02128f3ccf68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2026</t>
+  </si>
+  <si>
+    <t>Mario Barlović</t>
+  </si>
+  <si>
+    <t>Pristava Krapinska 31, 49000 Pristava Krapinska, Hrvatska</t>
+  </si>
+  <si>
+    <t>85153899487</t>
+  </si>
+  <si>
+    <t>Mario Barlović 85153899487; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:52:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KRUHAK</t>
+  </si>
+  <si>
+    <t>PODGORJE BISTRIČKO 223, 49246 Podgorje Bistričko, Hrvatska</t>
+  </si>
+  <si>
+    <t>72330106062</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; TOMISLAV KRUHAK 72330106062</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:52:05</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f085ec-f4e8-4400-8c72-d7190b36293e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f085ec-f4e8-4400-8c72-d7190b36293e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>LJUBOMIR OSTOJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZAGORSKIH BRIGADA 19, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>51356594718</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; LJUBOMIR OSTOJIĆ 51356594718</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:35:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a6aea27-629a-47c9-b4b9-ad8e6d9e192a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a6aea27-629a-47c9-b4b9-ad8e6d9e192a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-460/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>MARIO ZEBEC</t>
+  </si>
+  <si>
+    <t>JAKŠINEC 95, 49240 Jakšinec, Hrvatska</t>
+  </si>
+  <si>
+    <t>83007350275</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; MARIO ZEBEC 83007350275</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f43570-1b79-4a0a-a246-04599389dc86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f43570-1b79-4a0a-a246-04599389dc86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=460&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-19/2026</t>
+  </si>
+  <si>
+    <t>SNJEŽANA ŽUKINA</t>
+  </si>
+  <si>
+    <t>OBRTNIČKA ULICA 37, 49240 Donja Stubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>70651990935</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; SNJEŽANA ŽUKINA 70651990935</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c41118-0664-43f0-8b62-276291d3e091</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8c41118-0664-43f0-8b62-276291d3e091/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP HANŽEK</t>
+  </si>
+  <si>
+    <t>SELNICA 165, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22513384556</t>
+  </si>
+  <si>
+    <t>E oglasna ploča suda; JOSIP HANŽEK 22513384556</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:29:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8568510-4537-44b6-9247-9262292cb6ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8568510-4537-44b6-9247-9262292cb6ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-449/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Cerovečki</t>
+  </si>
+  <si>
+    <t>Radoboj 218, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>72325295350</t>
+  </si>
+  <si>
+    <t>Stjepan Cerovečki 72325295350</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71af91e0-e147-49b0-ab61-462b3a09653a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71af91e0-e147-49b0-ab61-462b3a09653a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=449&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-208/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Darko LJubić</t>
+  </si>
+  <si>
+    <t>Velika  Horvatska 79, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>64324769227</t>
+  </si>
+  <si>
+    <t>Darko LJubić 64324769227; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:52:34</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7c8f1c-0024-48a3-b98a-767a527d2d43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7c8f1c-0024-48a3-b98a-767a527d2d43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-232/2026</t>
+  </si>
+  <si>
+    <t>Petra Mlinar</t>
+  </si>
+  <si>
+    <t>Cigrovec 8, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>55629708340</t>
+  </si>
+  <si>
+    <t>Petra Mlinar 55629708340; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3c93501-b352-4b4e-9e76-24ddaff69848</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3c93501-b352-4b4e-9e76-24ddaff69848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=232&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-214/2026</t>
+  </si>
+  <si>
+    <t>Gabrijela Vučilovski</t>
+  </si>
+  <si>
+    <t>Ulica Sidonije Košutić 2, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12213810901</t>
+  </si>
+  <si>
+    <t>Gabrijela Vučilovski 12213810901; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f8d9be-2452-4a5b-b91c-b9dcb6c2ea1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f8d9be-2452-4a5b-b91c-b9dcb6c2ea1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-205/2026</t>
+  </si>
+  <si>
+    <t>Tanja Bistrović</t>
+  </si>
+  <si>
+    <t>ULICA PETRA ZRINSKOGA I KRSTE FRANKOPANA 16, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>90245013235</t>
+  </si>
+  <si>
+    <t>Tanja Bistrović 90245013235; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:54:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a93c8c91-90eb-40f2-99e3-12442f9480b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a93c8c91-90eb-40f2-99e3-12442f9480b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Leljak</t>
+  </si>
+  <si>
+    <t>Rovno 53, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>96294088013</t>
+  </si>
+  <si>
+    <t>Stjepan Leljak 96294088013; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36e39c5-f925-44c3-8aa7-6f622a19a0fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36e39c5-f925-44c3-8aa7-6f622a19a0fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Konjić</t>
+  </si>
+  <si>
+    <t>Ulica Matije Gupca 53, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>02240962798</t>
+  </si>
+  <si>
+    <t>Krešimir Konjić 02240962798; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ed9325-f522-4885-9510-3b9e1305e201</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ed9325-f522-4885-9510-3b9e1305e201/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Davor Toljan</t>
+  </si>
+  <si>
+    <t>Bregovita Ulica 10, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>46415790374</t>
+  </si>
+  <si>
+    <t>Davor Toljan 46415790374; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50cd1d-4e1e-4c65-9fd7-b4ff9a395991</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50cd1d-4e1e-4c65-9fd7-b4ff9a395991/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-176/2026</t>
+  </si>
+  <si>
+    <t>Ivica Podolšak</t>
+  </si>
+  <si>
+    <t>Bregi Radobojski 47, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>29710307555</t>
+  </si>
+  <si>
+    <t>Ivica Podolšak 29710307555; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bce502-c3bb-4411-b3d7-7d0948058e4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bce502-c3bb-4411-b3d7-7d0948058e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-169/2026</t>
+  </si>
+  <si>
+    <t>Josip Benc</t>
+  </si>
+  <si>
+    <t>Bobovje 91, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>48403528238</t>
+  </si>
+  <si>
+    <t>Josip Benc 48403528238; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:50:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9a0a00-4c37-4279-aae9-abe597d2ca0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9a0a00-4c37-4279-aae9-abe597d2ca0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Ljubica Koprivnjak</t>
+  </si>
+  <si>
+    <t>Orehovec Radobojski 48, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>53521974388</t>
+  </si>
+  <si>
+    <t>Ljubica Koprivnjak 53521974388; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8558b929-e9a6-40b4-aaec-3773fbb8cf39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8558b929-e9a6-40b4-aaec-3773fbb8cf39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-252/2026</t>
+  </si>
+  <si>
+    <t>Dario Jurić</t>
+  </si>
+  <si>
+    <t>Donji Macelj 74, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>61110830009</t>
+  </si>
+  <si>
+    <t>Dario Jurić 61110830009; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bead82-e052-427d-8816-1102f60a4fc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bead82-e052-427d-8816-1102f60a4fc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-168/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>BOJAN VINCELJ</t>
+  </si>
+  <si>
+    <t>ULICA RUDOLFA LOVRECA 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>74016853488</t>
+  </si>
+  <si>
+    <t>BOJAN VINCELJ 74016853488; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:53:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e0415fe-53a6-40a4-8b1c-967880cfb161</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e0415fe-53a6-40a4-8b1c-967880cfb161/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2026</t>
+  </si>
+  <si>
+    <t>Kristijan Kovačec</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Živka Vukasovića 39, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>73529951764</t>
+  </si>
+  <si>
+    <t>Kristijan Kovačec 73529951764; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:51:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7e2361-adf5-450a-adfb-3d86fd2aae90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7e2361-adf5-450a-adfb-3d86fd2aae90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-163/2026</t>
+  </si>
+  <si>
+    <t>Danijel Belošević</t>
+  </si>
+  <si>
+    <t>Podbrezovica 21, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>04965015298</t>
+  </si>
+  <si>
+    <t>Danijel Belošević 04965015298; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:50:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abcd17b7-fc5d-488a-8977-4e13155fffdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abcd17b7-fc5d-488a-8977-4e13155fffdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2026</t>
+  </si>
+  <si>
+    <t>Nenad Hršak</t>
+  </si>
+  <si>
+    <t>Gredenec 15, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>49367377706</t>
+  </si>
+  <si>
+    <t>Nenad Hršak 49367377706; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:50:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d069541e-7f05-4382-833f-14194699f48b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d069541e-7f05-4382-833f-14194699f48b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-157/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Smiljanec</t>
+  </si>
+  <si>
+    <t>DONJI MACELJ 39, 49225 Donji Macelj, Hrvatska</t>
+  </si>
+  <si>
+    <t>46712300052</t>
+  </si>
+  <si>
+    <t>Zdravko Smiljanec 46712300052; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:49:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da92259-9c49-487a-a208-ba7c9984a0a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da92259-9c49-487a-a208-ba7c9984a0a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Galović</t>
+  </si>
+  <si>
+    <t>Strahinje 96, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12970419096</t>
+  </si>
+  <si>
+    <t>Stjepan Galović 12970419096; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b807790-9237-4028-b2a7-4117e5887336</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b807790-9237-4028-b2a7-4117e5887336/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2026</t>
+  </si>
+  <si>
+    <t>Antonio Cvrtila</t>
+  </si>
+  <si>
+    <t>Frana Galovića 7c, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>20775739452</t>
+  </si>
+  <si>
+    <t>Antonio Cvrtila 20775739452; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08b8d23-2daa-46b6-8dbe-cba34b7c22fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08b8d23-2daa-46b6-8dbe-cba34b7c22fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-151/2026</t>
+  </si>
+  <si>
+    <t>Tamara Herak</t>
+  </si>
+  <si>
+    <t>Gredenec 25c, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>63432677811</t>
+  </si>
+  <si>
+    <t>Tamara Herak 63432677811; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c866115c-e582-4960-a9c0-8a4ae9e7ab41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c866115c-e582-4960-a9c0-8a4ae9e7ab41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Kornelija Mikša</t>
+  </si>
+  <si>
+    <t>Jazvine 91, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>63476447458</t>
+  </si>
+  <si>
+    <t>Kornelija Mikša 63476447458; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81eec6a-a88f-454e-8640-2a729e67eeea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81eec6a-a88f-454e-8640-2a729e67eeea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Dragčević</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 4, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>33333351820</t>
+  </si>
+  <si>
+    <t>Vladimir Dragčević 33333351820; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:44:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225cfca7-d405-4aac-a652-2d101d6c002b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225cfca7-d405-4aac-a652-2d101d6c002b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VEDRAN MEDIĆ</t>
+  </si>
+  <si>
+    <t>VEDRAN MEDIĆ 61745421480</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:31:37</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1494cfeb-859e-4780-8964-eca88e1daf27</t>
+  </si>
+  <si>
+    <t>16.383780.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1494cfeb-859e-4780-8964-eca88e1daf27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-145/2026</t>
   </si>
   <si>
     <t>Rješenje od 24.08.2026.</t>
   </si>
   <si>
     <t>Marijan Firšt</t>
   </si>
   <si>
     <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
   </si>
   <si>
     <t>90452996820</t>
   </si>
   <si>
     <t>Marijan Firšt 90452996820; e-oglasna ploča</t>
   </si>
   <si>
     <t>25.08.2026. 13:30:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-94/2026</t>
-[...98 lines deleted...]
-    <t>VELINCI 20, 49290 Velinci, Hrvatska</t>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Bojan Škrnički</t>
+  </si>
+  <si>
+    <t>Poredje 43, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>06234749594</t>
+  </si>
+  <si>
+    <t>Bojan Škrnički 06234749594; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić</t>
+  </si>
+  <si>
+    <t>Sopot 88, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>99200242082</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:35:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d126212-889a-4cb9-95ee-c112b1eacf83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d126212-889a-4cb9-95ee-c112b1eacf83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Nikola Fišter</t>
+  </si>
+  <si>
+    <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>15452067302</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:23:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-166/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>LUKA KOSOVEC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 2, 49282 Konjščina, Hrvatska</t>
+  </si>
+  <si>
+    <t>01083327702</t>
+  </si>
+  <si>
+    <t>LUKA KOSOVEC 01083327702; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:05:07</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129be08a-0517-450f-9eab-97f6d28a3d85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129be08a-0517-450f-9eab-97f6d28a3d85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Zoran Jagetić</t>
+  </si>
+  <si>
+    <t>Budinščina 7, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>94216315311</t>
+  </si>
+  <si>
+    <t>Zoran Jagetić 94216315311; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:04:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81edf2-887d-4914-b728-739b73cad95b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81edf2-887d-4914-b728-739b73cad95b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>SNIJEŽANA DAČNIK-KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 358, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>90448529152</t>
+  </si>
+  <si>
+    <t>SNIJEŽANA DAČNIK-KOVAČIĆ 90448529152; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70248717-d76b-4f17-97d4-c1e05108785d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70248717-d76b-4f17-97d4-c1e05108785d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>MARTINA MALEČIĆ</t>
+  </si>
+  <si>
+    <t>MAČE 50, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>56721670830</t>
+  </si>
+  <si>
+    <t>MARTINA MALEČIĆ 56721670830; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68fec629-4169-46ec-8efa-9e44c67697f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68fec629-4169-46ec-8efa-9e44c67697f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>MIRJANA RUNJAK</t>
+  </si>
+  <si>
+    <t>REPNO 16, 49250 Repno, Hrvatska</t>
+  </si>
+  <si>
+    <t>68951514714</t>
+  </si>
+  <si>
+    <t>MIRJANA RUNJAK 68951514714; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:00:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d3782b-eb65-407d-b6b1-bced94028968</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73d3782b-eb65-407d-b6b1-bced94028968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>MLADEN ŠAMEC</t>
+  </si>
+  <si>
+    <t>ZNOŽ 7, 49250 Znož, Hrvatska</t>
+  </si>
+  <si>
+    <t>08212686155</t>
+  </si>
+  <si>
+    <t>MLADEN ŠAMEC 08212686155; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:58:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d95bb3e-6d27-49e6-8333-53cb900c422d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d95bb3e-6d27-49e6-8333-53cb900c422d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>IVAN PAVLEK-GALIC</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 20 A, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>07025592913</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; IVAN PAVLEK-GALIC 07025592913</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK</t>
+  </si>
+  <si>
+    <t>TURNIŠČE 110, 49282 Turnišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>18322449295</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK 18322449295; E-OGLSNA PLOČA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:22:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd8dfdf-a943-40a9-9213-edee594062fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd8dfdf-a943-40a9-9213-edee594062fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-37/2026</t>
+  </si>
+  <si>
+    <t>SREĆKO SEDAK</t>
+  </si>
+  <si>
+    <t>MAČE 13 A, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>50205837687</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; SREĆKO SEDAK 50205837687</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:21:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f41fdbbf-4b99-41d2-aeb4-b2ceef07d963</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f41fdbbf-4b99-41d2-aeb4-b2ceef07d963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-29/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>KOSOVEČKO 18, 49282 Kosovečko, Hrvatska</t>
+  </si>
+  <si>
+    <t>69951710212</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ 69951710212; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:18:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0172e70c-981d-4fc9-8929-afbb070dad13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0172e70c-981d-4fc9-8929-afbb070dad13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=29&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-28/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN GLAVICA</t>
+  </si>
+  <si>
+    <t>ULICA SILVIJE STRAHIMIRA KRANJČEVIĆA 9 A, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>47016103544</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA; MARIJAN GLAVICA 47016103544</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR FRANC</t>
+  </si>
+  <si>
+    <t>ZAGORSKA SELA 6, 49290 Zagorska Sela, Hrvatska</t>
+  </si>
+  <si>
+    <t>78184209896</t>
+  </si>
+  <si>
+    <t>DAVOR FRANC 78184209896; op</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:49:28</t>
+  </si>
+  <si>
+    <t>04.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9fcac1-0902-4ac6-8e1c-f25f585f9f28</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9fcac1-0902-4ac6-8e1c-f25f585f9f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-250/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>MARCEL SAJKO</t>
+  </si>
+  <si>
+    <t>ŠTRUCLJEVO 34, 49223 Štrucljevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>45040299159</t>
+  </si>
+  <si>
+    <t>MARCEL SAJKO 45040299159; op</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:07:42</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7ab3a7-7237-4e3b-b0da-1b5aec447fa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7ab3a7-7237-4e3b-b0da-1b5aec447fa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=250&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Lucija Juraja</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 32, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>14430500135</t>
+  </si>
+  <si>
+    <t>Lucija Juraja 14430500135; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf95fe0-6ca8-408d-bbbf-77973253521b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf95fe0-6ca8-408d-bbbf-77973253521b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Željkica Tepeš</t>
+  </si>
+  <si>
+    <t>Rusnica 18, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>78254401401</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; Željkica Tepeš 78254401401</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:59:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2c7c8c-7699-4ed6-bb0c-eaa6cdad35e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2c7c8c-7699-4ed6-bb0c-eaa6cdad35e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Samir Čuček</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 74/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01132181527</t>
+  </si>
+  <si>
+    <t>Samir Čuček 01132181527; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:58:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0728d-e3da-4449-835f-62f8b825cd4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0728d-e3da-4449-835f-62f8b825cd4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-229/2026</t>
+  </si>
+  <si>
+    <t>Marjan Šurbek</t>
+  </si>
+  <si>
+    <t>Druškovec Humski 76/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>47213785718</t>
+  </si>
+  <si>
+    <t>Marjan Šurbek 47213785718; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6654c4fa-7bbc-439d-9dfc-47ce352d4157</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6654c4fa-7bbc-439d-9dfc-47ce352d4157/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-247/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ŠANTEK</t>
+  </si>
+  <si>
+    <t>Gaber 14, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>73192235023</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ŠANTEK 73192235023; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:56:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0ce644-752c-4b1d-9f96-4f06d7c046cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0ce644-752c-4b1d-9f96-4f06d7c046cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski</t>
+  </si>
+  <si>
+    <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>75910747679</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski 75910747679; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>08523863992</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović 08523863992; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Jasna Idrizović 08523863992</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75032828076</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj 75032828076</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Perka Marinković</t>
+  </si>
+  <si>
+    <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>46022539617</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mirjana Helebrant 73003791162; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama 28921383001; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; Styria medijski servisi d.o.o. za trgovinu i usluge 29005509482</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-457/2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec</t>
+  </si>
+  <si>
+    <t>Dubrovčan 8, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>58246768398</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=457&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; ZAGREBAČKA BANKA DIONIČKO DRUŠTVO 92963223473</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-427/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 27.03.2026.; Žalba od 23.03.2026.; Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Benc</t>
+  </si>
+  <si>
+    <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>93493974831</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831</t>
+  </si>
+  <si>
+    <t>24.04.2026. 12:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Žalba.pdf P227P; Dopis - dostava žalbe na odgovor.pdf O15O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Gretić</t>
+  </si>
+  <si>
+    <t>Gornja Plemenšćina 43, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>19110859789</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Gretić 19110859789</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomica Gretić 19110859789; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-22/2026</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja</t>
+  </si>
+  <si>
+    <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>45219288737</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
+  </si>
+  <si>
+    <t>11294865399</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>17.03.2026. 10:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-486/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak</t>
+  </si>
+  <si>
+    <t>Strmec Humski 53, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>00886592849</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak 00886592849; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:21:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=486&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-490/2025</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec</t>
+  </si>
+  <si>
+    <t>Sopot 56, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>89816553388</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec 89816553388; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=490&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-493/2025</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 98, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01279451450</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik 01279451450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:01:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=493&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-439/2025</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak</t>
+  </si>
+  <si>
+    <t>Gorjakovo 75, 49218 Gorjakovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>11783676792</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak 11783676792; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:58:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=439&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-409/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Očko</t>
+  </si>
+  <si>
+    <t>Lastine 21, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>37138976708</t>
+  </si>
+  <si>
+    <t>Krešimir Očko 37138976708; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-458/2025</t>
+  </si>
+  <si>
+    <t>Josipa Halužan</t>
+  </si>
+  <si>
+    <t>Mali Tabor 93/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>63542057374</t>
+  </si>
+  <si>
+    <t>Josipa Halužan 63542057374; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=458&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-455/2025</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 54/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>76750951482</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić 76750951482; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=455&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-468/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 159, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>56651362725</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan 56651362725; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:35:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=468&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Antun Korbar</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 183, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>80822303622</t>
+  </si>
+  <si>
+    <t>Antun Korbar 80822303622; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.02.2026. 14:15:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-398/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Kramar</t>
+  </si>
+  <si>
+    <t>Mali Tabor 44, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>60250827786</t>
+  </si>
+  <si>
+    <t>Ivo Kramar 60250827786; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 13:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=398&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-392/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.12.2025.</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški</t>
+  </si>
+  <si>
+    <t>Mali Tabor 70, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>85907090830</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški 85907090830; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 08:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=392&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-355/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Mira Filipčić</t>
+  </si>
+  <si>
+    <t>Vrhi Pregradski 127, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26055074986</t>
+  </si>
+  <si>
+    <t>Mira Filipčić 26055074986; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.12.2025. 12:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-381/2025</t>
+  </si>
+  <si>
+    <t>Violeta Šarčević</t>
+  </si>
+  <si>
+    <t>79238881765</t>
+  </si>
+  <si>
+    <t>Violeta Šarčević 79238881765; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.12.2025. 12:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=381&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-239/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.09.2025.</t>
+  </si>
+  <si>
+    <t>Danijel Stuhne</t>
+  </si>
+  <si>
+    <t>Vrbišnica 10/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>04052285677</t>
+  </si>
+  <si>
+    <t>Danijel Stuhne 04052285677; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2025. 09:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa3a89e-c362-4c27-80f6-448448da92c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-234/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2025.</t>
+  </si>
+  <si>
+    <t>Radojka Halužan</t>
+  </si>
+  <si>
+    <t>42708719759</t>
+  </si>
+  <si>
+    <t>Radojka Halužan 42708719759; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836a4f94-fc21-4df3-835b-4fe3cf57c0b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836a4f94-fc21-4df3-835b-4fe3cf57c0b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-238/2025</t>
+  </si>
+  <si>
+    <t>Marijan Stiplošek</t>
+  </si>
+  <si>
+    <t>Nebojse 22, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>14780968867</t>
+  </si>
+  <si>
+    <t>Marijan Stiplošek 14780968867; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:35:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0db8236-5292-4763-a9cc-784936ad98e0</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača.pdf O1000000127O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0db8236-5292-4763-a9cc-784936ad98e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-223/2025</t>
+  </si>
+  <si>
+    <t>Valentina Ljubić</t>
+  </si>
+  <si>
+    <t>Velika Horvatska 74/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>01318721364</t>
+  </si>
+  <si>
+    <t>Valentina Ljubić 01318721364; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2025. 14:27:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b500fe21-2320-419c-9c98-1e45bbd59b88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b500fe21-2320-419c-9c98-1e45bbd59b88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=223&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-287/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2025.</t>
+  </si>
+  <si>
+    <t>MARIO ŠAFRANKO</t>
+  </si>
+  <si>
+    <t>BENKOVO 68 1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>37431936182</t>
+  </si>
+  <si>
+    <t>MARIO ŠAFRANKO 37431936182</t>
+  </si>
+  <si>
+    <t>16.09.2025. 09:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c02ad-daf1-4ef9-9c95-d127ceaa3f56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c02ad-daf1-4ef9-9c95-d127ceaa3f56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-190/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2025.</t>
+  </si>
+  <si>
+    <t>Natalija Šafranko</t>
+  </si>
+  <si>
+    <t>Benkovo 68/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>14864390146</t>
+  </si>
+  <si>
+    <t>Natalija Šafranko 14864390146; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 14:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638371ae-0a0f-4a62-99c6-6322dc94afca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638371ae-0a0f-4a62-99c6-6322dc94afca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=190&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-194/2025</t>
+  </si>
+  <si>
+    <t>Valentina Mlinar</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 24, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>83847540977</t>
+  </si>
+  <si>
+    <t>Valentina Mlinar 83847540977; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 14:00:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e5666a-70b6-4b3b-b41e-a42d262c9435</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e5666a-70b6-4b3b-b41e-a42d262c9435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=194&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-142/2025</t>
+  </si>
+  <si>
+    <t>Dalia Bačić</t>
+  </si>
+  <si>
+    <t>Prišlin 44/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>02685494470</t>
+  </si>
+  <si>
+    <t>Dalia Bačić 02685494470; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 13:54:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83117f4d-21b4-4082-93b2-055f52f4fb09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83117f4d-21b4-4082-93b2-055f52f4fb09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-179/2025</t>
+  </si>
+  <si>
+    <t>Martina Hercigonja</t>
+  </si>
+  <si>
+    <t>Bušin 48, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>06509949197</t>
+  </si>
+  <si>
+    <t>Martina Hercigonja 06509949197; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 12:14:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fff74a-75a9-4742-92ee-c01fd37a8227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fff74a-75a9-4742-92ee-c01fd37a8227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-161/2025</t>
+  </si>
+  <si>
+    <t>Tomislav Horvat</t>
+  </si>
+  <si>
+    <t>Ulica Matije Gupca 22, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>09465027834</t>
+  </si>
+  <si>
+    <t>Tomislav Horvat 09465027834; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.07.2025. 12:12:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6542a276-2c3c-4208-897b-a345fa657640</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6542a276-2c3c-4208-897b-a345fa657640/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-149/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2025.</t>
+  </si>
+  <si>
+    <t>Dražen Slonjšak</t>
+  </si>
+  <si>
+    <t>Stipernica 61, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>63152374462</t>
+  </si>
+  <si>
+    <t>Dražen Slonjšak 63152374462; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.06.2025. 14:16:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86798bcb-a30e-4c7e-bc04-44fd0ef37686</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86798bcb-a30e-4c7e-bc04-44fd0ef37686/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-143/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.06.2025.</t>
+  </si>
+  <si>
+    <t>Štefan Hlupić</t>
+  </si>
+  <si>
+    <t>Brezno Gora 8, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>37287258034</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Štefan Hlupić 37287258034</t>
+  </si>
+  <si>
+    <t>06.06.2025. 14:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/824371e0-1884-4d75-8eea-b81f47c0b95d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/824371e0-1884-4d75-8eea-b81f47c0b95d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-63/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Kancir</t>
+  </si>
+  <si>
+    <t>Benkovo 8, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>13568192104</t>
+  </si>
+  <si>
+    <t>Ivan Kancir 13568192104</t>
+  </si>
+  <si>
+    <t>03.06.2025. 13:35:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaf70a0-8766-4410-b5eb-46f8c666e91e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaf70a0-8766-4410-b5eb-46f8c666e91e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=63&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>Žalba od 10.04.2025.</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko</t>
+  </si>
+  <si>
+    <t>Vojsak 15/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>01103217700</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko 01103217700</t>
+  </si>
+  <si>
+    <t>26.05.2025. 10:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e4f6a9b-6d38-4a0c-bad1-6717844162e9</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e4f6a9b-6d38-4a0c-bad1-6717844162e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivan Kancir 13568192104; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 13:09:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1a0e7c-338d-4c18-8429-29d479285101</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1a0e7c-338d-4c18-8429-29d479285101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-83/2025</t>
+  </si>
+  <si>
+    <t>Renata Burić</t>
+  </si>
+  <si>
+    <t>Svetojurski Vrh 10, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>53022167514</t>
+  </si>
+  <si>
+    <t>Renata Burić 53022167514; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 12:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4c8596-27a9-4bf8-b4bc-63b19436986f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4c8596-27a9-4bf8-b4bc-63b19436986f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=83&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-80/2025</t>
+  </si>
+  <si>
+    <t>Jurka Krog</t>
+  </si>
+  <si>
+    <t>Bregi Kostelski 15, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>53710133288</t>
+  </si>
+  <si>
+    <t>Jurka Krog 53710133288; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.05.2025. 12:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cfff90-8b05-41f4-9611-448624fe2b09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cfff90-8b05-41f4-9611-448624fe2b09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=80&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2025.</t>
+  </si>
+  <si>
+    <t>29.04.2025. 12:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44ff5eff-81e9-4846-857a-8ce8f9c7e96c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44ff5eff-81e9-4846-857a-8ce8f9c7e96c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak</t>
+  </si>
+  <si>
+    <t>Cigrovec 66, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>65759571313</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak 65759571313</t>
+  </si>
+  <si>
+    <t>22.04.2025. 13:35:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4053aa15-13e2-46ee-8ca2-753013b13996</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4053aa15-13e2-46ee-8ca2-753013b13996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Karlo Šafranko 01103217700; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 13:53:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52043481-def6-45b0-8614-4794eacc925c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52043481-def6-45b0-8614-4794eacc925c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>Jože Miklaužić</t>
+  </si>
+  <si>
+    <t>Orešje Humsko 14, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>97550213219</t>
+  </si>
+  <si>
+    <t>Jože Miklaužić 97550213219; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 12:53:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39283ad8-34d7-4af2-a817-ab64adf6ae60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39283ad8-34d7-4af2-a817-ab64adf6ae60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zdravko Brezak 65759571313; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.04.2025. 12:52:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d934169-8929-4039-8a48-a64475307904</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d934169-8929-4039-8a48-a64475307904/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-708/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 25.03.2025.</t>
+  </si>
+  <si>
+    <t>Muck Barkovich</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 51, 49218 Pavlovec Pregradski, Hrvatska</t>
+  </si>
+  <si>
+    <t>74965459291</t>
+  </si>
+  <si>
+    <t>Muck Barkovich 74965459291</t>
+  </si>
+  <si>
+    <t>04.04.2025. 13:30:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b2903b-9e14-4df3-9eb0-ff9a8408f0cc</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b2903b-9e14-4df3-9eb0-ff9a8408f0cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=708&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-855/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.03.2025.</t>
+  </si>
+  <si>
+    <t>Marijo Kodrnja</t>
+  </si>
+  <si>
+    <t>Pavlovec Pregradski 20/1, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>01732166584</t>
+  </si>
+  <si>
+    <t>Marijo Kodrnja 01732166584; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0aaa12-5426-4a11-b05d-f5bdabfe4015</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0aaa12-5426-4a11-b05d-f5bdabfe4015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=855&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-841/2024</t>
+  </si>
+  <si>
+    <t>Ivana Gluhak</t>
+  </si>
+  <si>
+    <t>Sopot 52, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>89593294389</t>
+  </si>
+  <si>
+    <t>Ivana Gluhak 89593294389; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:07:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3c9df-a954-4852-910e-0b74d6a72123</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3c9df-a954-4852-910e-0b74d6a72123/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=841&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Guarantee Services 69205387395; Ivana Gluhak 89593294389</t>
+  </si>
+  <si>
+    <t>25.03.2025. 14:07:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc082fc-976e-4048-90ef-207edb079618</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc082fc-976e-4048-90ef-207edb079618/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-840/2024</t>
+  </si>
+  <si>
+    <t>Zoran Tepeš</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 209, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>66811940158</t>
+  </si>
+  <si>
+    <t>Zoran Tepeš 66811940158; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.03.2025. 13:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b82833b-78ea-4541-aa0e-d660d3080022</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b82833b-78ea-4541-aa0e-d660d3080022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=840&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-192/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2024.</t>
+  </si>
+  <si>
+    <t>Ana Trupković Jurdana</t>
+  </si>
+  <si>
+    <t>Lupinjak 24, 49231 Lupinjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>34501847337</t>
+  </si>
+  <si>
+    <t>Ana Trupković Jurdana 34501847337</t>
+  </si>
+  <si>
+    <t>01.07.2024. 14:33:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37366064-a4a3-4aba-b3b2-907fd14eca59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37366064-a4a3-4aba-b3b2-907fd14eca59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=192&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-179/2024</t>
+  </si>
+  <si>
+    <t>Kristijan Vran</t>
+  </si>
+  <si>
+    <t>Osredek Desinićki 4, 49216 Osredek Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>50112350379</t>
+  </si>
+  <si>
+    <t>Kristijan Vran 50112350379; Zagrebačka banka d.d. / ULOGA: Vjerovnik</t>
+  </si>
+  <si>
+    <t>18.06.2024. 13:32:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8e57c3-47b9-4daf-b191-a67123c4920c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8e57c3-47b9-4daf-b191-a67123c4920c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=179&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-244/2024</t>
+  </si>
+  <si>
+    <t>Ivan Antonić</t>
+  </si>
+  <si>
+    <t>Turnišće Desinićko 40/2, 49216 Turnišće Desinićko, Hrvatska</t>
+  </si>
+  <si>
+    <t>31285339557</t>
+  </si>
+  <si>
+    <t>Ivan Antonić 31285339557; SVEA EKONOMI d.o.o. / ULOGA: Vjerovnik</t>
+  </si>
+  <si>
+    <t>18.06.2024. 13:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d7e7ca-4b70-4b8e-9845-883478380d37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d7e7ca-4b70-4b8e-9845-883478380d37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=244&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-136/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2024.</t>
+  </si>
+  <si>
+    <t>Josip Petrak</t>
+  </si>
+  <si>
+    <t>Bregi Kostelski 114, 49218 Bregi Kostelski, Hrvatska</t>
+  </si>
+  <si>
+    <t>77956696908</t>
+  </si>
+  <si>
+    <t>Josip Petrak 77956696908</t>
+  </si>
+  <si>
+    <t>08.05.2024. 14:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2af1198c-5ddf-4c94-9a48-4cf87b5d1104</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2af1198c-5ddf-4c94-9a48-4cf87b5d1104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-937/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2024.</t>
+  </si>
+  <si>
+    <t>Marko Cafuk</t>
+  </si>
+  <si>
+    <t>Baruna Ottenfelsa 3, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>68858714374</t>
+  </si>
+  <si>
+    <t>Marko Cafuk 68858714374</t>
+  </si>
+  <si>
+    <t>22.01.2024. 13:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70beffd7-cc23-4e41-9ccb-dd3030469013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=937&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-70/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2023.</t>
+  </si>
+  <si>
+    <t>Petra Vidmar</t>
+  </si>
+  <si>
+    <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
   </si>
   <si>
     <t>89848577971</t>
-  </si>
-[...4450 lines deleted...]
-    <t>Naselje Tomeki 12, 49210 Zabok, Hrvatska</t>
   </si>
   <si>
     <t>ERSTE CARD CLUB društvo s ograničenom odgovornošću za financijsko posredovanje i usluge 85941596441; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/559ce638-fab4-47dc-a74e-e4e85b137f39/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2020</t>
   </si>
   <si>
     <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Petra Vidmar 89848577971</t>
   </si>
   <si>
     <t>29.09.2023. 14:14:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53acbd0b-c9d4-485a-a188-17695280cec4</t>
   </si>
@@ -5162,51 +3992,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N213"/>
+  <dimension ref="A1:N167"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5291,8945 +4121,7051 @@
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
       <c r="D5" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" t="s">
+        <v>52</v>
+      </c>
       <c r="H5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>57</v>
+      </c>
+      <c r="N5" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="J6"/>
+        <v>64</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L6" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="K8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L8" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M8" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N8" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="E9" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" t="s">
+        <v>92</v>
+      </c>
+      <c r="J9" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" t="s">
+        <v>94</v>
+      </c>
+      <c r="L9" t="s">
         <v>87</v>
       </c>
-      <c r="G9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M9" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N9" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L10" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="E11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J11" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N11" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="E12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I12" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J12" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="K12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L12" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N12" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="E13" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I13" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="K13" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M13" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="N13" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="E14" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F14" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G14" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>140</v>
+      </c>
+      <c r="J14" t="s">
+        <v>93</v>
+      </c>
       <c r="K14" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L14" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="M14" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N14" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="E15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J15" t="s">
-        <v>147</v>
+        <v>93</v>
       </c>
       <c r="K15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J16" t="s">
-        <v>147</v>
+        <v>93</v>
       </c>
       <c r="K16" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L16" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="M16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D17" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="E17" t="s">
         <v>163</v>
       </c>
       <c r="F17" t="s">
         <v>164</v>
       </c>
       <c r="G17" t="s">
         <v>165</v>
       </c>
       <c r="H17" t="s">
         <v>166</v>
       </c>
       <c r="I17" t="s">
         <v>167</v>
       </c>
-      <c r="J17"/>
+      <c r="J17" t="s">
+        <v>93</v>
+      </c>
       <c r="K17" t="s">
         <v>168</v>
       </c>
       <c r="L17" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M17" t="s">
         <v>169</v>
       </c>
       <c r="N17" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>171</v>
       </c>
       <c r="D18" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="E18" t="s">
         <v>172</v>
       </c>
       <c r="F18" t="s">
         <v>173</v>
       </c>
       <c r="G18" t="s">
         <v>174</v>
       </c>
       <c r="H18" t="s">
         <v>175</v>
       </c>
       <c r="I18" t="s">
         <v>176</v>
       </c>
-      <c r="J18"/>
+      <c r="J18" t="s">
+        <v>93</v>
+      </c>
       <c r="K18" t="s">
         <v>177</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M18" t="s">
         <v>178</v>
       </c>
       <c r="N18" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>180</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="E19" t="s">
         <v>181</v>
       </c>
       <c r="F19" t="s">
         <v>182</v>
       </c>
       <c r="G19" t="s">
         <v>183</v>
       </c>
       <c r="H19" t="s">
         <v>184</v>
       </c>
       <c r="I19" t="s">
         <v>185</v>
       </c>
       <c r="J19" t="s">
-        <v>147</v>
+        <v>186</v>
       </c>
       <c r="K19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L19" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D20" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
         <v>191</v>
       </c>
       <c r="F20" t="s">
         <v>192</v>
       </c>
       <c r="G20" t="s">
         <v>193</v>
       </c>
       <c r="H20" t="s">
         <v>194</v>
       </c>
       <c r="I20" t="s">
         <v>195</v>
       </c>
       <c r="J20" t="s">
+        <v>186</v>
+      </c>
+      <c r="K20" t="s">
         <v>196</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
+        <v>35</v>
+      </c>
+      <c r="M20" t="s">
         <v>197</v>
       </c>
-      <c r="L20" t="s">
+      <c r="N20" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" t="s">
         <v>201</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>202</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>203</v>
       </c>
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>204</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>205</v>
       </c>
-      <c r="I21" t="s">
+      <c r="J21" t="s">
+        <v>186</v>
+      </c>
+      <c r="K21" t="s">
         <v>206</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="L21" t="s">
+        <v>35</v>
+      </c>
+      <c r="M21" t="s">
         <v>207</v>
       </c>
-      <c r="L21" t="s">
-[...2 lines deleted...]
-      <c r="M21" t="s">
+      <c r="N21" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
+        <v>209</v>
+      </c>
+      <c r="D22" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" t="s">
         <v>210</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>211</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
         <v>212</v>
       </c>
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>213</v>
       </c>
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>214</v>
       </c>
-      <c r="I22" t="s">
+      <c r="J22" t="s">
+        <v>186</v>
+      </c>
+      <c r="K22" t="s">
         <v>215</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
+        <v>35</v>
+      </c>
+      <c r="M22" t="s">
         <v>216</v>
       </c>
-      <c r="L22" t="s">
-[...2 lines deleted...]
-      <c r="M22" t="s">
+      <c r="N22" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E23" t="s">
         <v>220</v>
       </c>
       <c r="F23" t="s">
         <v>221</v>
       </c>
       <c r="G23" t="s">
         <v>222</v>
       </c>
       <c r="H23" t="s">
         <v>223</v>
       </c>
       <c r="I23" t="s">
         <v>224</v>
       </c>
       <c r="J23" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="K23" t="s">
         <v>225</v>
       </c>
       <c r="L23" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M23" t="s">
         <v>226</v>
       </c>
       <c r="N23" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>228</v>
       </c>
       <c r="D24" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="E24" t="s">
         <v>229</v>
       </c>
       <c r="F24" t="s">
         <v>230</v>
       </c>
       <c r="G24" t="s">
         <v>231</v>
       </c>
       <c r="H24" t="s">
         <v>232</v>
       </c>
       <c r="I24" t="s">
         <v>233</v>
       </c>
       <c r="J24" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>234</v>
       </c>
       <c r="L24" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M24" t="s">
         <v>235</v>
       </c>
       <c r="N24" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>237</v>
       </c>
       <c r="D25" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="E25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J25" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="K25" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L25" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M25" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="N25" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D26" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="E26" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F26" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G26" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H26" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I26" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="J26" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="K26" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L26" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M26" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="N26" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>79</v>
       </c>
       <c r="E27" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F27" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G27" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H27" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I27" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J27" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="K27" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L27" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M27" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N27" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D28" t="s">
-        <v>190</v>
+        <v>79</v>
       </c>
       <c r="E28" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F28" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G28" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H28" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I28" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J28" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="K28" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L28" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M28" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N28" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D29" t="s">
-        <v>190</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F29" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G29" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H29" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I29" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J29" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="K29" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L29" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M29" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="N29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D30" t="s">
-        <v>284</v>
+        <v>79</v>
       </c>
       <c r="E30" t="s">
         <v>285</v>
       </c>
       <c r="F30" t="s">
         <v>286</v>
       </c>
       <c r="G30" t="s">
         <v>287</v>
       </c>
       <c r="H30" t="s">
         <v>288</v>
       </c>
       <c r="I30" t="s">
         <v>289</v>
       </c>
       <c r="J30" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="K30" t="s">
         <v>290</v>
       </c>
       <c r="L30" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M30" t="s">
         <v>291</v>
       </c>
       <c r="N30" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>293</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="E31" t="s">
         <v>294</v>
       </c>
       <c r="F31" t="s">
         <v>295</v>
       </c>
       <c r="G31" t="s">
         <v>296</v>
       </c>
       <c r="H31" t="s">
         <v>297</v>
       </c>
       <c r="I31" t="s">
         <v>298</v>
       </c>
       <c r="J31" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="K31" t="s">
         <v>299</v>
       </c>
       <c r="L31" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M31" t="s">
         <v>300</v>
       </c>
       <c r="N31" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>302</v>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="E32" t="s">
         <v>303</v>
       </c>
       <c r="F32" t="s">
         <v>304</v>
       </c>
       <c r="G32" t="s">
         <v>305</v>
       </c>
       <c r="H32" t="s">
         <v>306</v>
       </c>
       <c r="I32" t="s">
         <v>307</v>
       </c>
       <c r="J32" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="K32" t="s">
         <v>308</v>
       </c>
       <c r="L32" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M32" t="s">
         <v>309</v>
       </c>
       <c r="N32" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>311</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="E33" t="s">
         <v>312</v>
       </c>
       <c r="F33" t="s">
         <v>313</v>
       </c>
       <c r="G33" t="s">
         <v>314</v>
       </c>
       <c r="H33" t="s">
         <v>315</v>
       </c>
       <c r="I33" t="s">
         <v>316</v>
       </c>
       <c r="J33" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="K33" t="s">
         <v>317</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M33" t="s">
         <v>318</v>
       </c>
       <c r="N33" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>320</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>321</v>
       </c>
       <c r="E34" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F34" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G34" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H34" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="I34" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="J34" t="s">
-        <v>326</v>
+        <v>85</v>
       </c>
       <c r="K34" t="s">
         <v>327</v>
       </c>
       <c r="L34" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M34" t="s">
         <v>328</v>
       </c>
       <c r="N34" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>330</v>
       </c>
       <c r="D35" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" t="s">
         <v>331</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>332</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>333</v>
       </c>
-      <c r="G35" t="s">
+      <c r="H35" t="s">
         <v>334</v>
       </c>
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>335</v>
       </c>
-      <c r="I35" t="s">
+      <c r="J35" t="s">
+        <v>85</v>
+      </c>
+      <c r="K35" t="s">
         <v>336</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="L35" t="s">
+        <v>87</v>
+      </c>
+      <c r="M35" t="s">
         <v>337</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" t="s">
+      <c r="N35" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>339</v>
+      </c>
       <c r="D36" t="s">
         <v>340</v>
       </c>
-      <c r="E36"/>
-[...1 lines deleted...]
-      <c r="G36"/>
+      <c r="E36" t="s">
+        <v>341</v>
+      </c>
+      <c r="F36" t="s">
+        <v>342</v>
+      </c>
+      <c r="G36" t="s">
+        <v>343</v>
+      </c>
       <c r="H36" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I36" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J36" t="s">
-        <v>343</v>
+        <v>85</v>
       </c>
       <c r="K36" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="L36" t="s">
-        <v>345</v>
+        <v>87</v>
       </c>
       <c r="M36" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>347</v>
+      </c>
+      <c r="N36" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>349</v>
+      </c>
       <c r="D37" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>340</v>
+      </c>
+      <c r="E37" t="s">
+        <v>350</v>
+      </c>
+      <c r="F37" t="s">
+        <v>351</v>
+      </c>
+      <c r="G37" t="s">
+        <v>352</v>
+      </c>
       <c r="H37" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="I37" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="J37" t="s">
-        <v>343</v>
+        <v>85</v>
       </c>
       <c r="K37" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="L37" t="s">
-        <v>351</v>
+        <v>87</v>
       </c>
       <c r="M37" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="N37"/>
+        <v>356</v>
+      </c>
+      <c r="N37" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D38" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="E38" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="F38" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G38" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="H38" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="I38" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="J38" t="s">
-        <v>360</v>
+        <v>85</v>
       </c>
       <c r="K38" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="L38" t="s">
-        <v>362</v>
+        <v>87</v>
       </c>
       <c r="M38" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="N38" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D39" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E39" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F39" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="G39" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H39" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="I39" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="J39" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="K39" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="L39" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M39" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="N39" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D40" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E40" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F40" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="G40" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H40" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="I40" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J40" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="K40" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="L40" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M40" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="N40" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D41" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E41" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F41" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G41" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H41" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I41" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J41" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="K41" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="L41" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M41" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="N41" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D42" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E42" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F42" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G42" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H42" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I42" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J42" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="K42" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="L42" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M42" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="N42" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D43" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E43" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F43" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G43" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H43" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I43" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J43" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="K43" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="L43" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M43" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="N43" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D44" t="s">
-        <v>412</v>
+        <v>340</v>
       </c>
       <c r="E44" t="s">
         <v>413</v>
       </c>
       <c r="F44" t="s">
         <v>414</v>
       </c>
       <c r="G44" t="s">
         <v>415</v>
       </c>
       <c r="H44" t="s">
         <v>416</v>
       </c>
       <c r="I44" t="s">
         <v>417</v>
       </c>
       <c r="J44" t="s">
+        <v>85</v>
+      </c>
+      <c r="K44" t="s">
         <v>418</v>
       </c>
-      <c r="K44" t="s">
+      <c r="L44" t="s">
+        <v>87</v>
+      </c>
+      <c r="M44" t="s">
         <v>419</v>
       </c>
-      <c r="L44" t="s">
-[...2 lines deleted...]
-      <c r="M44" t="s">
+      <c r="N44" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45"/>
+      <c r="C45" t="s">
+        <v>421</v>
+      </c>
       <c r="D45" t="s">
+        <v>340</v>
+      </c>
+      <c r="E45" t="s">
         <v>422</v>
       </c>
-      <c r="E45"/>
-[...1 lines deleted...]
-      <c r="G45"/>
+      <c r="F45" t="s">
+        <v>423</v>
+      </c>
+      <c r="G45" t="s">
+        <v>424</v>
+      </c>
       <c r="H45" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="I45" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="J45" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="K45" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="L45" t="s">
-        <v>426</v>
+        <v>87</v>
       </c>
       <c r="M45" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="N45"/>
+        <v>428</v>
+      </c>
+      <c r="N45" t="s">
+        <v>429</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="I46" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>433</v>
       </c>
       <c r="K46" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="L46" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M46" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
-      <c r="C47"/>
+      <c r="C47" t="s">
+        <v>437</v>
+      </c>
       <c r="D47" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      <c r="G47"/>
+        <v>438</v>
+      </c>
+      <c r="E47" t="s">
+        <v>439</v>
+      </c>
+      <c r="F47" t="s">
+        <v>440</v>
+      </c>
+      <c r="G47" t="s">
+        <v>441</v>
+      </c>
       <c r="H47" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="I47" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="L47" t="s">
-        <v>438</v>
+        <v>35</v>
       </c>
       <c r="M47" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="N47"/>
+        <v>445</v>
+      </c>
+      <c r="N47" t="s">
+        <v>446</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="D48" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E48" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="F48" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="G48" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="H48" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="I48" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="L48" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M48" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N48" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D49" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="E49" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="F49" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="G49" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="H49" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="I49" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="L49" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M49" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="N49" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D50" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="E50" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="F50" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="G50" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="H50" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="I50" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="L50" t="s">
-        <v>467</v>
+        <v>56</v>
       </c>
       <c r="M50" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="N50" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="D51" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="E51" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="F51" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="G51" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="H51" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="I51" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="J51" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="K51" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="L51" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M51" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="N51" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="D52" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="E52" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="F52" t="s">
-        <v>67</v>
+        <v>489</v>
       </c>
       <c r="G52" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="H52" t="s">
+        <v>491</v>
+      </c>
+      <c r="I52" t="s">
+        <v>492</v>
+      </c>
+      <c r="J52" t="s">
         <v>483</v>
       </c>
-      <c r="I52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K52" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="L52" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M52" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="N52" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="D53" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="E53" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="F53" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="G53" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="H53" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="I53" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="J53" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="K53" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="L53" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="M53" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="N53" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D54" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="E54" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="F54" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="G54" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="H54" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="I54" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="J54" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="K54" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="L54" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M54" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="N54" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D55" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="E55" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="F55" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="G55" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="H55" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="I55" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="J55" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="K55" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="L55" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="M55" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="N55" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D56" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="E56" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="F56" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="G56" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="H56" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="I56" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="J56" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="K56" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="L56" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M56" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="N56" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="D57" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="E57" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="F57" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="G57" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="H57" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="I57" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="J57" t="s">
-        <v>447</v>
+        <v>85</v>
       </c>
       <c r="K57" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="M57" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="N57" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D58" t="s">
-        <v>534</v>
+        <v>477</v>
       </c>
       <c r="E58" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="F58" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="G58" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="H58" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="I58" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="J58" t="s">
-        <v>540</v>
+        <v>85</v>
       </c>
       <c r="K58" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="L58" t="s">
-        <v>362</v>
+        <v>87</v>
       </c>
       <c r="M58" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="N58" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="D59" t="s">
-        <v>190</v>
+        <v>477</v>
       </c>
       <c r="E59" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="F59" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="G59" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="H59" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="I59" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="J59" t="s">
-        <v>540</v>
+        <v>85</v>
       </c>
       <c r="K59" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="L59" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M59" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="N59" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="D60" t="s">
-        <v>190</v>
+        <v>477</v>
       </c>
       <c r="E60" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="F60" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="G60" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="H60" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="I60" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="J60" t="s">
-        <v>540</v>
+        <v>85</v>
       </c>
       <c r="K60" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M60" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="N60" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="D61" t="s">
-        <v>190</v>
+        <v>569</v>
       </c>
       <c r="E61" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="F61" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="G61" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="H61" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="I61" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="J61" t="s">
-        <v>540</v>
+        <v>85</v>
       </c>
       <c r="K61" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>87</v>
       </c>
       <c r="M61" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="N61" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D62" t="s">
-        <v>190</v>
+        <v>579</v>
       </c>
       <c r="E62" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="F62" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="G62" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="H62" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="I62" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="J62" t="s">
-        <v>540</v>
+        <v>585</v>
       </c>
       <c r="K62" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="L62" t="s">
-        <v>198</v>
+        <v>587</v>
       </c>
       <c r="M62" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="N62" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="D63" t="s">
-        <v>190</v>
+        <v>591</v>
       </c>
       <c r="E63" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="F63" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="G63" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="H63" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="I63" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="J63" t="s">
-        <v>540</v>
+        <v>597</v>
       </c>
       <c r="K63" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="L63" t="s">
-        <v>198</v>
+        <v>587</v>
       </c>
       <c r="M63" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="N63" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="D64" t="s">
-        <v>590</v>
+        <v>477</v>
       </c>
       <c r="E64" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="F64" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="G64" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="H64" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="I64" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="J64" t="s">
-        <v>447</v>
+        <v>597</v>
       </c>
       <c r="K64" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="L64" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="M64" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="N64" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>610</v>
+      </c>
       <c r="D65" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      <c r="G65"/>
+        <v>477</v>
+      </c>
+      <c r="E65" t="s">
+        <v>611</v>
+      </c>
+      <c r="F65" t="s">
+        <v>612</v>
+      </c>
+      <c r="G65" t="s">
+        <v>613</v>
+      </c>
       <c r="H65" t="s">
-        <v>600</v>
+        <v>614</v>
       </c>
       <c r="I65" t="s">
-        <v>601</v>
+        <v>615</v>
       </c>
       <c r="J65" t="s">
-        <v>71</v>
+        <v>597</v>
       </c>
       <c r="K65" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="L65" t="s">
-        <v>603</v>
+        <v>87</v>
       </c>
       <c r="M65" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="N65"/>
+        <v>617</v>
+      </c>
+      <c r="N65" t="s">
+        <v>618</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
-      <c r="C66"/>
+      <c r="C66" t="s">
+        <v>619</v>
+      </c>
       <c r="D66" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      <c r="G66"/>
+        <v>477</v>
+      </c>
+      <c r="E66" t="s">
+        <v>620</v>
+      </c>
+      <c r="F66" t="s">
+        <v>621</v>
+      </c>
+      <c r="G66" t="s">
+        <v>622</v>
+      </c>
       <c r="H66" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="I66" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
       <c r="J66" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="K66" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="L66" t="s">
-        <v>610</v>
+        <v>87</v>
       </c>
       <c r="M66" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="N66"/>
+        <v>626</v>
+      </c>
+      <c r="N66" t="s">
+        <v>627</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
-      <c r="C67"/>
+      <c r="C67" t="s">
+        <v>628</v>
+      </c>
       <c r="D67" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>477</v>
+      </c>
+      <c r="E67" t="s">
+        <v>629</v>
+      </c>
+      <c r="F67" t="s">
+        <v>630</v>
+      </c>
+      <c r="G67" t="s">
+        <v>631</v>
+      </c>
       <c r="H67" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="I67" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="J67" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="K67" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
       <c r="L67" t="s">
-        <v>616</v>
+        <v>87</v>
       </c>
       <c r="M67" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="N67"/>
+        <v>635</v>
+      </c>
+      <c r="N67" t="s">
+        <v>636</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>637</v>
+      </c>
       <c r="D68" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>477</v>
+      </c>
+      <c r="E68" t="s">
+        <v>638</v>
+      </c>
+      <c r="F68" t="s">
+        <v>639</v>
+      </c>
+      <c r="G68" t="s">
+        <v>640</v>
+      </c>
       <c r="H68" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
       <c r="I68" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="J68" t="s">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="K68" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="L68" t="s">
-        <v>623</v>
+        <v>87</v>
       </c>
       <c r="M68" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>644</v>
+      </c>
+      <c r="N68" t="s">
+        <v>645</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69"/>
+      <c r="C69" t="s">
+        <v>467</v>
+      </c>
       <c r="D69" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>458</v>
+      </c>
+      <c r="E69" t="s">
+        <v>468</v>
+      </c>
+      <c r="F69" t="s">
+        <v>469</v>
+      </c>
+      <c r="G69" t="s">
+        <v>470</v>
+      </c>
       <c r="H69" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="I69" t="s">
-        <v>627</v>
-[...3 lines deleted...]
-      </c>
+        <v>647</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="L69" t="s">
-        <v>629</v>
+        <v>56</v>
       </c>
       <c r="M69" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>649</v>
+      </c>
+      <c r="N69" t="s">
+        <v>475</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
-      <c r="C70"/>
+      <c r="C70" t="s">
+        <v>467</v>
+      </c>
       <c r="D70" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      <c r="G70"/>
+        <v>458</v>
+      </c>
+      <c r="E70" t="s">
+        <v>468</v>
+      </c>
+      <c r="F70" t="s">
+        <v>469</v>
+      </c>
+      <c r="G70" t="s">
+        <v>470</v>
+      </c>
       <c r="H70" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="I70" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>634</v>
+        <v>652</v>
       </c>
       <c r="L70" t="s">
-        <v>635</v>
+        <v>56</v>
       </c>
       <c r="M70" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="N70"/>
+        <v>653</v>
+      </c>
+      <c r="N70" t="s">
+        <v>475</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71"/>
+      <c r="C71" t="s">
+        <v>654</v>
+      </c>
       <c r="D71" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      <c r="G71"/>
+        <v>458</v>
+      </c>
+      <c r="E71" t="s">
+        <v>655</v>
+      </c>
+      <c r="F71" t="s">
+        <v>656</v>
+      </c>
+      <c r="G71" t="s">
+        <v>657</v>
+      </c>
       <c r="H71" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="I71" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="L71" t="s">
-        <v>641</v>
+        <v>56</v>
       </c>
       <c r="M71" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="N71"/>
+        <v>661</v>
+      </c>
+      <c r="N71" t="s">
+        <v>662</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>654</v>
+      </c>
       <c r="D72" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>458</v>
+      </c>
+      <c r="E72" t="s">
+        <v>655</v>
+      </c>
+      <c r="F72" t="s">
+        <v>656</v>
+      </c>
+      <c r="G72" t="s">
+        <v>657</v>
+      </c>
       <c r="H72" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="I72" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="L72" t="s">
-        <v>648</v>
+        <v>56</v>
       </c>
       <c r="M72" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>666</v>
+      </c>
+      <c r="N72" t="s">
+        <v>662</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="D73" t="s">
-        <v>651</v>
+        <v>458</v>
       </c>
       <c r="E73" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="F73" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="G73" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="H73" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="I73" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="L73" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M73" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="N73" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="D74" t="s">
-        <v>651</v>
+        <v>458</v>
       </c>
       <c r="E74" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="F74" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="G74" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="H74" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="I74" t="s">
-        <v>666</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="L74" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M74" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="N74" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D75" t="s">
-        <v>671</v>
+        <v>458</v>
       </c>
       <c r="E75" t="s">
         <v>672</v>
       </c>
       <c r="F75" t="s">
         <v>673</v>
       </c>
       <c r="G75" t="s">
         <v>674</v>
       </c>
       <c r="H75" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="I75" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="J75"/>
       <c r="K75" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="L75" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M75" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="N75" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>680</v>
+        <v>457</v>
       </c>
       <c r="D76" t="s">
-        <v>671</v>
+        <v>458</v>
       </c>
       <c r="E76" t="s">
-        <v>681</v>
+        <v>459</v>
       </c>
       <c r="F76" t="s">
-        <v>682</v>
+        <v>460</v>
       </c>
       <c r="G76" t="s">
-        <v>683</v>
+        <v>461</v>
       </c>
       <c r="H76" t="s">
         <v>684</v>
       </c>
       <c r="I76" t="s">
         <v>685</v>
       </c>
-      <c r="J76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J76"/>
       <c r="K76" t="s">
         <v>686</v>
       </c>
       <c r="L76" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="M76" t="s">
         <v>687</v>
       </c>
       <c r="N76" t="s">
-        <v>688</v>
+        <v>466</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>688</v>
+      </c>
+      <c r="D77" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="E77" t="s">
         <v>690</v>
       </c>
       <c r="F77" t="s">
         <v>691</v>
       </c>
       <c r="G77" t="s">
         <v>692</v>
       </c>
       <c r="H77" t="s">
         <v>693</v>
       </c>
       <c r="I77" t="s">
         <v>694</v>
       </c>
-      <c r="J77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J77"/>
       <c r="K77" t="s">
         <v>695</v>
       </c>
       <c r="L77" t="s">
-        <v>198</v>
+        <v>454</v>
       </c>
       <c r="M77" t="s">
         <v>696</v>
       </c>
       <c r="N77" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>698</v>
       </c>
       <c r="D78" t="s">
-        <v>671</v>
+        <v>699</v>
       </c>
       <c r="E78" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F78" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G78" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H78" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I78" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="J78"/>
       <c r="K78" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L78" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M78" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="N78" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
+        <v>698</v>
+      </c>
+      <c r="D79" t="s">
+        <v>699</v>
+      </c>
+      <c r="E79" t="s">
+        <v>700</v>
+      </c>
+      <c r="F79" t="s">
+        <v>701</v>
+      </c>
+      <c r="G79" t="s">
+        <v>702</v>
+      </c>
+      <c r="H79" t="s">
+        <v>708</v>
+      </c>
+      <c r="I79" t="s">
+        <v>709</v>
+      </c>
+      <c r="J79"/>
+      <c r="K79" t="s">
+        <v>710</v>
+      </c>
+      <c r="L79" t="s">
+        <v>56</v>
+      </c>
+      <c r="M79" t="s">
+        <v>711</v>
+      </c>
+      <c r="N79" t="s">
         <v>707</v>
-      </c>
-[...31 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="D80" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="E80" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="F80" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="G80" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="H80" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="I80" t="s">
-        <v>722</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="J80"/>
       <c r="K80" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="L80" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M80" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="N80" t="s">
-        <v>726</v>
+        <v>707</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>727</v>
+        <v>698</v>
       </c>
       <c r="D81" t="s">
+        <v>699</v>
+      </c>
+      <c r="E81" t="s">
+        <v>700</v>
+      </c>
+      <c r="F81" t="s">
+        <v>701</v>
+      </c>
+      <c r="G81" t="s">
+        <v>702</v>
+      </c>
+      <c r="H81" t="s">
+        <v>716</v>
+      </c>
+      <c r="I81" t="s">
         <v>717</v>
       </c>
-      <c r="E81" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="J81"/>
       <c r="K81" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="L81" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M81" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="N81" t="s">
-        <v>735</v>
+        <v>707</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>736</v>
+        <v>698</v>
       </c>
       <c r="D82" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="E82" t="s">
-        <v>737</v>
+        <v>700</v>
       </c>
       <c r="F82" t="s">
-        <v>738</v>
+        <v>701</v>
       </c>
       <c r="G82" t="s">
-        <v>739</v>
+        <v>702</v>
       </c>
       <c r="H82" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="I82" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="J82" t="s">
+        <v>721</v>
+      </c>
+      <c r="J82"/>
+      <c r="K82" t="s">
+        <v>722</v>
+      </c>
+      <c r="L82" t="s">
+        <v>56</v>
+      </c>
+      <c r="M82" t="s">
         <v>723</v>
       </c>
-      <c r="K82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N82" t="s">
-        <v>744</v>
+        <v>707</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>745</v>
+        <v>698</v>
       </c>
       <c r="D83" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="E83" t="s">
-        <v>746</v>
+        <v>700</v>
       </c>
       <c r="F83" t="s">
-        <v>747</v>
+        <v>701</v>
       </c>
       <c r="G83" t="s">
-        <v>748</v>
+        <v>702</v>
       </c>
       <c r="H83" t="s">
-        <v>749</v>
+        <v>724</v>
       </c>
       <c r="I83" t="s">
-        <v>750</v>
-[...3 lines deleted...]
-      </c>
+        <v>725</v>
+      </c>
+      <c r="J83"/>
       <c r="K83" t="s">
-        <v>751</v>
+        <v>726</v>
       </c>
       <c r="L83" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M83" t="s">
-        <v>752</v>
+        <v>727</v>
       </c>
       <c r="N83" t="s">
-        <v>753</v>
+        <v>707</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>754</v>
+        <v>728</v>
       </c>
       <c r="D84" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="E84" t="s">
-        <v>755</v>
+        <v>729</v>
       </c>
       <c r="F84" t="s">
-        <v>756</v>
+        <v>730</v>
       </c>
       <c r="G84" t="s">
-        <v>757</v>
+        <v>731</v>
       </c>
       <c r="H84" t="s">
-        <v>758</v>
+        <v>732</v>
       </c>
       <c r="I84" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="J84"/>
       <c r="K84" t="s">
-        <v>760</v>
+        <v>734</v>
       </c>
       <c r="L84" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M84" t="s">
-        <v>761</v>
+        <v>735</v>
       </c>
       <c r="N84" t="s">
-        <v>762</v>
+        <v>736</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>763</v>
+        <v>728</v>
       </c>
       <c r="D85" t="s">
-        <v>651</v>
+        <v>699</v>
       </c>
       <c r="E85" t="s">
-        <v>764</v>
+        <v>729</v>
       </c>
       <c r="F85" t="s">
-        <v>765</v>
+        <v>730</v>
       </c>
       <c r="G85" t="s">
-        <v>766</v>
+        <v>731</v>
       </c>
       <c r="H85" t="s">
-        <v>767</v>
+        <v>737</v>
       </c>
       <c r="I85" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>738</v>
+      </c>
+      <c r="J85"/>
       <c r="K85" t="s">
-        <v>770</v>
+        <v>739</v>
       </c>
       <c r="L85" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M85" t="s">
-        <v>771</v>
+        <v>740</v>
       </c>
       <c r="N85" t="s">
-        <v>772</v>
+        <v>736</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>773</v>
+        <v>741</v>
       </c>
       <c r="D86" t="s">
-        <v>651</v>
+        <v>742</v>
       </c>
       <c r="E86" t="s">
-        <v>774</v>
+        <v>743</v>
       </c>
       <c r="F86" t="s">
-        <v>775</v>
+        <v>744</v>
       </c>
       <c r="G86" t="s">
-        <v>776</v>
+        <v>745</v>
       </c>
       <c r="H86" t="s">
-        <v>777</v>
+        <v>746</v>
       </c>
       <c r="I86" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="J86"/>
       <c r="K86" t="s">
-        <v>779</v>
+        <v>748</v>
       </c>
       <c r="L86" t="s">
-        <v>198</v>
+        <v>749</v>
       </c>
       <c r="M86" t="s">
-        <v>780</v>
+        <v>750</v>
       </c>
       <c r="N86" t="s">
-        <v>781</v>
+        <v>751</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="D87" t="s">
-        <v>651</v>
+        <v>753</v>
       </c>
       <c r="E87" t="s">
-        <v>783</v>
+        <v>754</v>
       </c>
       <c r="F87" t="s">
-        <v>784</v>
+        <v>755</v>
       </c>
       <c r="G87" t="s">
-        <v>785</v>
+        <v>756</v>
       </c>
       <c r="H87" t="s">
-        <v>786</v>
+        <v>757</v>
       </c>
       <c r="I87" t="s">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>758</v>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="s">
-        <v>788</v>
+        <v>759</v>
       </c>
       <c r="L87" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M87" t="s">
-        <v>789</v>
+        <v>760</v>
       </c>
       <c r="N87" t="s">
-        <v>790</v>
+        <v>761</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>791</v>
+        <v>752</v>
       </c>
       <c r="D88" t="s">
-        <v>651</v>
+        <v>753</v>
       </c>
       <c r="E88" t="s">
-        <v>792</v>
+        <v>754</v>
       </c>
       <c r="F88" t="s">
-        <v>793</v>
+        <v>755</v>
       </c>
       <c r="G88" t="s">
-        <v>794</v>
+        <v>756</v>
       </c>
       <c r="H88" t="s">
-        <v>795</v>
+        <v>762</v>
       </c>
       <c r="I88" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>763</v>
+      </c>
+      <c r="J88"/>
       <c r="K88" t="s">
-        <v>797</v>
+        <v>764</v>
       </c>
       <c r="L88" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M88" t="s">
-        <v>798</v>
+        <v>765</v>
       </c>
       <c r="N88" t="s">
-        <v>799</v>
+        <v>761</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>800</v>
+        <v>766</v>
       </c>
       <c r="D89" t="s">
-        <v>651</v>
+        <v>753</v>
       </c>
       <c r="E89" t="s">
-        <v>801</v>
+        <v>767</v>
       </c>
       <c r="F89" t="s">
-        <v>802</v>
+        <v>768</v>
       </c>
       <c r="G89" t="s">
-        <v>803</v>
+        <v>769</v>
       </c>
       <c r="H89" t="s">
-        <v>804</v>
+        <v>770</v>
       </c>
       <c r="I89" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>771</v>
+      </c>
+      <c r="J89"/>
       <c r="K89" t="s">
-        <v>806</v>
+        <v>772</v>
       </c>
       <c r="L89" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M89" t="s">
-        <v>807</v>
+        <v>773</v>
       </c>
       <c r="N89" t="s">
-        <v>808</v>
+        <v>774</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>809</v>
+        <v>775</v>
       </c>
       <c r="D90" t="s">
-        <v>651</v>
+        <v>776</v>
       </c>
       <c r="E90" t="s">
-        <v>810</v>
+        <v>777</v>
       </c>
       <c r="F90" t="s">
-        <v>811</v>
+        <v>778</v>
       </c>
       <c r="G90" t="s">
-        <v>812</v>
+        <v>779</v>
       </c>
       <c r="H90" t="s">
-        <v>813</v>
+        <v>780</v>
       </c>
       <c r="I90" t="s">
-        <v>814</v>
-[...3 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="J90"/>
       <c r="K90" t="s">
-        <v>815</v>
+        <v>782</v>
       </c>
       <c r="L90" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="M90" t="s">
-        <v>816</v>
+        <v>783</v>
       </c>
       <c r="N90" t="s">
-        <v>817</v>
+        <v>784</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>818</v>
+        <v>785</v>
       </c>
       <c r="D91" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E91" t="s">
-        <v>819</v>
+        <v>787</v>
       </c>
       <c r="F91" t="s">
-        <v>820</v>
+        <v>788</v>
       </c>
       <c r="G91" t="s">
-        <v>821</v>
+        <v>789</v>
       </c>
       <c r="H91" t="s">
-        <v>822</v>
+        <v>790</v>
       </c>
       <c r="I91" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>791</v>
+      </c>
+      <c r="J91"/>
       <c r="K91" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="L91" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M91" t="s">
-        <v>825</v>
+        <v>793</v>
       </c>
       <c r="N91" t="s">
-        <v>826</v>
+        <v>794</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>827</v>
+        <v>795</v>
       </c>
       <c r="D92" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E92" t="s">
-        <v>828</v>
+        <v>796</v>
       </c>
       <c r="F92" t="s">
-        <v>829</v>
+        <v>797</v>
       </c>
       <c r="G92" t="s">
-        <v>830</v>
+        <v>798</v>
       </c>
       <c r="H92" t="s">
-        <v>831</v>
+        <v>799</v>
       </c>
       <c r="I92" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="J92"/>
       <c r="K92" t="s">
-        <v>833</v>
+        <v>801</v>
       </c>
       <c r="L92" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M92" t="s">
-        <v>834</v>
+        <v>802</v>
       </c>
       <c r="N92" t="s">
-        <v>835</v>
+        <v>803</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>836</v>
+        <v>804</v>
       </c>
       <c r="D93" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E93" t="s">
-        <v>837</v>
+        <v>805</v>
       </c>
       <c r="F93" t="s">
-        <v>838</v>
+        <v>806</v>
       </c>
       <c r="G93" t="s">
-        <v>839</v>
+        <v>807</v>
       </c>
       <c r="H93" t="s">
-        <v>840</v>
+        <v>808</v>
       </c>
       <c r="I93" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="J93"/>
       <c r="K93" t="s">
-        <v>842</v>
+        <v>810</v>
       </c>
       <c r="L93" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M93" t="s">
-        <v>843</v>
+        <v>811</v>
       </c>
       <c r="N93" t="s">
-        <v>844</v>
+        <v>812</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>845</v>
+        <v>813</v>
       </c>
       <c r="D94" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E94" t="s">
-        <v>846</v>
+        <v>814</v>
       </c>
       <c r="F94" t="s">
-        <v>847</v>
+        <v>815</v>
       </c>
       <c r="G94" t="s">
-        <v>848</v>
+        <v>816</v>
       </c>
       <c r="H94" t="s">
-        <v>849</v>
+        <v>817</v>
       </c>
       <c r="I94" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="J94"/>
       <c r="K94" t="s">
-        <v>851</v>
+        <v>819</v>
       </c>
       <c r="L94" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M94" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="N94" t="s">
-        <v>853</v>
+        <v>821</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>854</v>
+        <v>741</v>
       </c>
       <c r="D95" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E95" t="s">
-        <v>855</v>
+        <v>743</v>
       </c>
       <c r="F95" t="s">
-        <v>856</v>
+        <v>744</v>
       </c>
       <c r="G95" t="s">
-        <v>857</v>
+        <v>745</v>
       </c>
       <c r="H95" t="s">
-        <v>858</v>
+        <v>822</v>
       </c>
       <c r="I95" t="s">
-        <v>859</v>
-[...3 lines deleted...]
-      </c>
+        <v>823</v>
+      </c>
+      <c r="J95"/>
       <c r="K95" t="s">
-        <v>860</v>
+        <v>824</v>
       </c>
       <c r="L95" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="M95" t="s">
-        <v>861</v>
+        <v>825</v>
       </c>
       <c r="N95" t="s">
-        <v>862</v>
+        <v>751</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>863</v>
+        <v>826</v>
       </c>
       <c r="D96" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E96" t="s">
-        <v>864</v>
+        <v>827</v>
       </c>
       <c r="F96" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
       <c r="G96" t="s">
-        <v>866</v>
+        <v>829</v>
       </c>
       <c r="H96" t="s">
-        <v>867</v>
+        <v>830</v>
       </c>
       <c r="I96" t="s">
-        <v>868</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="J96"/>
       <c r="K96" t="s">
-        <v>869</v>
+        <v>832</v>
       </c>
       <c r="L96" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="M96" t="s">
-        <v>870</v>
+        <v>833</v>
       </c>
       <c r="N96" t="s">
-        <v>871</v>
+        <v>834</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="D97" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E97" t="s">
-        <v>873</v>
+        <v>836</v>
       </c>
       <c r="F97" t="s">
-        <v>874</v>
+        <v>837</v>
       </c>
       <c r="G97" t="s">
-        <v>875</v>
+        <v>838</v>
       </c>
       <c r="H97" t="s">
-        <v>876</v>
+        <v>839</v>
       </c>
       <c r="I97" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>840</v>
+      </c>
+      <c r="J97"/>
       <c r="K97" t="s">
-        <v>878</v>
+        <v>841</v>
       </c>
       <c r="L97" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M97" t="s">
-        <v>879</v>
+        <v>842</v>
       </c>
       <c r="N97" t="s">
-        <v>880</v>
+        <v>843</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>881</v>
+        <v>844</v>
       </c>
       <c r="D98" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E98" t="s">
-        <v>882</v>
+        <v>845</v>
       </c>
       <c r="F98" t="s">
-        <v>883</v>
+        <v>846</v>
       </c>
       <c r="G98" t="s">
-        <v>884</v>
+        <v>847</v>
       </c>
       <c r="H98" t="s">
-        <v>885</v>
+        <v>848</v>
       </c>
       <c r="I98" t="s">
-        <v>886</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="J98"/>
       <c r="K98" t="s">
-        <v>887</v>
+        <v>850</v>
       </c>
       <c r="L98" t="s">
-        <v>198</v>
+        <v>35</v>
       </c>
       <c r="M98" t="s">
-        <v>888</v>
+        <v>851</v>
       </c>
       <c r="N98" t="s">
-        <v>889</v>
+        <v>852</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>890</v>
+        <v>853</v>
       </c>
       <c r="D99" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="E99" t="s">
-        <v>891</v>
+        <v>854</v>
       </c>
       <c r="F99" t="s">
-        <v>892</v>
+        <v>855</v>
       </c>
       <c r="G99" t="s">
-        <v>893</v>
+        <v>856</v>
       </c>
       <c r="H99" t="s">
-        <v>894</v>
+        <v>857</v>
       </c>
       <c r="I99" t="s">
-        <v>895</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="J99"/>
       <c r="K99" t="s">
-        <v>896</v>
+        <v>859</v>
       </c>
       <c r="L99" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="M99" t="s">
-        <v>897</v>
+        <v>860</v>
       </c>
       <c r="N99" t="s">
-        <v>898</v>
+        <v>861</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>899</v>
+        <v>862</v>
       </c>
       <c r="D100" t="s">
-        <v>651</v>
+        <v>863</v>
       </c>
       <c r="E100" t="s">
-        <v>900</v>
+        <v>864</v>
       </c>
       <c r="F100" t="s">
-        <v>901</v>
+        <v>865</v>
       </c>
       <c r="G100" t="s">
-        <v>902</v>
+        <v>866</v>
       </c>
       <c r="H100" t="s">
-        <v>903</v>
+        <v>867</v>
       </c>
       <c r="I100" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      </c>
+        <v>868</v>
+      </c>
+      <c r="J100"/>
       <c r="K100" t="s">
-        <v>905</v>
+        <v>869</v>
       </c>
       <c r="L100" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="M100" t="s">
-        <v>906</v>
+        <v>870</v>
       </c>
       <c r="N100" t="s">
-        <v>907</v>
+        <v>871</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>908</v>
+        <v>872</v>
       </c>
       <c r="D101" t="s">
-        <v>909</v>
+        <v>873</v>
       </c>
       <c r="E101" t="s">
-        <v>910</v>
+        <v>874</v>
       </c>
       <c r="F101" t="s">
-        <v>911</v>
+        <v>875</v>
       </c>
       <c r="G101" t="s">
-        <v>912</v>
+        <v>876</v>
       </c>
       <c r="H101" t="s">
-        <v>913</v>
+        <v>877</v>
       </c>
       <c r="I101" t="s">
-        <v>914</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="J101"/>
       <c r="K101" t="s">
-        <v>915</v>
+        <v>879</v>
       </c>
       <c r="L101" t="s">
-        <v>362</v>
+        <v>56</v>
       </c>
       <c r="M101" t="s">
-        <v>916</v>
+        <v>880</v>
       </c>
       <c r="N101" t="s">
-        <v>917</v>
+        <v>881</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>918</v>
+        <v>882</v>
       </c>
       <c r="D102" t="s">
-        <v>909</v>
+        <v>883</v>
       </c>
       <c r="E102" t="s">
-        <v>919</v>
+        <v>884</v>
       </c>
       <c r="F102" t="s">
-        <v>920</v>
+        <v>885</v>
       </c>
       <c r="G102" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="H102" t="s">
-        <v>922</v>
+        <v>887</v>
       </c>
       <c r="I102" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="J102"/>
       <c r="K102" t="s">
-        <v>924</v>
+        <v>889</v>
       </c>
       <c r="L102" t="s">
-        <v>362</v>
+        <v>56</v>
       </c>
       <c r="M102" t="s">
-        <v>925</v>
+        <v>890</v>
       </c>
       <c r="N102" t="s">
-        <v>926</v>
+        <v>891</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>927</v>
+        <v>892</v>
       </c>
       <c r="D103" t="s">
-        <v>928</v>
+        <v>893</v>
       </c>
       <c r="E103" t="s">
-        <v>929</v>
+        <v>894</v>
       </c>
       <c r="F103" t="s">
-        <v>930</v>
+        <v>895</v>
       </c>
       <c r="G103" t="s">
-        <v>931</v>
+        <v>896</v>
       </c>
       <c r="H103" t="s">
-        <v>932</v>
+        <v>897</v>
       </c>
       <c r="I103" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>898</v>
+      </c>
+      <c r="J103"/>
       <c r="K103" t="s">
-        <v>934</v>
+        <v>899</v>
       </c>
       <c r="L103" t="s">
-        <v>362</v>
+        <v>25</v>
       </c>
       <c r="M103" t="s">
-        <v>935</v>
+        <v>900</v>
       </c>
       <c r="N103" t="s">
-        <v>936</v>
+        <v>901</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>937</v>
+        <v>902</v>
       </c>
       <c r="D104" t="s">
-        <v>928</v>
+        <v>893</v>
       </c>
       <c r="E104" t="s">
-        <v>938</v>
+        <v>903</v>
       </c>
       <c r="F104" t="s">
-        <v>939</v>
+        <v>630</v>
       </c>
       <c r="G104" t="s">
-        <v>940</v>
+        <v>904</v>
       </c>
       <c r="H104" t="s">
-        <v>941</v>
+        <v>905</v>
       </c>
       <c r="I104" t="s">
-        <v>942</v>
-[...3 lines deleted...]
-      </c>
+        <v>906</v>
+      </c>
+      <c r="J104"/>
       <c r="K104" t="s">
-        <v>943</v>
+        <v>907</v>
       </c>
       <c r="L104" t="s">
-        <v>362</v>
+        <v>35</v>
       </c>
       <c r="M104" t="s">
-        <v>944</v>
+        <v>908</v>
       </c>
       <c r="N104" t="s">
-        <v>945</v>
+        <v>909</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>946</v>
+        <v>910</v>
       </c>
       <c r="D105" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
       <c r="E105" t="s">
-        <v>947</v>
+        <v>912</v>
       </c>
       <c r="F105" t="s">
-        <v>948</v>
+        <v>913</v>
       </c>
       <c r="G105" t="s">
-        <v>949</v>
+        <v>914</v>
       </c>
       <c r="H105" t="s">
-        <v>950</v>
+        <v>915</v>
       </c>
       <c r="I105" t="s">
-        <v>951</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="J105"/>
       <c r="K105" t="s">
-        <v>952</v>
+        <v>917</v>
       </c>
       <c r="L105" t="s">
-        <v>362</v>
+        <v>454</v>
       </c>
       <c r="M105" t="s">
-        <v>953</v>
+        <v>918</v>
       </c>
       <c r="N105" t="s">
-        <v>954</v>
+        <v>919</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>955</v>
+        <v>920</v>
       </c>
       <c r="D106" t="s">
+        <v>921</v>
+      </c>
+      <c r="E106" t="s">
+        <v>922</v>
+      </c>
+      <c r="F106" t="s">
+        <v>788</v>
+      </c>
+      <c r="G106" t="s">
+        <v>923</v>
+      </c>
+      <c r="H106" t="s">
+        <v>924</v>
+      </c>
+      <c r="I106" t="s">
+        <v>925</v>
+      </c>
+      <c r="J106"/>
+      <c r="K106" t="s">
+        <v>926</v>
+      </c>
+      <c r="L106" t="s">
+        <v>35</v>
+      </c>
+      <c r="M106" t="s">
+        <v>927</v>
+      </c>
+      <c r="N106" t="s">
         <v>928</v>
-      </c>
-[...28 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>964</v>
+        <v>929</v>
       </c>
       <c r="D107" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="E107" t="s">
-        <v>965</v>
+        <v>930</v>
       </c>
       <c r="F107" t="s">
-        <v>966</v>
+        <v>931</v>
       </c>
       <c r="G107" t="s">
-        <v>967</v>
+        <v>932</v>
       </c>
       <c r="H107" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="I107" t="s">
-        <v>969</v>
-[...3 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="J107"/>
       <c r="K107" t="s">
-        <v>970</v>
+        <v>935</v>
       </c>
       <c r="L107" t="s">
-        <v>362</v>
+        <v>936</v>
       </c>
       <c r="M107" t="s">
-        <v>971</v>
+        <v>937</v>
       </c>
       <c r="N107" t="s">
-        <v>972</v>
+        <v>938</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>973</v>
+        <v>939</v>
       </c>
       <c r="D108" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="E108" t="s">
-        <v>974</v>
+        <v>940</v>
       </c>
       <c r="F108" t="s">
-        <v>975</v>
+        <v>941</v>
       </c>
       <c r="G108" t="s">
-        <v>976</v>
+        <v>942</v>
       </c>
       <c r="H108" t="s">
-        <v>977</v>
+        <v>943</v>
       </c>
       <c r="I108" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>944</v>
+      </c>
+      <c r="J108"/>
       <c r="K108" t="s">
-        <v>979</v>
+        <v>945</v>
       </c>
       <c r="L108" t="s">
-        <v>362</v>
+        <v>936</v>
       </c>
       <c r="M108" t="s">
-        <v>980</v>
+        <v>946</v>
       </c>
       <c r="N108" t="s">
-        <v>981</v>
+        <v>947</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>982</v>
+        <v>948</v>
       </c>
       <c r="D109" t="s">
-        <v>928</v>
+        <v>949</v>
       </c>
       <c r="E109" t="s">
-        <v>983</v>
+        <v>950</v>
       </c>
       <c r="F109" t="s">
-        <v>984</v>
+        <v>951</v>
       </c>
       <c r="G109" t="s">
-        <v>985</v>
+        <v>952</v>
       </c>
       <c r="H109" t="s">
-        <v>986</v>
+        <v>953</v>
       </c>
       <c r="I109" t="s">
-        <v>987</v>
-[...3 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="J109"/>
       <c r="K109" t="s">
-        <v>988</v>
+        <v>955</v>
       </c>
       <c r="L109" t="s">
-        <v>362</v>
+        <v>454</v>
       </c>
       <c r="M109" t="s">
-        <v>989</v>
+        <v>956</v>
       </c>
       <c r="N109" t="s">
-        <v>990</v>
+        <v>957</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>991</v>
+        <v>958</v>
       </c>
       <c r="D110" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E110" t="s">
-        <v>992</v>
+        <v>960</v>
       </c>
       <c r="F110" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="G110" t="s">
-        <v>994</v>
+        <v>962</v>
       </c>
       <c r="H110" t="s">
-        <v>995</v>
+        <v>963</v>
       </c>
       <c r="I110" t="s">
-        <v>996</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="J110"/>
       <c r="K110" t="s">
-        <v>997</v>
+        <v>965</v>
       </c>
       <c r="L110" t="s">
-        <v>362</v>
+        <v>35</v>
       </c>
       <c r="M110" t="s">
-        <v>998</v>
+        <v>966</v>
       </c>
       <c r="N110" t="s">
-        <v>999</v>
+        <v>967</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1000</v>
+        <v>968</v>
       </c>
       <c r="D111" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E111" t="s">
-        <v>1001</v>
+        <v>969</v>
       </c>
       <c r="F111" t="s">
-        <v>1002</v>
+        <v>970</v>
       </c>
       <c r="G111" t="s">
-        <v>1003</v>
+        <v>971</v>
       </c>
       <c r="H111" t="s">
-        <v>1004</v>
+        <v>972</v>
       </c>
       <c r="I111" t="s">
-        <v>1005</v>
-[...3 lines deleted...]
-      </c>
+        <v>973</v>
+      </c>
+      <c r="J111"/>
       <c r="K111" t="s">
-        <v>1006</v>
+        <v>974</v>
       </c>
       <c r="L111" t="s">
-        <v>362</v>
+        <v>936</v>
       </c>
       <c r="M111" t="s">
-        <v>1007</v>
+        <v>975</v>
       </c>
       <c r="N111" t="s">
-        <v>1008</v>
+        <v>976</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1009</v>
+        <v>977</v>
       </c>
       <c r="D112" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E112" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="F112" t="s">
-        <v>1011</v>
+        <v>979</v>
       </c>
       <c r="G112" t="s">
-        <v>1012</v>
+        <v>980</v>
       </c>
       <c r="H112" t="s">
-        <v>1013</v>
+        <v>981</v>
       </c>
       <c r="I112" t="s">
-        <v>1014</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="J112"/>
       <c r="K112" t="s">
-        <v>1015</v>
+        <v>983</v>
       </c>
       <c r="L112" t="s">
-        <v>362</v>
+        <v>936</v>
       </c>
       <c r="M112" t="s">
-        <v>1016</v>
+        <v>984</v>
       </c>
       <c r="N112" t="s">
-        <v>1017</v>
+        <v>985</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1018</v>
+        <v>986</v>
       </c>
       <c r="D113" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E113" t="s">
-        <v>1019</v>
+        <v>987</v>
       </c>
       <c r="F113" t="s">
-        <v>1020</v>
+        <v>988</v>
       </c>
       <c r="G113" t="s">
-        <v>1021</v>
+        <v>989</v>
       </c>
       <c r="H113" t="s">
-        <v>1022</v>
+        <v>990</v>
       </c>
       <c r="I113" t="s">
-        <v>1023</v>
-[...3 lines deleted...]
-      </c>
+        <v>991</v>
+      </c>
+      <c r="J113"/>
       <c r="K113" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
       <c r="L113" t="s">
-        <v>362</v>
+        <v>25</v>
       </c>
       <c r="M113" t="s">
-        <v>1025</v>
+        <v>993</v>
       </c>
       <c r="N113" t="s">
-        <v>1026</v>
+        <v>994</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1027</v>
+        <v>995</v>
       </c>
       <c r="D114" t="s">
-        <v>1028</v>
+        <v>959</v>
       </c>
       <c r="E114" t="s">
-        <v>1029</v>
+        <v>996</v>
       </c>
       <c r="F114" t="s">
-        <v>1030</v>
+        <v>997</v>
       </c>
       <c r="G114" t="s">
-        <v>1031</v>
+        <v>998</v>
       </c>
       <c r="H114" t="s">
-        <v>1032</v>
+        <v>999</v>
       </c>
       <c r="I114" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="J114"/>
       <c r="K114" t="s">
-        <v>1034</v>
+        <v>1001</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>25</v>
       </c>
       <c r="M114" t="s">
-        <v>1035</v>
+        <v>1002</v>
       </c>
       <c r="N114" t="s">
-        <v>1036</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>171</v>
+        <v>1004</v>
       </c>
       <c r="D115" t="s">
-        <v>162</v>
+        <v>1005</v>
       </c>
       <c r="E115" t="s">
-        <v>172</v>
+        <v>1006</v>
       </c>
       <c r="F115" t="s">
-        <v>173</v>
+        <v>1007</v>
       </c>
       <c r="G115" t="s">
-        <v>174</v>
+        <v>1008</v>
       </c>
       <c r="H115" t="s">
-        <v>1037</v>
+        <v>1009</v>
       </c>
       <c r="I115" t="s">
-        <v>1038</v>
+        <v>1010</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1039</v>
+        <v>1011</v>
       </c>
       <c r="L115" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="M115" t="s">
-        <v>1040</v>
+        <v>1012</v>
       </c>
       <c r="N115" t="s">
-        <v>179</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>171</v>
+        <v>1014</v>
       </c>
       <c r="D116" t="s">
-        <v>162</v>
+        <v>1015</v>
       </c>
       <c r="E116" t="s">
-        <v>172</v>
+        <v>1016</v>
       </c>
       <c r="F116" t="s">
-        <v>173</v>
+        <v>1017</v>
       </c>
       <c r="G116" t="s">
-        <v>174</v>
+        <v>1018</v>
       </c>
       <c r="H116" t="s">
-        <v>1041</v>
+        <v>1019</v>
       </c>
       <c r="I116" t="s">
-        <v>1042</v>
+        <v>1020</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1043</v>
+        <v>1021</v>
       </c>
       <c r="L116" t="s">
-        <v>73</v>
+        <v>936</v>
       </c>
       <c r="M116" t="s">
-        <v>1044</v>
+        <v>1022</v>
       </c>
       <c r="N116" t="s">
-        <v>179</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1045</v>
+        <v>1024</v>
       </c>
       <c r="D117" t="s">
-        <v>162</v>
+        <v>1025</v>
       </c>
       <c r="E117" t="s">
-        <v>1046</v>
+        <v>1026</v>
       </c>
       <c r="F117" t="s">
-        <v>1047</v>
+        <v>1027</v>
       </c>
       <c r="G117" t="s">
-        <v>1048</v>
+        <v>1028</v>
       </c>
       <c r="H117" t="s">
-        <v>1049</v>
+        <v>1029</v>
       </c>
       <c r="I117" t="s">
-        <v>1050</v>
+        <v>1030</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="L117" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M117" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="N117" t="s">
-        <v>1053</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
       <c r="D118" t="s">
-        <v>162</v>
+        <v>1035</v>
       </c>
       <c r="E118" t="s">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="F118" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="G118" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="H118" t="s">
-        <v>1054</v>
+        <v>1039</v>
       </c>
       <c r="I118" t="s">
-        <v>1055</v>
+        <v>1040</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1056</v>
+        <v>1041</v>
       </c>
       <c r="L118" t="s">
-        <v>73</v>
+        <v>1042</v>
       </c>
       <c r="M118" t="s">
-        <v>1057</v>
+        <v>1043</v>
       </c>
       <c r="N118" t="s">
-        <v>1053</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H119" t="s">
         <v>1045</v>
       </c>
-      <c r="D119" t="s">
-[...2 lines deleted...]
-      <c r="E119" t="s">
+      <c r="I119" t="s">
         <v>1046</v>
-      </c>
-[...10 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="L119" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M119" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="N119" t="s">
-        <v>1053</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="D120" t="s">
-        <v>162</v>
+        <v>1025</v>
       </c>
       <c r="E120" t="s">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="F120" t="s">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="G120" t="s">
-        <v>1065</v>
+        <v>1052</v>
       </c>
       <c r="H120" t="s">
-        <v>1066</v>
+        <v>1053</v>
       </c>
       <c r="I120" t="s">
-        <v>1067</v>
+        <v>1054</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1068</v>
+        <v>1055</v>
       </c>
       <c r="L120" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M120" t="s">
-        <v>1069</v>
+        <v>1056</v>
       </c>
       <c r="N120" t="s">
-        <v>1070</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H121" t="s">
         <v>1062</v>
       </c>
-      <c r="D121" t="s">
-[...2 lines deleted...]
-      <c r="E121" t="s">
+      <c r="I121" t="s">
         <v>1063</v>
-      </c>
-[...10 lines deleted...]
-        <v>1072</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
       <c r="L121" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M121" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="N121" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>161</v>
+        <v>1034</v>
       </c>
       <c r="D122" t="s">
-        <v>162</v>
+        <v>1067</v>
       </c>
       <c r="E122" t="s">
-        <v>163</v>
+        <v>1036</v>
       </c>
       <c r="F122" t="s">
-        <v>164</v>
+        <v>1037</v>
       </c>
       <c r="G122" t="s">
-        <v>165</v>
+        <v>1038</v>
       </c>
       <c r="H122" t="s">
-        <v>1075</v>
+        <v>1039</v>
       </c>
       <c r="I122" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1077</v>
+        <v>1069</v>
       </c>
       <c r="L122" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="M122" t="s">
-        <v>1078</v>
+        <v>1070</v>
       </c>
       <c r="N122" t="s">
-        <v>170</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
       <c r="D123" t="s">
-        <v>1080</v>
+        <v>1067</v>
       </c>
       <c r="E123" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="F123" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="G123" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="H123" t="s">
-        <v>1084</v>
+        <v>1075</v>
       </c>
       <c r="I123" t="s">
-        <v>1085</v>
+        <v>1076</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1086</v>
+        <v>1077</v>
       </c>
       <c r="L123" t="s">
-        <v>138</v>
+        <v>25</v>
       </c>
       <c r="M123" t="s">
-        <v>1087</v>
+        <v>1078</v>
       </c>
       <c r="N123" t="s">
-        <v>1088</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1089</v>
+        <v>1034</v>
       </c>
       <c r="D124" t="s">
-        <v>1090</v>
+        <v>1067</v>
       </c>
       <c r="E124" t="s">
-        <v>1091</v>
+        <v>1036</v>
       </c>
       <c r="F124" t="s">
-        <v>1092</v>
+        <v>1037</v>
       </c>
       <c r="G124" t="s">
-        <v>1093</v>
+        <v>1038</v>
       </c>
       <c r="H124" t="s">
-        <v>1094</v>
+        <v>1080</v>
       </c>
       <c r="I124" t="s">
-        <v>1095</v>
+        <v>1081</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1096</v>
+        <v>1082</v>
       </c>
       <c r="L124" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M124" t="s">
-        <v>1097</v>
+        <v>1083</v>
       </c>
       <c r="N124" t="s">
-        <v>1098</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I125" t="s">
         <v>1089</v>
-      </c>
-[...16 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="L125" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M125" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
       <c r="N125" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="D126" t="s">
-        <v>1090</v>
+        <v>1067</v>
       </c>
       <c r="E126" t="s">
-        <v>1091</v>
+        <v>1072</v>
       </c>
       <c r="F126" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="G126" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H126" t="s">
         <v>1093</v>
       </c>
-      <c r="H126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I126" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="L126" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="M126" t="s">
-        <v>1106</v>
+        <v>1096</v>
       </c>
       <c r="N126" t="s">
-        <v>1098</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D127" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="E127" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="F127" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="G127" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="H127" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="I127" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
       <c r="L127" t="s">
-        <v>73</v>
+        <v>1105</v>
       </c>
       <c r="M127" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="N127" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1089</v>
+        <v>1108</v>
       </c>
       <c r="D128" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
       <c r="E128" t="s">
-        <v>1091</v>
+        <v>1110</v>
       </c>
       <c r="F128" t="s">
-        <v>1092</v>
+        <v>1111</v>
       </c>
       <c r="G128" t="s">
-        <v>1093</v>
+        <v>1112</v>
       </c>
       <c r="H128" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="I128" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="L128" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M128" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="N128" t="s">
-        <v>1098</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1089</v>
+        <v>1118</v>
       </c>
       <c r="D129" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
       <c r="E129" t="s">
-        <v>1091</v>
+        <v>1119</v>
       </c>
       <c r="F129" t="s">
-        <v>1092</v>
+        <v>1120</v>
       </c>
       <c r="G129" t="s">
-        <v>1093</v>
+        <v>1121</v>
       </c>
       <c r="H129" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="I129" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="L129" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M129" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="N129" t="s">
-        <v>1098</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E130" t="s">
         <v>1119</v>
       </c>
-      <c r="D130" t="s">
-[...2 lines deleted...]
-      <c r="E130" t="s">
+      <c r="F130" t="s">
         <v>1120</v>
       </c>
-      <c r="F130" t="s">
+      <c r="G130" t="s">
         <v>1121</v>
       </c>
-      <c r="G130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H130" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="I130" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="L130" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M130" t="s">
+        <v>1130</v>
+      </c>
+      <c r="N130" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="D131" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
       <c r="E131" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="F131" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="G131" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
       <c r="H131" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="I131" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="L131" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M131" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="N131" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="D132" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="E132" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="F132" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="G132" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="H132" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="I132" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="L132" t="s">
-        <v>1140</v>
+        <v>56</v>
       </c>
       <c r="M132" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="N132" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="D133" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="E133" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="F133" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="G133" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="H133" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="I133" t="s">
-        <v>1149</v>
+        <v>1155</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="L133" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M133" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="N133" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="D134" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="E134" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="F134" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="G134" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="H134" t="s">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="I134" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="L134" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="M134" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="N134" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="D135" t="s">
-        <v>1144</v>
+        <v>1169</v>
       </c>
       <c r="E135" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="F135" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="G135" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="H135" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="I135" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="L135" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="M135" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="N135" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
       <c r="D136" t="s">
-        <v>1167</v>
+        <v>1179</v>
       </c>
       <c r="E136" t="s">
-        <v>1168</v>
+        <v>1180</v>
       </c>
       <c r="F136" t="s">
-        <v>1169</v>
+        <v>1181</v>
       </c>
       <c r="G136" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
       <c r="H136" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="I136" t="s">
-        <v>1172</v>
+        <v>1184</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="L136" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="M136" t="s">
-        <v>1174</v>
+        <v>1186</v>
       </c>
       <c r="N136" t="s">
-        <v>1175</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="D137" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E137" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="F137" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="G137" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="H137" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
       <c r="I137" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="L137" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M137" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="N137" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="D138" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E138" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="F138" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="G138" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="H138" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
       <c r="I138" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="L138" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M138" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="N138" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="D139" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E139" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="F139" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
       <c r="G139" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="H139" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="I139" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="L139" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M139" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="N139" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="D140" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E140" t="s">
-        <v>1205</v>
+        <v>1190</v>
       </c>
       <c r="F140" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H140" t="s">
         <v>1206</v>
       </c>
-      <c r="G140" t="s">
+      <c r="I140" t="s">
         <v>1207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="L140" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M140" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="N140" t="s">
-        <v>1212</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1132</v>
+        <v>1188</v>
       </c>
       <c r="D141" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E141" t="s">
-        <v>1134</v>
+        <v>1190</v>
       </c>
       <c r="F141" t="s">
-        <v>1135</v>
+        <v>1191</v>
       </c>
       <c r="G141" t="s">
-        <v>1136</v>
+        <v>1192</v>
       </c>
       <c r="H141" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="I141" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="L141" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M141" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="N141" t="s">
-        <v>1142</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1217</v>
+        <v>1188</v>
       </c>
       <c r="D142" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E142" t="s">
-        <v>1218</v>
+        <v>1190</v>
       </c>
       <c r="F142" t="s">
-        <v>1219</v>
+        <v>1191</v>
       </c>
       <c r="G142" t="s">
-        <v>1220</v>
+        <v>1192</v>
       </c>
       <c r="H142" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="I142" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="L142" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="M142" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="N142" t="s">
-        <v>1225</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1226</v>
+        <v>1188</v>
       </c>
       <c r="D143" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E143" t="s">
-        <v>1227</v>
+        <v>1190</v>
       </c>
       <c r="F143" t="s">
-        <v>1228</v>
+        <v>1191</v>
       </c>
       <c r="G143" t="s">
-        <v>1229</v>
+        <v>1192</v>
       </c>
       <c r="H143" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="I143" t="s">
-        <v>1231</v>
+        <v>1219</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1232</v>
+        <v>1220</v>
       </c>
       <c r="L143" t="s">
-        <v>61</v>
+        <v>454</v>
       </c>
       <c r="M143" t="s">
-        <v>1233</v>
+        <v>1221</v>
       </c>
       <c r="N143" t="s">
-        <v>1234</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1235</v>
+        <v>1188</v>
       </c>
       <c r="D144" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E144" t="s">
-        <v>1236</v>
+        <v>1190</v>
       </c>
       <c r="F144" t="s">
-        <v>1237</v>
+        <v>1191</v>
       </c>
       <c r="G144" t="s">
-        <v>1238</v>
+        <v>1192</v>
       </c>
       <c r="H144" t="s">
-        <v>1239</v>
+        <v>1222</v>
       </c>
       <c r="I144" t="s">
-        <v>1240</v>
+        <v>1223</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1241</v>
+        <v>1224</v>
       </c>
       <c r="L144" t="s">
-        <v>61</v>
+        <v>454</v>
       </c>
       <c r="M144" t="s">
-        <v>1242</v>
+        <v>1225</v>
       </c>
       <c r="N144" t="s">
-        <v>1243</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1244</v>
+        <v>1188</v>
       </c>
       <c r="D145" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="E145" t="s">
-        <v>1245</v>
+        <v>1190</v>
       </c>
       <c r="F145" t="s">
-        <v>1246</v>
+        <v>1191</v>
       </c>
       <c r="G145" t="s">
-        <v>1247</v>
+        <v>1192</v>
       </c>
       <c r="H145" t="s">
-        <v>1248</v>
+        <v>1226</v>
       </c>
       <c r="I145" t="s">
-        <v>1249</v>
+        <v>1227</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1250</v>
+        <v>1228</v>
       </c>
       <c r="L145" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="M145" t="s">
-        <v>1251</v>
+        <v>1229</v>
       </c>
       <c r="N145" t="s">
-        <v>1252</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1253</v>
+        <v>1188</v>
       </c>
       <c r="D146" t="s">
-        <v>1254</v>
+        <v>1189</v>
       </c>
       <c r="E146" t="s">
-        <v>1255</v>
+        <v>1190</v>
       </c>
       <c r="F146" t="s">
-        <v>1256</v>
+        <v>1191</v>
       </c>
       <c r="G146" t="s">
-        <v>1257</v>
+        <v>1192</v>
       </c>
       <c r="H146" t="s">
-        <v>1258</v>
+        <v>1230</v>
       </c>
       <c r="I146" t="s">
-        <v>1259</v>
+        <v>1231</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1260</v>
+        <v>1232</v>
       </c>
       <c r="L146" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="M146" t="s">
-        <v>1261</v>
+        <v>1233</v>
       </c>
       <c r="N146" t="s">
-        <v>1262</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1263</v>
+        <v>1188</v>
       </c>
       <c r="D147" t="s">
-        <v>1264</v>
+        <v>1189</v>
       </c>
       <c r="E147" t="s">
-        <v>1265</v>
+        <v>1190</v>
       </c>
       <c r="F147" t="s">
-        <v>1266</v>
+        <v>1191</v>
       </c>
       <c r="G147" t="s">
-        <v>1267</v>
+        <v>1192</v>
       </c>
       <c r="H147" t="s">
-        <v>1268</v>
+        <v>1234</v>
       </c>
       <c r="I147" t="s">
-        <v>1269</v>
+        <v>1235</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1270</v>
+        <v>1236</v>
       </c>
       <c r="L147" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M147" t="s">
-        <v>1271</v>
+        <v>1237</v>
       </c>
       <c r="N147" t="s">
-        <v>1272</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1273</v>
+        <v>1188</v>
       </c>
       <c r="D148" t="s">
-        <v>1274</v>
+        <v>1189</v>
       </c>
       <c r="E148" t="s">
-        <v>1275</v>
+        <v>1190</v>
       </c>
       <c r="F148" t="s">
-        <v>1276</v>
+        <v>1191</v>
       </c>
       <c r="G148" t="s">
-        <v>1277</v>
+        <v>1192</v>
       </c>
       <c r="H148" t="s">
-        <v>1278</v>
+        <v>1238</v>
       </c>
       <c r="I148" t="s">
-        <v>1279</v>
+        <v>1239</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1280</v>
+        <v>1240</v>
       </c>
       <c r="L148" t="s">
-        <v>73</v>
+        <v>454</v>
       </c>
       <c r="M148" t="s">
-        <v>1281</v>
+        <v>1241</v>
       </c>
       <c r="N148" t="s">
-        <v>1282</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1283</v>
+        <v>1188</v>
       </c>
       <c r="D149" t="s">
-        <v>1284</v>
+        <v>1189</v>
       </c>
       <c r="E149" t="s">
-        <v>1285</v>
+        <v>1190</v>
       </c>
       <c r="F149" t="s">
-        <v>1286</v>
+        <v>1191</v>
       </c>
       <c r="G149" t="s">
-        <v>1287</v>
+        <v>1192</v>
       </c>
       <c r="H149" t="s">
-        <v>1288</v>
+        <v>1242</v>
       </c>
       <c r="I149" t="s">
-        <v>1289</v>
+        <v>1243</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1290</v>
+        <v>1244</v>
       </c>
       <c r="L149" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="M149" t="s">
-        <v>1291</v>
+        <v>1245</v>
       </c>
       <c r="N149" t="s">
-        <v>1292</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1293</v>
+        <v>1188</v>
       </c>
       <c r="D150" t="s">
-        <v>1284</v>
+        <v>1189</v>
       </c>
       <c r="E150" t="s">
-        <v>1294</v>
+        <v>1190</v>
       </c>
       <c r="F150" t="s">
-        <v>573</v>
+        <v>1191</v>
       </c>
       <c r="G150" t="s">
-        <v>1295</v>
+        <v>1192</v>
       </c>
       <c r="H150" t="s">
-        <v>1296</v>
+        <v>1246</v>
       </c>
       <c r="I150" t="s">
-        <v>1297</v>
+        <v>1247</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1298</v>
+        <v>1248</v>
       </c>
       <c r="L150" t="s">
-        <v>61</v>
+        <v>454</v>
       </c>
       <c r="M150" t="s">
-        <v>1299</v>
+        <v>1249</v>
       </c>
       <c r="N150" t="s">
-        <v>1300</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1301</v>
+        <v>1188</v>
       </c>
       <c r="D151" t="s">
-        <v>1302</v>
+        <v>1189</v>
       </c>
       <c r="E151" t="s">
-        <v>1303</v>
+        <v>1190</v>
       </c>
       <c r="F151" t="s">
-        <v>1304</v>
+        <v>1191</v>
       </c>
       <c r="G151" t="s">
-        <v>1305</v>
+        <v>1192</v>
       </c>
       <c r="H151" t="s">
-        <v>1306</v>
+        <v>1250</v>
       </c>
       <c r="I151" t="s">
-        <v>1307</v>
+        <v>1251</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1308</v>
+        <v>1252</v>
       </c>
       <c r="L151" t="s">
-        <v>138</v>
+        <v>454</v>
       </c>
       <c r="M151" t="s">
-        <v>1309</v>
+        <v>1253</v>
       </c>
       <c r="N151" t="s">
-        <v>1310</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1311</v>
+        <v>1188</v>
       </c>
       <c r="D152" t="s">
-        <v>1312</v>
+        <v>1189</v>
       </c>
       <c r="E152" t="s">
-        <v>1313</v>
+        <v>1190</v>
       </c>
       <c r="F152" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="G152" t="s">
-        <v>1314</v>
+        <v>1192</v>
       </c>
       <c r="H152" t="s">
-        <v>1315</v>
+        <v>1254</v>
       </c>
       <c r="I152" t="s">
-        <v>1316</v>
+        <v>1255</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1317</v>
+        <v>1256</v>
       </c>
       <c r="L152" t="s">
-        <v>61</v>
+        <v>454</v>
       </c>
       <c r="M152" t="s">
-        <v>1318</v>
+        <v>1257</v>
       </c>
       <c r="N152" t="s">
-        <v>1319</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1320</v>
+        <v>1188</v>
       </c>
       <c r="D153" t="s">
-        <v>1312</v>
+        <v>1189</v>
       </c>
       <c r="E153" t="s">
-        <v>1321</v>
+        <v>1190</v>
       </c>
       <c r="F153" t="s">
-        <v>1322</v>
+        <v>1191</v>
       </c>
       <c r="G153" t="s">
-        <v>1323</v>
+        <v>1192</v>
       </c>
       <c r="H153" t="s">
-        <v>1324</v>
+        <v>1258</v>
       </c>
       <c r="I153" t="s">
-        <v>1325</v>
+        <v>1259</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1326</v>
+        <v>1260</v>
       </c>
       <c r="L153" t="s">
-        <v>1327</v>
+        <v>454</v>
       </c>
       <c r="M153" t="s">
-        <v>1328</v>
+        <v>1261</v>
       </c>
       <c r="N153" t="s">
-        <v>1329</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1330</v>
+        <v>1262</v>
       </c>
       <c r="D154" t="s">
-        <v>1312</v>
+        <v>1263</v>
       </c>
       <c r="E154" t="s">
-        <v>1331</v>
+        <v>1264</v>
       </c>
       <c r="F154" t="s">
-        <v>1332</v>
+        <v>1265</v>
       </c>
       <c r="G154" t="s">
-        <v>1333</v>
+        <v>1266</v>
       </c>
       <c r="H154" t="s">
-        <v>1334</v>
+        <v>1267</v>
       </c>
       <c r="I154" t="s">
-        <v>1335</v>
+        <v>1268</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1336</v>
+        <v>1269</v>
       </c>
       <c r="L154" t="s">
-        <v>1327</v>
+        <v>35</v>
       </c>
       <c r="M154" t="s">
-        <v>1337</v>
+        <v>1270</v>
       </c>
       <c r="N154" t="s">
-        <v>1338</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1339</v>
+        <v>1188</v>
       </c>
       <c r="D155" t="s">
-        <v>1340</v>
+        <v>1272</v>
       </c>
       <c r="E155" t="s">
-        <v>1341</v>
+        <v>1190</v>
       </c>
       <c r="F155" t="s">
-        <v>1342</v>
+        <v>1191</v>
       </c>
       <c r="G155" t="s">
-        <v>1343</v>
+        <v>1192</v>
       </c>
       <c r="H155" t="s">
-        <v>1344</v>
+        <v>1193</v>
       </c>
       <c r="I155" t="s">
-        <v>1345</v>
+        <v>1273</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1346</v>
+        <v>1274</v>
       </c>
       <c r="L155" t="s">
-        <v>138</v>
+        <v>1275</v>
       </c>
       <c r="M155" t="s">
-        <v>1347</v>
+        <v>1276</v>
       </c>
       <c r="N155" t="s">
-        <v>1348</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1349</v>
+        <v>1188</v>
       </c>
       <c r="D156" t="s">
-        <v>1350</v>
+        <v>1272</v>
       </c>
       <c r="E156" t="s">
-        <v>1351</v>
+        <v>1190</v>
       </c>
       <c r="F156" t="s">
-        <v>1352</v>
+        <v>1191</v>
       </c>
       <c r="G156" t="s">
-        <v>1353</v>
+        <v>1192</v>
       </c>
       <c r="H156" t="s">
-        <v>1354</v>
+        <v>1198</v>
       </c>
       <c r="I156" t="s">
-        <v>1355</v>
+        <v>1277</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1356</v>
+        <v>1278</v>
       </c>
       <c r="L156" t="s">
-        <v>61</v>
+        <v>1275</v>
       </c>
       <c r="M156" t="s">
-        <v>1357</v>
+        <v>1279</v>
       </c>
       <c r="N156" t="s">
-        <v>1358</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1359</v>
+        <v>1188</v>
       </c>
       <c r="D157" t="s">
-        <v>1350</v>
+        <v>1272</v>
       </c>
       <c r="E157" t="s">
-        <v>1360</v>
+        <v>1190</v>
       </c>
       <c r="F157" t="s">
-        <v>1361</v>
+        <v>1191</v>
       </c>
       <c r="G157" t="s">
-        <v>1362</v>
+        <v>1192</v>
       </c>
       <c r="H157" t="s">
-        <v>1363</v>
+        <v>1202</v>
       </c>
       <c r="I157" t="s">
-        <v>1364</v>
+        <v>1280</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1365</v>
+        <v>1281</v>
       </c>
       <c r="L157" t="s">
-        <v>1327</v>
+        <v>1275</v>
       </c>
       <c r="M157" t="s">
-        <v>1366</v>
+        <v>1282</v>
       </c>
       <c r="N157" t="s">
-        <v>1367</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1368</v>
+        <v>1188</v>
       </c>
       <c r="D158" t="s">
-        <v>1350</v>
+        <v>1272</v>
       </c>
       <c r="E158" t="s">
-        <v>1369</v>
+        <v>1190</v>
       </c>
       <c r="F158" t="s">
-        <v>1370</v>
+        <v>1191</v>
       </c>
       <c r="G158" t="s">
-        <v>1371</v>
+        <v>1192</v>
       </c>
       <c r="H158" t="s">
-        <v>1372</v>
+        <v>1206</v>
       </c>
       <c r="I158" t="s">
-        <v>1373</v>
+        <v>1283</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1374</v>
+        <v>1284</v>
       </c>
       <c r="L158" t="s">
-        <v>1327</v>
+        <v>1275</v>
       </c>
       <c r="M158" t="s">
-        <v>1375</v>
+        <v>1285</v>
       </c>
       <c r="N158" t="s">
-        <v>1376</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1377</v>
+        <v>1188</v>
       </c>
       <c r="D159" t="s">
-        <v>1350</v>
+        <v>1272</v>
       </c>
       <c r="E159" t="s">
-        <v>1378</v>
+        <v>1190</v>
       </c>
       <c r="F159" t="s">
-        <v>1379</v>
+        <v>1191</v>
       </c>
       <c r="G159" t="s">
-        <v>1380</v>
+        <v>1192</v>
       </c>
       <c r="H159" t="s">
-        <v>1381</v>
+        <v>1210</v>
       </c>
       <c r="I159" t="s">
-        <v>1382</v>
+        <v>1286</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
-        <v>1383</v>
+        <v>1287</v>
       </c>
       <c r="L159" t="s">
-        <v>25</v>
+        <v>1275</v>
       </c>
       <c r="M159" t="s">
-        <v>1384</v>
+        <v>1288</v>
       </c>
       <c r="N159" t="s">
-        <v>1385</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1386</v>
+        <v>1188</v>
       </c>
       <c r="D160" t="s">
-        <v>1350</v>
+        <v>1272</v>
       </c>
       <c r="E160" t="s">
-        <v>1387</v>
+        <v>1190</v>
       </c>
       <c r="F160" t="s">
-        <v>1388</v>
+        <v>1191</v>
       </c>
       <c r="G160" t="s">
-        <v>1389</v>
+        <v>1192</v>
       </c>
       <c r="H160" t="s">
-        <v>1390</v>
+        <v>1214</v>
       </c>
       <c r="I160" t="s">
-        <v>1391</v>
+        <v>1289</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
-        <v>1392</v>
+        <v>1290</v>
       </c>
       <c r="L160" t="s">
-        <v>25</v>
+        <v>1275</v>
       </c>
       <c r="M160" t="s">
-        <v>1393</v>
+        <v>1291</v>
       </c>
       <c r="N160" t="s">
-        <v>1394</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1395</v>
+        <v>1188</v>
       </c>
       <c r="D161" t="s">
-        <v>1396</v>
+        <v>1272</v>
       </c>
       <c r="E161" t="s">
-        <v>1397</v>
+        <v>1190</v>
       </c>
       <c r="F161" t="s">
-        <v>1398</v>
+        <v>1191</v>
       </c>
       <c r="G161" t="s">
-        <v>1399</v>
+        <v>1192</v>
       </c>
       <c r="H161" t="s">
-        <v>1400</v>
+        <v>1222</v>
       </c>
       <c r="I161" t="s">
-        <v>1401</v>
+        <v>1292</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1402</v>
+        <v>1293</v>
       </c>
       <c r="L161" t="s">
-        <v>61</v>
+        <v>1275</v>
       </c>
       <c r="M161" t="s">
-        <v>1403</v>
+        <v>1294</v>
       </c>
       <c r="N161" t="s">
-        <v>1404</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1405</v>
+        <v>1188</v>
       </c>
       <c r="D162" t="s">
-        <v>1406</v>
+        <v>1272</v>
       </c>
       <c r="E162" t="s">
-        <v>1407</v>
+        <v>1190</v>
       </c>
       <c r="F162" t="s">
-        <v>1408</v>
+        <v>1191</v>
       </c>
       <c r="G162" t="s">
-        <v>1409</v>
+        <v>1192</v>
       </c>
       <c r="H162" t="s">
-        <v>1410</v>
+        <v>1226</v>
       </c>
       <c r="I162" t="s">
-        <v>1411</v>
+        <v>1295</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1412</v>
+        <v>1296</v>
       </c>
       <c r="L162" t="s">
-        <v>1327</v>
+        <v>1275</v>
       </c>
       <c r="M162" t="s">
-        <v>1413</v>
+        <v>1297</v>
       </c>
       <c r="N162" t="s">
-        <v>1414</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1415</v>
+        <v>1188</v>
       </c>
       <c r="D163" t="s">
-        <v>1416</v>
+        <v>1272</v>
       </c>
       <c r="E163" t="s">
-        <v>1417</v>
+        <v>1190</v>
       </c>
       <c r="F163" t="s">
-        <v>1418</v>
+        <v>1191</v>
       </c>
       <c r="G163" t="s">
-        <v>1419</v>
+        <v>1192</v>
       </c>
       <c r="H163" t="s">
-        <v>1420</v>
+        <v>1234</v>
       </c>
       <c r="I163" t="s">
-        <v>1421</v>
+        <v>1298</v>
       </c>
       <c r="J163"/>
       <c r="K163" t="s">
-        <v>1422</v>
+        <v>1299</v>
       </c>
       <c r="L163" t="s">
-        <v>73</v>
+        <v>1275</v>
       </c>
       <c r="M163" t="s">
-        <v>1423</v>
+        <v>1300</v>
       </c>
       <c r="N163" t="s">
-        <v>1424</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1425</v>
+        <v>1188</v>
       </c>
       <c r="D164" t="s">
-        <v>1426</v>
+        <v>1272</v>
       </c>
       <c r="E164" t="s">
-        <v>1427</v>
+        <v>1190</v>
       </c>
       <c r="F164" t="s">
-        <v>1428</v>
+        <v>1191</v>
       </c>
       <c r="G164" t="s">
-        <v>1429</v>
+        <v>1192</v>
       </c>
       <c r="H164" t="s">
-        <v>1430</v>
+        <v>1238</v>
       </c>
       <c r="I164" t="s">
-        <v>1431</v>
+        <v>1301</v>
       </c>
       <c r="J164"/>
       <c r="K164" t="s">
-        <v>1432</v>
+        <v>1302</v>
       </c>
       <c r="L164" t="s">
-        <v>1433</v>
+        <v>1275</v>
       </c>
       <c r="M164" t="s">
-        <v>1434</v>
+        <v>1303</v>
       </c>
       <c r="N164" t="s">
-        <v>1435</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1415</v>
+        <v>1188</v>
       </c>
       <c r="D165" t="s">
-        <v>1416</v>
+        <v>1272</v>
       </c>
       <c r="E165" t="s">
-        <v>1417</v>
+        <v>1190</v>
       </c>
       <c r="F165" t="s">
-        <v>1418</v>
+        <v>1191</v>
       </c>
       <c r="G165" t="s">
-        <v>1419</v>
+        <v>1192</v>
       </c>
       <c r="H165" t="s">
-        <v>1436</v>
+        <v>1242</v>
       </c>
       <c r="I165" t="s">
-        <v>1437</v>
+        <v>1304</v>
       </c>
       <c r="J165"/>
       <c r="K165" t="s">
-        <v>1438</v>
+        <v>1305</v>
       </c>
       <c r="L165" t="s">
-        <v>73</v>
+        <v>1275</v>
       </c>
       <c r="M165" t="s">
-        <v>1439</v>
+        <v>1306</v>
       </c>
       <c r="N165" t="s">
-        <v>1424</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1440</v>
+        <v>1188</v>
       </c>
       <c r="D166" t="s">
-        <v>1416</v>
+        <v>1272</v>
       </c>
       <c r="E166" t="s">
-        <v>1441</v>
+        <v>1190</v>
       </c>
       <c r="F166" t="s">
-        <v>1442</v>
+        <v>1191</v>
       </c>
       <c r="G166" t="s">
-        <v>1443</v>
+        <v>1192</v>
       </c>
       <c r="H166" t="s">
-        <v>1444</v>
+        <v>1246</v>
       </c>
       <c r="I166" t="s">
-        <v>1445</v>
+        <v>1307</v>
       </c>
       <c r="J166"/>
       <c r="K166" t="s">
-        <v>1446</v>
+        <v>1308</v>
       </c>
       <c r="L166" t="s">
-        <v>25</v>
+        <v>1275</v>
       </c>
       <c r="M166" t="s">
-        <v>1447</v>
+        <v>1309</v>
       </c>
       <c r="N166" t="s">
-        <v>1448</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1449</v>
+        <v>1188</v>
       </c>
       <c r="D167" t="s">
-        <v>1416</v>
+        <v>1272</v>
       </c>
       <c r="E167" t="s">
-        <v>1450</v>
+        <v>1190</v>
       </c>
       <c r="F167" t="s">
-        <v>1451</v>
+        <v>1191</v>
       </c>
       <c r="G167" t="s">
-        <v>1452</v>
+        <v>1192</v>
       </c>
       <c r="H167" t="s">
-        <v>1453</v>
+        <v>1250</v>
       </c>
       <c r="I167" t="s">
-        <v>1454</v>
+        <v>1310</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1455</v>
+        <v>1311</v>
       </c>
       <c r="L167" t="s">
-        <v>25</v>
+        <v>1275</v>
       </c>
       <c r="M167" t="s">
-        <v>1456</v>
+        <v>1312</v>
       </c>
       <c r="N167" t="s">
-        <v>1457</v>
-[...1931 lines deleted...]
-        <v>1587</v>
+        <v>1197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>