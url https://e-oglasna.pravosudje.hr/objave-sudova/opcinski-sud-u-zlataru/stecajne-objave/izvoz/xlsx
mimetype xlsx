--- v6 (2026-09-20)
+++ v7 (2026-10-10)
@@ -6,1387 +6,1102 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2230" uniqueCount="1313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1898" uniqueCount="1090">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Mikša</t>
+  </si>
+  <si>
+    <t>Bregovita Ulica 21a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>20578723317</t>
+  </si>
+  <si>
+    <t>Karlo Mikša 20578723317; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:56:45</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97eea9fc-6526-491e-a967-0eefe48c4ba8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97eea9fc-6526-491e-a967-0eefe48c4ba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-180/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ</t>
+  </si>
+  <si>
+    <t>SELNICA 105, 49246 Selnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>55751235493</t>
+  </si>
+  <si>
+    <t>DAVOR KLAPAČ 55751235493; E oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:06:44</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d075dc1-1d32-44f8-8658-d657d0099d7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d075dc1-1d32-44f8-8658-d657d0099d7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič</t>
+  </si>
+  <si>
+    <t>Jazvine 20, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>30248863289</t>
+  </si>
+  <si>
+    <t>Ljiljana Roginič 30248863289; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5836d11-f04b-4aec-92ee-5f143621a4c7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5836d11-f04b-4aec-92ee-5f143621a4c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Marčela Ovčarić</t>
+  </si>
+  <si>
+    <t>Doliće 105, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>85446573154</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Marčela Ovčarić 85446573154</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8743ac27-0656-4b19-9362-973a8b0cbb1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8743ac27-0656-4b19-9362-973a8b0cbb1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-427/2025</t>
+  </si>
+  <si>
+    <t>Rješenje ŽS u Velikoj Gorici od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Benc</t>
+  </si>
+  <si>
+    <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>93493974831</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfd00ef-318c-4c83-ba02-74973583f9be</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfd00ef-318c-4c83-ba02-74973583f9be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Monika Šćuric</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 22a, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>48664390018</t>
+  </si>
+  <si>
+    <t>Monika Šćuric 48664390018; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:47:55</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e44de2cc-ea09-437a-9c37-b5a4e6f08b1a</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e44de2cc-ea09-437a-9c37-b5a4e6f08b1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-70/2026</t>
   </si>
   <si>
-    <t>Rješenje od 18.09.2026.</t>
+    <t>Oglas od 30.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Hušnjak</t>
   </si>
   <si>
     <t>Ulica Rudolfa Lovreca 50, 49000 Krapina, Hrvatska</t>
   </si>
   <si>
     <t>83875503005</t>
   </si>
   <si>
-    <t>E oglasna ploča suda; Tomislav Hušnjak 83875503005</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f9d38ab4-4285-48a6-b09b-49059ed5fe35/dokumenti/preuzimanje</t>
+    <t>Tomislav Hušnjak 83875503005; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:55:27</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-95/2026</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6dfb101f-03a6-4e1e-80a9-739247ea15d7</t>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Nevenka Biber</t>
+  </si>
+  <si>
+    <t>Hlevnica 84, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>07938586710</t>
+  </si>
+  <si>
+    <t>Nevenka Biber 07938586710; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:57:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28cb334-ae57-4899-8e9b-8ab8d1c0d4ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28cb334-ae57-4899-8e9b-8ab8d1c0d4ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2026</t>
+  </si>
+  <si>
+    <t>Mario Jelušić</t>
+  </si>
+  <si>
+    <t>Škarićevo 218, 49224 Škarićevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>66069194264</t>
+  </si>
+  <si>
+    <t>Mario Jelušić 66069194264; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:56:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fac80d57-f6ea-419b-bb1f-efc23c06c591</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fac80d57-f6ea-419b-bb1f-efc23c06c591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-234/2026</t>
+  </si>
+  <si>
+    <t>Dragutin Horvat</t>
+  </si>
+  <si>
+    <t>Hromec 11, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>03413768886</t>
+  </si>
+  <si>
+    <t>Dragutin Horvat 03413768886; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46946090-bb46-44fa-ba10-d7d9151e5feb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46946090-bb46-44fa-ba10-d7d9151e5feb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-236/2026</t>
+  </si>
+  <si>
+    <t>Antonio Vlahović</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA CESTA 14 A, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>17985074639</t>
+  </si>
+  <si>
+    <t>Antonio Vlahović 17985074639; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7dea71-eb1f-41fa-abb1-453a269cebf9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7dea71-eb1f-41fa-abb1-453a269cebf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-251/2026</t>
+  </si>
+  <si>
+    <t>Tatjana Nikolina Čuček</t>
+  </si>
+  <si>
+    <t>Polje Krapinsko 96, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>63688448273</t>
+  </si>
+  <si>
+    <t>Tatjana Nikolina Čuček 63688448273; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f261d-2a71-432d-9059-02128f3ccf68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f261d-2a71-432d-9059-02128f3ccf68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2026</t>
+  </si>
+  <si>
+    <t>Mario Barlović</t>
+  </si>
+  <si>
+    <t>Pristava Krapinska 31, 49000 Pristava Krapinska, Hrvatska</t>
+  </si>
+  <si>
+    <t>85153899487</t>
+  </si>
+  <si>
+    <t>Mario Barlović 85153899487; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:52:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-208/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Darko LJubić</t>
+  </si>
+  <si>
+    <t>Velika  Horvatska 79, 49216 Desinić, Hrvatska</t>
+  </si>
+  <si>
+    <t>64324769227</t>
+  </si>
+  <si>
+    <t>Darko LJubić 64324769227; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:52:34</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7c8f1c-0024-48a3-b98a-767a527d2d43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7c8f1c-0024-48a3-b98a-767a527d2d43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-232/2026</t>
+  </si>
+  <si>
+    <t>Petra Mlinar</t>
+  </si>
+  <si>
+    <t>Cigrovec 8, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>55629708340</t>
+  </si>
+  <si>
+    <t>Petra Mlinar 55629708340; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3c93501-b352-4b4e-9e76-24ddaff69848</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3c93501-b352-4b4e-9e76-24ddaff69848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=232&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-214/2026</t>
+  </si>
+  <si>
+    <t>Gabrijela Vučilovski</t>
+  </si>
+  <si>
+    <t>Ulica Sidonije Košutić 2, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12213810901</t>
+  </si>
+  <si>
+    <t>Gabrijela Vučilovski 12213810901; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f8d9be-2452-4a5b-b91c-b9dcb6c2ea1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30f8d9be-2452-4a5b-b91c-b9dcb6c2ea1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-205/2026</t>
+  </si>
+  <si>
+    <t>Tanja Bistrović</t>
+  </si>
+  <si>
+    <t>ULICA PETRA ZRINSKOGA I KRSTE FRANKOPANA 16, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>90245013235</t>
+  </si>
+  <si>
+    <t>Tanja Bistrović 90245013235; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:54:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a93c8c91-90eb-40f2-99e3-12442f9480b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a93c8c91-90eb-40f2-99e3-12442f9480b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Leljak</t>
+  </si>
+  <si>
+    <t>Rovno 53, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>96294088013</t>
+  </si>
+  <si>
+    <t>Stjepan Leljak 96294088013; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36e39c5-f925-44c3-8aa7-6f622a19a0fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36e39c5-f925-44c3-8aa7-6f622a19a0fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Konjić</t>
+  </si>
+  <si>
+    <t>Ulica Matije Gupca 53, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>02240962798</t>
+  </si>
+  <si>
+    <t>Krešimir Konjić 02240962798; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ed9325-f522-4885-9510-3b9e1305e201</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4ed9325-f522-4885-9510-3b9e1305e201/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Davor Toljan</t>
+  </si>
+  <si>
+    <t>Bregovita Ulica 10, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>46415790374</t>
+  </si>
+  <si>
+    <t>Davor Toljan 46415790374; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50cd1d-4e1e-4c65-9fd7-b4ff9a395991</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50cd1d-4e1e-4c65-9fd7-b4ff9a395991/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-176/2026</t>
+  </si>
+  <si>
+    <t>Ivica Podolšak</t>
+  </si>
+  <si>
+    <t>Bregi Radobojski 47, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>29710307555</t>
+  </si>
+  <si>
+    <t>Ivica Podolšak 29710307555; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bce502-c3bb-4411-b3d7-7d0948058e4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bce502-c3bb-4411-b3d7-7d0948058e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-169/2026</t>
+  </si>
+  <si>
+    <t>Josip Benc</t>
+  </si>
+  <si>
+    <t>Bobovje 91, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>48403528238</t>
+  </si>
+  <si>
+    <t>Josip Benc 48403528238; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:50:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9a0a00-4c37-4279-aae9-abe597d2ca0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9a0a00-4c37-4279-aae9-abe597d2ca0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Ljubica Koprivnjak</t>
+  </si>
+  <si>
+    <t>Orehovec Radobojski 48, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>53521974388</t>
+  </si>
+  <si>
+    <t>Ljubica Koprivnjak 53521974388; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8558b929-e9a6-40b4-aaec-3773fbb8cf39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8558b929-e9a6-40b4-aaec-3773fbb8cf39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-252/2026</t>
+  </si>
+  <si>
+    <t>Dario Jurić</t>
+  </si>
+  <si>
+    <t>Donji Macelj 74, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>61110830009</t>
+  </si>
+  <si>
+    <t>Dario Jurić 61110830009; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bead82-e052-427d-8816-1102f60a4fc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39bead82-e052-427d-8816-1102f60a4fc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-168/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>BOJAN VINCELJ</t>
+  </si>
+  <si>
+    <t>ULICA RUDOLFA LOVRECA 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>74016853488</t>
+  </si>
+  <si>
+    <t>BOJAN VINCELJ 74016853488; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:53:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e0415fe-53a6-40a4-8b1c-967880cfb161</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e0415fe-53a6-40a4-8b1c-967880cfb161/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2026</t>
+  </si>
+  <si>
+    <t>Kristijan Kovačec</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Živka Vukasovića 39, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>73529951764</t>
+  </si>
+  <si>
+    <t>Kristijan Kovačec 73529951764; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:51:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7e2361-adf5-450a-adfb-3d86fd2aae90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7e2361-adf5-450a-adfb-3d86fd2aae90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-163/2026</t>
+  </si>
+  <si>
+    <t>Danijel Belošević</t>
+  </si>
+  <si>
+    <t>Podbrezovica 21, 49225 Đurmanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>04965015298</t>
+  </si>
+  <si>
+    <t>Danijel Belošević 04965015298; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:50:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abcd17b7-fc5d-488a-8977-4e13155fffdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abcd17b7-fc5d-488a-8977-4e13155fffdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2026</t>
+  </si>
+  <si>
+    <t>Nenad Hršak</t>
+  </si>
+  <si>
+    <t>Gredenec 15, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>49367377706</t>
+  </si>
+  <si>
+    <t>Nenad Hršak 49367377706; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:50:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d069541e-7f05-4382-833f-14194699f48b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d069541e-7f05-4382-833f-14194699f48b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-157/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Smiljanec</t>
+  </si>
+  <si>
+    <t>DONJI MACELJ 39, 49225 Donji Macelj, Hrvatska</t>
+  </si>
+  <si>
+    <t>46712300052</t>
+  </si>
+  <si>
+    <t>Zdravko Smiljanec 46712300052; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:49:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da92259-9c49-487a-a208-ba7c9984a0a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da92259-9c49-487a-a208-ba7c9984a0a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Galović</t>
+  </si>
+  <si>
+    <t>Strahinje 96, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12970419096</t>
+  </si>
+  <si>
+    <t>Stjepan Galović 12970419096; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b807790-9237-4028-b2a7-4117e5887336</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b807790-9237-4028-b2a7-4117e5887336/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2026</t>
+  </si>
+  <si>
+    <t>Antonio Cvrtila</t>
+  </si>
+  <si>
+    <t>Frana Galovića 7c, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>20775739452</t>
+  </si>
+  <si>
+    <t>Antonio Cvrtila 20775739452; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08b8d23-2daa-46b6-8dbe-cba34b7c22fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08b8d23-2daa-46b6-8dbe-cba34b7c22fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-151/2026</t>
+  </si>
+  <si>
+    <t>Tamara Herak</t>
+  </si>
+  <si>
+    <t>Gredenec 25c, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>63432677811</t>
+  </si>
+  <si>
+    <t>Tamara Herak 63432677811; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c866115c-e582-4960-a9c0-8a4ae9e7ab41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c866115c-e582-4960-a9c0-8a4ae9e7ab41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Kornelija Mikša</t>
+  </si>
+  <si>
+    <t>Jazvine 91, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>63476447458</t>
+  </si>
+  <si>
+    <t>Kornelija Mikša 63476447458; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81eec6a-a88f-454e-8640-2a729e67eeea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81eec6a-a88f-454e-8640-2a729e67eeea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Dragčević</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 4, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>33333351820</t>
+  </si>
+  <si>
+    <t>Vladimir Dragčević 33333351820; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:44:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225cfca7-d405-4aac-a652-2d101d6c002b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225cfca7-d405-4aac-a652-2d101d6c002b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Firšt</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>90452996820</t>
+  </si>
+  <si>
+    <t>Marijan Firšt 90452996820; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6dfb101f-03a6-4e1e-80a9-739247ea15d7/dokumenti/preuzimanje</t>
-[...1225 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-181/2026</t>
   </si>
   <si>
     <t>Bojan Škrnički</t>
   </si>
   <si>
     <t>Poredje 43, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>06234749594</t>
   </si>
   <si>
     <t>Bojan Škrnički 06234749594; e-oglasna ploča</t>
   </si>
   <si>
     <t>25.08.2026. 07:01:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff</t>
@@ -1436,221 +1151,56 @@
   <si>
     <t>Nikola Fišter</t>
   </si>
   <si>
     <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>15452067302</t>
   </si>
   <si>
     <t>Nikola Fišter 15452067302</t>
   </si>
   <si>
     <t>24.08.2026. 12:23:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-166/2026</t>
+    <t>Sp-78/2026</t>
   </si>
   <si>
     <t>Oglas od 13.08.2026.</t>
   </si>
   <si>
-    <t>LUKA KOSOVEC</t>
-[...163 lines deleted...]
-  <si>
     <t>IVAN PAVLEK-GALIC</t>
   </si>
   <si>
     <t>MIHOVLJAN 20 A, 49252 Mihovljan, Hrvatska</t>
   </si>
   <si>
     <t>07025592913</t>
   </si>
   <si>
     <t>E-OGLASNA PLOČA; IVAN PAVLEK-GALIC 07025592913</t>
   </si>
   <si>
     <t>24.08.2026. 10:51:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f75344-4d8d-457e-a7a3-1f65aef79a9b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-46/2026</t>
@@ -1742,1026 +1292,807 @@
   <si>
     <t>MARIJAN GLAVICA</t>
   </si>
   <si>
     <t>ULICA SILVIJE STRAHIMIRA KRANJČEVIĆA 9 A, 49250 Zlatar, Hrvatska</t>
   </si>
   <si>
     <t>47016103544</t>
   </si>
   <si>
     <t>E-OGLASNA PLOČA; MARIJAN GLAVICA 47016103544</t>
   </si>
   <si>
     <t>24.08.2026. 10:15:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f73d702e-096d-47e1-9b01-58d0e1ee5621/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-100/2026</t>
-[...152 lines deleted...]
-    <t>Marjan Šurbek</t>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski</t>
+  </si>
+  <si>
+    <t>Prišlin 20/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>75910747679</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec23b62-accf-4df0-821c-a4032f5bf321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670; Tomica Cerovski 75910747679</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c9aac7-27e6-41fa-b0cb-98b61742f82c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomica Cerovski 75910747679; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83701-ac9a-45d7-9260-fae54f613efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović</t>
+  </si>
+  <si>
+    <t>Ivanić Desinićki 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>08523863992</t>
+  </si>
+  <si>
+    <t>Jasna Idrizović 08523863992; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b45028c-d029-4aa8-9476-b0a95690aff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Jasna Idrizović 08523863992</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b18aef-f5e2-4802-a5af-204050001c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Goran Bogeljić 99200242082; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f548d5-5c2f-4021-accb-5d7fe07409d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Lovreca 38, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75032828076</t>
+  </si>
+  <si>
+    <t>Danijela Vincelj 75032828076</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0209b491-7711-4645-b004-d7ce18131a4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Perka Marinković</t>
+  </si>
+  <si>
+    <t>IVANIĆ DESINIĆKI 30, 49216 Ivanić Desinićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>46022539617</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7237c1a2-4375-44b5-849c-32835d6cc901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HEP ELEKTRA d.o.o. za opskrbu električnom energijom 43965974818; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d674e13-557c-4e03-bbdf-f79a0d04f243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mirjana Helebrant 73003791162; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593e2e58-c797-48ca-8ef5-ac5ec3f70a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cecc7e-7406-48a7-99be-bb65f4d1f29b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatske vode, pravna osoba za upravljanje vodama 28921383001; Perka Marinković 46022539617</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaca858-d252-4d87-8ef7-52715895b388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Perka Marinković 46022539617; Styria medijski servisi d.o.o. za trgovinu i usluge 29005509482</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f0f960-6369-44fb-bda2-3ccecc3fdc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-457/2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec</t>
+  </si>
+  <si>
+    <t>Dubrovčan 8, 49210 Dubrovčan, Hrvatska</t>
+  </si>
+  <si>
+    <t>58246768398</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21b26458-db1b-4c25-ab00-9b646a33daad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=457&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Škalec 58246768398; ZAGREBAČKA BANKA DIONIČKO DRUŠTVO 92963223473</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb557cd4-39cd-49c6-821c-944756971b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 27.03.2026.; Žalba od 23.03.2026.; Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>24.04.2026. 12:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Žalba.pdf P227P; Dopis - dostava žalbe na odgovor.pdf O15O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872501b3-4bc4-40ab-8d04-5bcc6730763e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Gretić</t>
+  </si>
+  <si>
+    <t>Gornja Plemenšćina 43, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>19110859789</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Tomica Gretić 19110859789</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d53c633a-2357-4432-b73d-506475e24dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomica Gretić 19110859789; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5e9c05-fdde-4903-9876-4e8f90066817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-22/2026</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja</t>
+  </si>
+  <si>
+    <t>Jazbina 11, 49216 Jazbina, Hrvatska</t>
+  </si>
+  <si>
+    <t>45219288737</t>
+  </si>
+  <si>
+    <t>Bogdan Juraja 45219288737; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.04.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a287a9e2-cb4f-46ba-93b0-c73cd7a92f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 14, 49250 Lobor, Hrvatska</t>
+  </si>
+  <si>
+    <t>11294865399</t>
+  </si>
+  <si>
+    <t>ANTUN GREGURIĆ 11294865399; E-OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>17.03.2026. 10:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f9800d-e151-4082-a82e-f348168ccf7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-486/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak</t>
+  </si>
+  <si>
+    <t>Strmec Humski 53, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>00886592849</t>
+  </si>
+  <si>
+    <t>Valentina Debeljak 00886592849; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:21:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9790660e-13e3-45f7-9d8a-8780b45b057b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=486&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-490/2025</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec</t>
+  </si>
+  <si>
+    <t>Sopot 56, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>89816553388</t>
+  </si>
+  <si>
+    <t>Jožica Kolarec 89816553388; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ec182b0-776c-428d-a8fd-e08fb9863951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=490&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-493/2025</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 98, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01279451450</t>
+  </si>
+  <si>
+    <t>Kristina Vrhovnik 01279451450; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 14:01:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77db65a7-1f13-4e1a-8947-6b9d3ece8c8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=493&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-439/2025</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak</t>
+  </si>
+  <si>
+    <t>Gorjakovo 75, 49218 Gorjakovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>11783676792</t>
+  </si>
+  <si>
+    <t>Danica Brezinšćak 11783676792; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:58:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4faba4de-c6c7-4c8a-8101-4be2ca8f78fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=439&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Benc 93493974831; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7deec8b-0552-4521-b054-e260ddc373e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-409/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Očko</t>
+  </si>
+  <si>
+    <t>Lastine 21, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>37138976708</t>
+  </si>
+  <si>
+    <t>Krešimir Očko 37138976708; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715485ce-1e8e-4ae6-a545-a1658a674475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-458/2025</t>
+  </si>
+  <si>
+    <t>Josipa Halužan</t>
+  </si>
+  <si>
+    <t>Mali Tabor 93/1, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>63542057374</t>
+  </si>
+  <si>
+    <t>Josipa Halužan 63542057374; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31be0afb-1c4f-4acd-b971-a957bb28e94e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=458&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-455/2025</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 54/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>76750951482</t>
+  </si>
+  <si>
+    <t>Jelena Miklaužić 76750951482; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd81acd-8579-4b63-b534-306e810eba0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=455&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-468/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 159, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>56651362725</t>
+  </si>
+  <si>
+    <t>Krešimir Cipan 56651362725; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.03.2026. 13:35:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a183ee3f-985f-427a-a013-22869dea8864/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=468&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Antun Korbar</t>
+  </si>
+  <si>
+    <t>Hum Na Sutli 183, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>80822303622</t>
+  </si>
+  <si>
+    <t>Antun Korbar 80822303622; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.02.2026. 14:15:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbe1483-287a-406a-bcd5-cc6c4432f4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-398/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Kramar</t>
+  </si>
+  <si>
+    <t>Mali Tabor 44, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>60250827786</t>
+  </si>
+  <si>
+    <t>Ivo Kramar 60250827786; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 13:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895947cf-3420-4cd2-a037-057e4089120b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=398&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-392/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.12.2025.</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški</t>
+  </si>
+  <si>
+    <t>Mali Tabor 70, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>85907090830</t>
+  </si>
+  <si>
+    <t>Matjaž Podhraški 85907090830; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.01.2026. 08:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875d7984-4424-44d9-bb5e-00725c427f8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=392&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-355/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Mira Filipčić</t>
+  </si>
+  <si>
+    <t>Vrhi Pregradski 127, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>26055074986</t>
+  </si>
+  <si>
+    <t>Mira Filipčić 26055074986; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.12.2025. 12:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f7eb8-57e9-455b-87b5-3b8cc7e3cafa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-381/2025</t>
+  </si>
+  <si>
+    <t>Violeta Šarčević</t>
   </si>
   <si>
     <t>Druškovec Humski 76/1, 49231 Hum Na Sutli, Hrvatska</t>
-  </si>
-[...817 lines deleted...]
-    <t>Violeta Šarčević</t>
   </si>
   <si>
     <t>79238881765</t>
   </si>
   <si>
     <t>Violeta Šarčević 79238881765; e-oglasna ploča</t>
   </si>
   <si>
     <t>18.12.2025. 12:37:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfa71d6-5a85-4857-bf3f-bf522ac5eaba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=381&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-239/2025</t>
   </si>
   <si>
     <t>Rješenje od 25.09.2025.</t>
   </si>
@@ -3992,51 +3323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N167"/>
+  <dimension ref="A1:N143"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4097,7075 +3428,6027 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="J6"/>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="M6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K7" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N7" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K8" t="s">
+        <v>90</v>
+      </c>
+      <c r="L8" t="s">
         <v>79</v>
       </c>
-      <c r="E8" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D9" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="H9" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="I9" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="J9" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="K9" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L9" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M9" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D10" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H10" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="I10" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L10" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="M10" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N10" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G11" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="H11" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I11" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="K11" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="N11" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D12" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="E12" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F12" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G12" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H12" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I12" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="K12" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L12" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M12" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="N12" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D13" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F13" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G13" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H13" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I13" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="K13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L13" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="N13" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D14" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="E14" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F14" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G14" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H14" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I14" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J14" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="K14" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="L14" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M14" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="N14" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D15" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="E15" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F15" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G15" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H15" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I15" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="J15" t="s">
-        <v>93</v>
+        <v>155</v>
       </c>
       <c r="K15" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="L15" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M15" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="N15" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D16" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="E16" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="F16" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H16" t="s">
+        <v>163</v>
+      </c>
+      <c r="I16" t="s">
+        <v>164</v>
+      </c>
+      <c r="J16" t="s">
         <v>155</v>
       </c>
-      <c r="G16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="L16" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M16" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N16" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D17" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F17" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="G17" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="H17" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="I17" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="J17" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="K17" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="L17" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M17" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="N17" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F18" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="G18" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="H18" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I18" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J18" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="K18" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="L18" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M18" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="N18" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D19" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F19" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G19" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H19" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="I19" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="J19" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="K19" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="L19" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="M19" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="N19" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D20" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="F20" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="G20" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H20" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="I20" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="J20" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="K20" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="L20" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M20" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="N20" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D21" t="s">
-        <v>200</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F21" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="G21" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H21" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="I21" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="J21" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="K21" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="L21" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M21" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="N21" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D22" t="s">
-        <v>200</v>
+        <v>71</v>
       </c>
       <c r="E22" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F22" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G22" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H22" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="I22" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="J22" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="K22" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L22" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M22" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="N22" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D23" t="s">
-        <v>219</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F23" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G23" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H23" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I23" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="J23" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="K23" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L23" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M23" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="N23" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D24" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="E24" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F24" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="G24" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H24" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="I24" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="K24" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="L24" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="M24" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="N24" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D25" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E25" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="F25" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G25" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H25" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="I25" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="J25" t="s">
-        <v>244</v>
+        <v>77</v>
       </c>
       <c r="K25" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="L25" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M25" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="N25" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D26" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="G26" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I26" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="J26" t="s">
-        <v>244</v>
+        <v>77</v>
       </c>
       <c r="K26" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L26" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M26" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="N26" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D27" t="s">
+        <v>251</v>
+      </c>
+      <c r="E27" t="s">
+        <v>261</v>
+      </c>
+      <c r="F27" t="s">
+        <v>262</v>
+      </c>
+      <c r="G27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H27" t="s">
+        <v>264</v>
+      </c>
+      <c r="I27" t="s">
+        <v>265</v>
+      </c>
+      <c r="J27" t="s">
+        <v>77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>266</v>
+      </c>
+      <c r="L27" t="s">
         <v>79</v>
       </c>
-      <c r="E27" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M27" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="N27" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D28" t="s">
+        <v>251</v>
+      </c>
+      <c r="E28" t="s">
+        <v>270</v>
+      </c>
+      <c r="F28" t="s">
+        <v>271</v>
+      </c>
+      <c r="G28" t="s">
+        <v>272</v>
+      </c>
+      <c r="H28" t="s">
+        <v>273</v>
+      </c>
+      <c r="I28" t="s">
+        <v>274</v>
+      </c>
+      <c r="J28" t="s">
+        <v>77</v>
+      </c>
+      <c r="K28" t="s">
+        <v>275</v>
+      </c>
+      <c r="L28" t="s">
         <v>79</v>
       </c>
-      <c r="E28" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="N28" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D29" t="s">
+        <v>251</v>
+      </c>
+      <c r="E29" t="s">
+        <v>279</v>
+      </c>
+      <c r="F29" t="s">
+        <v>280</v>
+      </c>
+      <c r="G29" t="s">
+        <v>281</v>
+      </c>
+      <c r="H29" t="s">
+        <v>282</v>
+      </c>
+      <c r="I29" t="s">
+        <v>283</v>
+      </c>
+      <c r="J29" t="s">
+        <v>77</v>
+      </c>
+      <c r="K29" t="s">
+        <v>284</v>
+      </c>
+      <c r="L29" t="s">
         <v>79</v>
       </c>
-      <c r="E29" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M29" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="N29" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D30" t="s">
+        <v>251</v>
+      </c>
+      <c r="E30" t="s">
+        <v>288</v>
+      </c>
+      <c r="F30" t="s">
+        <v>289</v>
+      </c>
+      <c r="G30" t="s">
+        <v>290</v>
+      </c>
+      <c r="H30" t="s">
+        <v>291</v>
+      </c>
+      <c r="I30" t="s">
+        <v>292</v>
+      </c>
+      <c r="J30" t="s">
+        <v>77</v>
+      </c>
+      <c r="K30" t="s">
+        <v>293</v>
+      </c>
+      <c r="L30" t="s">
         <v>79</v>
       </c>
-      <c r="E30" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M30" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="N30" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D31" t="s">
+        <v>251</v>
+      </c>
+      <c r="E31" t="s">
+        <v>297</v>
+      </c>
+      <c r="F31" t="s">
+        <v>298</v>
+      </c>
+      <c r="G31" t="s">
+        <v>299</v>
+      </c>
+      <c r="H31" t="s">
+        <v>300</v>
+      </c>
+      <c r="I31" t="s">
+        <v>301</v>
+      </c>
+      <c r="J31" t="s">
+        <v>77</v>
+      </c>
+      <c r="K31" t="s">
+        <v>302</v>
+      </c>
+      <c r="L31" t="s">
         <v>79</v>
       </c>
-      <c r="E31" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M31" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="N31" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D32" t="s">
+        <v>251</v>
+      </c>
+      <c r="E32" t="s">
+        <v>306</v>
+      </c>
+      <c r="F32" t="s">
+        <v>307</v>
+      </c>
+      <c r="G32" t="s">
+        <v>308</v>
+      </c>
+      <c r="H32" t="s">
+        <v>309</v>
+      </c>
+      <c r="I32" t="s">
+        <v>310</v>
+      </c>
+      <c r="J32" t="s">
+        <v>77</v>
+      </c>
+      <c r="K32" t="s">
+        <v>311</v>
+      </c>
+      <c r="L32" t="s">
         <v>79</v>
       </c>
-      <c r="E32" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M32" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="N32" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D33" t="s">
+        <v>251</v>
+      </c>
+      <c r="E33" t="s">
+        <v>315</v>
+      </c>
+      <c r="F33" t="s">
+        <v>316</v>
+      </c>
+      <c r="G33" t="s">
+        <v>317</v>
+      </c>
+      <c r="H33" t="s">
+        <v>318</v>
+      </c>
+      <c r="I33" t="s">
+        <v>319</v>
+      </c>
+      <c r="J33" t="s">
+        <v>77</v>
+      </c>
+      <c r="K33" t="s">
+        <v>320</v>
+      </c>
+      <c r="L33" t="s">
         <v>79</v>
       </c>
-      <c r="E33" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M33" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="N33" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D34" t="s">
-        <v>321</v>
+        <v>251</v>
       </c>
       <c r="E34" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F34" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="G34" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H34" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I34" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="J34" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K34" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="L34" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M34" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="N34" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D35" t="s">
-        <v>321</v>
+        <v>251</v>
       </c>
       <c r="E35" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F35" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G35" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H35" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="I35" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="J35" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K35" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="L35" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M35" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="N35" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D36" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E36" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F36" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="G36" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H36" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="I36" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="L36" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="M36" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="N36" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D37" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E37" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F37" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G37" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H37" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="I37" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="L37" t="s">
-        <v>87</v>
+        <v>359</v>
       </c>
       <c r="M37" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="N37" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D38" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="E38" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="F38" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="G38" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="H38" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="I38" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="L38" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="M38" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="N38" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="D39" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="E39" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="F39" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="G39" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="H39" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I39" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="L39" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M39" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="N39" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D40" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="E40" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="F40" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="G40" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="H40" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="I40" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="J40" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K40" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="L40" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M40" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="N40" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="D41" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="E41" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="F41" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="G41" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="H41" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I41" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="J41" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K41" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="L41" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M41" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="N41" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D42" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="E42" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="F42" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="G42" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="H42" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="I42" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="J42" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K42" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="L42" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M42" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="N42" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D43" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="E43" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="F43" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="G43" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="H43" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="I43" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="J43" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K43" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="L43" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M43" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="N43" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D44" t="s">
-        <v>340</v>
+        <v>419</v>
       </c>
       <c r="E44" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="F44" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="G44" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="H44" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="I44" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="J44" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="K44" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="L44" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M44" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="N44" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>421</v>
+        <v>372</v>
       </c>
       <c r="D45" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="E45" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="F45" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="G45" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="H45" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="I45" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="L45" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M45" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="N45" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
-      <c r="C46"/>
+      <c r="C46" t="s">
+        <v>372</v>
+      </c>
       <c r="D46" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>363</v>
+      </c>
+      <c r="E46" t="s">
+        <v>373</v>
+      </c>
+      <c r="F46" t="s">
+        <v>374</v>
+      </c>
+      <c r="G46" t="s">
+        <v>375</v>
+      </c>
       <c r="H46" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I46" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="J46" t="s">
         <v>433</v>
       </c>
+      <c r="J46"/>
       <c r="K46" t="s">
         <v>434</v>
       </c>
       <c r="L46" t="s">
+        <v>25</v>
+      </c>
+      <c r="M46" t="s">
         <v>435</v>
       </c>
-      <c r="M46" t="s">
-[...2 lines deleted...]
-      <c r="N46"/>
+      <c r="N46" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
+        <v>436</v>
+      </c>
+      <c r="D47" t="s">
+        <v>363</v>
+      </c>
+      <c r="E47" t="s">
         <v>437</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>438</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>439</v>
       </c>
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>440</v>
       </c>
-      <c r="G47" t="s">
+      <c r="I47" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
+        <v>442</v>
+      </c>
+      <c r="L47" t="s">
+        <v>25</v>
+      </c>
+      <c r="M47" t="s">
+        <v>443</v>
+      </c>
+      <c r="N47" t="s">
         <v>444</v>
-      </c>
-[...7 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="D48" t="s">
+        <v>363</v>
+      </c>
+      <c r="E48" t="s">
+        <v>437</v>
+      </c>
+      <c r="F48" t="s">
         <v>438</v>
       </c>
-      <c r="E48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="H48" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="I48" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="L48" t="s">
-        <v>454</v>
+        <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="N48" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="D49" t="s">
-        <v>458</v>
+        <v>363</v>
       </c>
       <c r="E49" t="s">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="F49" t="s">
-        <v>460</v>
+        <v>438</v>
       </c>
       <c r="G49" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
       <c r="H49" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="I49" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="L49" t="s">
         <v>25</v>
       </c>
       <c r="M49" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="N49" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="D50" t="s">
+        <v>363</v>
+      </c>
+      <c r="E50" t="s">
+        <v>454</v>
+      </c>
+      <c r="F50" t="s">
+        <v>455</v>
+      </c>
+      <c r="G50" t="s">
+        <v>456</v>
+      </c>
+      <c r="H50" t="s">
+        <v>457</v>
+      </c>
+      <c r="I50" t="s">
         <v>458</v>
-      </c>
-[...13 lines deleted...]
-        <v>472</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="L50" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M50" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="N50" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="D51" t="s">
-        <v>477</v>
+        <v>363</v>
       </c>
       <c r="E51" t="s">
-        <v>478</v>
+        <v>454</v>
       </c>
       <c r="F51" t="s">
-        <v>479</v>
+        <v>455</v>
       </c>
       <c r="G51" t="s">
-        <v>480</v>
+        <v>456</v>
       </c>
       <c r="H51" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="I51" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="L51" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M51" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="N51" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>487</v>
+        <v>362</v>
       </c>
       <c r="D52" t="s">
-        <v>477</v>
+        <v>363</v>
       </c>
       <c r="E52" t="s">
-        <v>488</v>
+        <v>364</v>
       </c>
       <c r="F52" t="s">
-        <v>489</v>
+        <v>365</v>
       </c>
       <c r="G52" t="s">
-        <v>490</v>
+        <v>366</v>
       </c>
       <c r="H52" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
       <c r="I52" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="L52" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="M52" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
       <c r="N52" t="s">
-        <v>495</v>
+        <v>371</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="D53" t="s">
+        <v>471</v>
+      </c>
+      <c r="E53" t="s">
+        <v>472</v>
+      </c>
+      <c r="F53" t="s">
+        <v>473</v>
+      </c>
+      <c r="G53" t="s">
+        <v>474</v>
+      </c>
+      <c r="H53" t="s">
+        <v>475</v>
+      </c>
+      <c r="I53" t="s">
+        <v>476</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53" t="s">
         <v>477</v>
       </c>
-      <c r="E53" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>87</v>
+        <v>359</v>
       </c>
       <c r="M53" t="s">
-        <v>503</v>
+        <v>478</v>
       </c>
       <c r="N53" t="s">
-        <v>504</v>
+        <v>479</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>505</v>
+        <v>480</v>
       </c>
       <c r="D54" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E54" t="s">
-        <v>506</v>
+        <v>482</v>
       </c>
       <c r="F54" t="s">
-        <v>507</v>
+        <v>483</v>
       </c>
       <c r="G54" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="H54" t="s">
-        <v>509</v>
+        <v>485</v>
       </c>
       <c r="I54" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>511</v>
+        <v>487</v>
       </c>
       <c r="L54" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="N54" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>514</v>
+        <v>480</v>
       </c>
       <c r="D55" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E55" t="s">
-        <v>515</v>
+        <v>482</v>
       </c>
       <c r="F55" t="s">
-        <v>516</v>
+        <v>483</v>
       </c>
       <c r="G55" t="s">
-        <v>517</v>
+        <v>484</v>
       </c>
       <c r="H55" t="s">
-        <v>518</v>
+        <v>490</v>
       </c>
       <c r="I55" t="s">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="L55" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M55" t="s">
-        <v>521</v>
+        <v>493</v>
       </c>
       <c r="N55" t="s">
-        <v>522</v>
+        <v>489</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>523</v>
+        <v>480</v>
       </c>
       <c r="D56" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E56" t="s">
-        <v>524</v>
+        <v>482</v>
       </c>
       <c r="F56" t="s">
-        <v>525</v>
+        <v>483</v>
       </c>
       <c r="G56" t="s">
-        <v>526</v>
+        <v>484</v>
       </c>
       <c r="H56" t="s">
-        <v>527</v>
+        <v>494</v>
       </c>
       <c r="I56" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>495</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>529</v>
+        <v>496</v>
       </c>
       <c r="L56" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
       <c r="N56" t="s">
-        <v>531</v>
+        <v>489</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>532</v>
+        <v>480</v>
       </c>
       <c r="D57" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E57" t="s">
-        <v>533</v>
+        <v>482</v>
       </c>
       <c r="F57" t="s">
-        <v>534</v>
+        <v>483</v>
       </c>
       <c r="G57" t="s">
-        <v>535</v>
+        <v>484</v>
       </c>
       <c r="H57" t="s">
-        <v>536</v>
+        <v>498</v>
       </c>
       <c r="I57" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>538</v>
+        <v>500</v>
       </c>
       <c r="L57" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M57" t="s">
-        <v>539</v>
+        <v>501</v>
       </c>
       <c r="N57" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>541</v>
+        <v>480</v>
       </c>
       <c r="D58" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E58" t="s">
-        <v>542</v>
+        <v>482</v>
       </c>
       <c r="F58" t="s">
-        <v>543</v>
+        <v>483</v>
       </c>
       <c r="G58" t="s">
-        <v>544</v>
+        <v>484</v>
       </c>
       <c r="H58" t="s">
-        <v>545</v>
+        <v>502</v>
       </c>
       <c r="I58" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>547</v>
+        <v>504</v>
       </c>
       <c r="L58" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M58" t="s">
-        <v>548</v>
+        <v>505</v>
       </c>
       <c r="N58" t="s">
-        <v>549</v>
+        <v>489</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>550</v>
+        <v>480</v>
       </c>
       <c r="D59" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E59" t="s">
-        <v>551</v>
+        <v>482</v>
       </c>
       <c r="F59" t="s">
-        <v>552</v>
+        <v>483</v>
       </c>
       <c r="G59" t="s">
-        <v>553</v>
+        <v>484</v>
       </c>
       <c r="H59" t="s">
-        <v>554</v>
+        <v>506</v>
       </c>
       <c r="I59" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>556</v>
+        <v>508</v>
       </c>
       <c r="L59" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>557</v>
+        <v>509</v>
       </c>
       <c r="N59" t="s">
-        <v>558</v>
+        <v>489</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>559</v>
+        <v>510</v>
       </c>
       <c r="D60" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E60" t="s">
-        <v>560</v>
+        <v>511</v>
       </c>
       <c r="F60" t="s">
-        <v>561</v>
+        <v>512</v>
       </c>
       <c r="G60" t="s">
-        <v>562</v>
+        <v>513</v>
       </c>
       <c r="H60" t="s">
-        <v>563</v>
+        <v>514</v>
       </c>
       <c r="I60" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>565</v>
+        <v>516</v>
       </c>
       <c r="L60" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M60" t="s">
-        <v>566</v>
+        <v>517</v>
       </c>
       <c r="N60" t="s">
-        <v>567</v>
+        <v>518</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>568</v>
+        <v>510</v>
       </c>
       <c r="D61" t="s">
-        <v>569</v>
+        <v>481</v>
       </c>
       <c r="E61" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
       <c r="F61" t="s">
-        <v>571</v>
+        <v>512</v>
       </c>
       <c r="G61" t="s">
-        <v>572</v>
+        <v>513</v>
       </c>
       <c r="H61" t="s">
-        <v>573</v>
+        <v>519</v>
       </c>
       <c r="I61" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>520</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>575</v>
+        <v>521</v>
       </c>
       <c r="L61" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M61" t="s">
-        <v>576</v>
+        <v>522</v>
       </c>
       <c r="N61" t="s">
-        <v>577</v>
+        <v>518</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>578</v>
+        <v>59</v>
       </c>
       <c r="D62" t="s">
-        <v>579</v>
+        <v>523</v>
       </c>
       <c r="E62" t="s">
-        <v>580</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>581</v>
+        <v>62</v>
       </c>
       <c r="G62" t="s">
-        <v>582</v>
+        <v>63</v>
       </c>
       <c r="H62" t="s">
-        <v>583</v>
+        <v>64</v>
       </c>
       <c r="I62" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>586</v>
+        <v>525</v>
       </c>
       <c r="L62" t="s">
-        <v>587</v>
+        <v>526</v>
       </c>
       <c r="M62" t="s">
-        <v>588</v>
+        <v>527</v>
       </c>
       <c r="N62" t="s">
-        <v>589</v>
+        <v>69</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>590</v>
+        <v>528</v>
       </c>
       <c r="D63" t="s">
-        <v>591</v>
+        <v>529</v>
       </c>
       <c r="E63" t="s">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="F63" t="s">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="G63" t="s">
-        <v>594</v>
+        <v>532</v>
       </c>
       <c r="H63" t="s">
-        <v>595</v>
+        <v>533</v>
       </c>
       <c r="I63" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>598</v>
+        <v>535</v>
       </c>
       <c r="L63" t="s">
-        <v>587</v>
+        <v>25</v>
       </c>
       <c r="M63" t="s">
-        <v>599</v>
+        <v>536</v>
       </c>
       <c r="N63" t="s">
-        <v>600</v>
+        <v>537</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="D64" t="s">
-        <v>477</v>
+        <v>529</v>
       </c>
       <c r="E64" t="s">
-        <v>602</v>
+        <v>530</v>
       </c>
       <c r="F64" t="s">
-        <v>603</v>
+        <v>531</v>
       </c>
       <c r="G64" t="s">
-        <v>604</v>
+        <v>532</v>
       </c>
       <c r="H64" t="s">
-        <v>605</v>
+        <v>538</v>
       </c>
       <c r="I64" t="s">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>539</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>607</v>
+        <v>540</v>
       </c>
       <c r="L64" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M64" t="s">
-        <v>608</v>
+        <v>541</v>
       </c>
       <c r="N64" t="s">
-        <v>609</v>
+        <v>537</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>610</v>
+        <v>542</v>
       </c>
       <c r="D65" t="s">
-        <v>477</v>
+        <v>529</v>
       </c>
       <c r="E65" t="s">
-        <v>611</v>
+        <v>543</v>
       </c>
       <c r="F65" t="s">
-        <v>612</v>
+        <v>544</v>
       </c>
       <c r="G65" t="s">
-        <v>613</v>
+        <v>545</v>
       </c>
       <c r="H65" t="s">
-        <v>614</v>
+        <v>546</v>
       </c>
       <c r="I65" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>616</v>
+        <v>548</v>
       </c>
       <c r="L65" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="M65" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="N65" t="s">
-        <v>618</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>619</v>
+        <v>551</v>
       </c>
       <c r="D66" t="s">
-        <v>477</v>
+        <v>552</v>
       </c>
       <c r="E66" t="s">
-        <v>620</v>
+        <v>553</v>
       </c>
       <c r="F66" t="s">
-        <v>621</v>
+        <v>554</v>
       </c>
       <c r="G66" t="s">
-        <v>622</v>
+        <v>555</v>
       </c>
       <c r="H66" t="s">
-        <v>623</v>
+        <v>556</v>
       </c>
       <c r="I66" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>625</v>
+        <v>558</v>
       </c>
       <c r="L66" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="M66" t="s">
-        <v>626</v>
+        <v>559</v>
       </c>
       <c r="N66" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>628</v>
+        <v>561</v>
       </c>
       <c r="D67" t="s">
-        <v>477</v>
+        <v>562</v>
       </c>
       <c r="E67" t="s">
-        <v>629</v>
+        <v>563</v>
       </c>
       <c r="F67" t="s">
-        <v>630</v>
+        <v>564</v>
       </c>
       <c r="G67" t="s">
-        <v>631</v>
+        <v>565</v>
       </c>
       <c r="H67" t="s">
-        <v>632</v>
+        <v>566</v>
       </c>
       <c r="I67" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>634</v>
+        <v>568</v>
       </c>
       <c r="L67" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M67" t="s">
-        <v>635</v>
+        <v>569</v>
       </c>
       <c r="N67" t="s">
-        <v>636</v>
+        <v>570</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>637</v>
+        <v>571</v>
       </c>
       <c r="D68" t="s">
-        <v>477</v>
+        <v>562</v>
       </c>
       <c r="E68" t="s">
-        <v>638</v>
+        <v>572</v>
       </c>
       <c r="F68" t="s">
-        <v>639</v>
+        <v>573</v>
       </c>
       <c r="G68" t="s">
-        <v>640</v>
+        <v>574</v>
       </c>
       <c r="H68" t="s">
-        <v>641</v>
+        <v>575</v>
       </c>
       <c r="I68" t="s">
-        <v>642</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>643</v>
+        <v>577</v>
       </c>
       <c r="L68" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="M68" t="s">
-        <v>644</v>
+        <v>578</v>
       </c>
       <c r="N68" t="s">
-        <v>645</v>
+        <v>579</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>467</v>
+        <v>580</v>
       </c>
       <c r="D69" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E69" t="s">
-        <v>468</v>
+        <v>581</v>
       </c>
       <c r="F69" t="s">
-        <v>469</v>
+        <v>582</v>
       </c>
       <c r="G69" t="s">
-        <v>470</v>
+        <v>583</v>
       </c>
       <c r="H69" t="s">
-        <v>646</v>
+        <v>584</v>
       </c>
       <c r="I69" t="s">
-        <v>647</v>
+        <v>585</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>648</v>
+        <v>586</v>
       </c>
       <c r="L69" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M69" t="s">
-        <v>649</v>
+        <v>587</v>
       </c>
       <c r="N69" t="s">
-        <v>475</v>
+        <v>588</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>467</v>
+        <v>589</v>
       </c>
       <c r="D70" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E70" t="s">
-        <v>468</v>
+        <v>590</v>
       </c>
       <c r="F70" t="s">
-        <v>469</v>
+        <v>591</v>
       </c>
       <c r="G70" t="s">
-        <v>470</v>
+        <v>592</v>
       </c>
       <c r="H70" t="s">
-        <v>650</v>
+        <v>593</v>
       </c>
       <c r="I70" t="s">
-        <v>651</v>
+        <v>594</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>652</v>
+        <v>595</v>
       </c>
       <c r="L70" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M70" t="s">
-        <v>653</v>
+        <v>596</v>
       </c>
       <c r="N70" t="s">
-        <v>475</v>
+        <v>597</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>654</v>
+        <v>59</v>
       </c>
       <c r="D71" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E71" t="s">
-        <v>655</v>
+        <v>61</v>
       </c>
       <c r="F71" t="s">
-        <v>656</v>
+        <v>62</v>
       </c>
       <c r="G71" t="s">
-        <v>657</v>
+        <v>63</v>
       </c>
       <c r="H71" t="s">
-        <v>658</v>
+        <v>598</v>
       </c>
       <c r="I71" t="s">
-        <v>659</v>
+        <v>599</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="L71" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M71" t="s">
-        <v>661</v>
+        <v>601</v>
       </c>
       <c r="N71" t="s">
-        <v>662</v>
+        <v>69</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>654</v>
+        <v>602</v>
       </c>
       <c r="D72" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E72" t="s">
-        <v>655</v>
+        <v>603</v>
       </c>
       <c r="F72" t="s">
-        <v>656</v>
+        <v>604</v>
       </c>
       <c r="G72" t="s">
-        <v>657</v>
+        <v>605</v>
       </c>
       <c r="H72" t="s">
-        <v>663</v>
+        <v>606</v>
       </c>
       <c r="I72" t="s">
-        <v>664</v>
+        <v>607</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>665</v>
+        <v>608</v>
       </c>
       <c r="L72" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M72" t="s">
-        <v>666</v>
+        <v>609</v>
       </c>
       <c r="N72" t="s">
-        <v>662</v>
+        <v>610</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>654</v>
+        <v>611</v>
       </c>
       <c r="D73" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E73" t="s">
-        <v>655</v>
+        <v>612</v>
       </c>
       <c r="F73" t="s">
-        <v>656</v>
+        <v>613</v>
       </c>
       <c r="G73" t="s">
-        <v>657</v>
+        <v>614</v>
       </c>
       <c r="H73" t="s">
-        <v>667</v>
+        <v>615</v>
       </c>
       <c r="I73" t="s">
-        <v>668</v>
+        <v>616</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>669</v>
+        <v>617</v>
       </c>
       <c r="L73" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M73" t="s">
-        <v>670</v>
+        <v>618</v>
       </c>
       <c r="N73" t="s">
-        <v>662</v>
+        <v>619</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>671</v>
+        <v>620</v>
       </c>
       <c r="D74" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E74" t="s">
-        <v>672</v>
+        <v>621</v>
       </c>
       <c r="F74" t="s">
-        <v>673</v>
+        <v>622</v>
       </c>
       <c r="G74" t="s">
-        <v>674</v>
+        <v>623</v>
       </c>
       <c r="H74" t="s">
-        <v>675</v>
+        <v>624</v>
       </c>
       <c r="I74" t="s">
-        <v>676</v>
+        <v>625</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>677</v>
+        <v>626</v>
       </c>
       <c r="L74" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M74" t="s">
-        <v>678</v>
+        <v>627</v>
       </c>
       <c r="N74" t="s">
-        <v>679</v>
+        <v>628</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>671</v>
+        <v>629</v>
       </c>
       <c r="D75" t="s">
-        <v>458</v>
+        <v>562</v>
       </c>
       <c r="E75" t="s">
-        <v>672</v>
+        <v>630</v>
       </c>
       <c r="F75" t="s">
-        <v>673</v>
+        <v>631</v>
       </c>
       <c r="G75" t="s">
-        <v>674</v>
+        <v>632</v>
       </c>
       <c r="H75" t="s">
-        <v>680</v>
+        <v>633</v>
       </c>
       <c r="I75" t="s">
-        <v>681</v>
+        <v>634</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>682</v>
+        <v>635</v>
       </c>
       <c r="L75" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M75" t="s">
-        <v>683</v>
+        <v>636</v>
       </c>
       <c r="N75" t="s">
-        <v>679</v>
+        <v>637</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>457</v>
+        <v>638</v>
       </c>
       <c r="D76" t="s">
-        <v>458</v>
+        <v>639</v>
       </c>
       <c r="E76" t="s">
-        <v>459</v>
+        <v>640</v>
       </c>
       <c r="F76" t="s">
-        <v>460</v>
+        <v>641</v>
       </c>
       <c r="G76" t="s">
-        <v>461</v>
+        <v>642</v>
       </c>
       <c r="H76" t="s">
-        <v>684</v>
+        <v>643</v>
       </c>
       <c r="I76" t="s">
-        <v>685</v>
+        <v>644</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>686</v>
+        <v>645</v>
       </c>
       <c r="L76" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M76" t="s">
-        <v>687</v>
+        <v>646</v>
       </c>
       <c r="N76" t="s">
-        <v>466</v>
+        <v>647</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>688</v>
+        <v>648</v>
       </c>
       <c r="D77" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
       <c r="E77" t="s">
-        <v>690</v>
+        <v>650</v>
       </c>
       <c r="F77" t="s">
-        <v>691</v>
+        <v>651</v>
       </c>
       <c r="G77" t="s">
-        <v>692</v>
+        <v>652</v>
       </c>
       <c r="H77" t="s">
-        <v>693</v>
+        <v>653</v>
       </c>
       <c r="I77" t="s">
-        <v>694</v>
+        <v>654</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>695</v>
+        <v>655</v>
       </c>
       <c r="L77" t="s">
-        <v>454</v>
+        <v>25</v>
       </c>
       <c r="M77" t="s">
-        <v>696</v>
+        <v>656</v>
       </c>
       <c r="N77" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>698</v>
+        <v>658</v>
       </c>
       <c r="D78" t="s">
-        <v>699</v>
+        <v>659</v>
       </c>
       <c r="E78" t="s">
-        <v>700</v>
+        <v>660</v>
       </c>
       <c r="F78" t="s">
-        <v>701</v>
+        <v>661</v>
       </c>
       <c r="G78" t="s">
-        <v>702</v>
+        <v>662</v>
       </c>
       <c r="H78" t="s">
-        <v>703</v>
+        <v>663</v>
       </c>
       <c r="I78" t="s">
-        <v>704</v>
+        <v>664</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>705</v>
+        <v>665</v>
       </c>
       <c r="L78" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M78" t="s">
-        <v>706</v>
+        <v>666</v>
       </c>
       <c r="N78" t="s">
-        <v>707</v>
+        <v>667</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>698</v>
+        <v>668</v>
       </c>
       <c r="D79" t="s">
-        <v>699</v>
+        <v>669</v>
       </c>
       <c r="E79" t="s">
-        <v>700</v>
+        <v>670</v>
       </c>
       <c r="F79" t="s">
-        <v>701</v>
+        <v>671</v>
       </c>
       <c r="G79" t="s">
-        <v>702</v>
+        <v>672</v>
       </c>
       <c r="H79" t="s">
-        <v>708</v>
+        <v>673</v>
       </c>
       <c r="I79" t="s">
-        <v>709</v>
+        <v>674</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="L79" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M79" t="s">
-        <v>711</v>
+        <v>676</v>
       </c>
       <c r="N79" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="D80" t="s">
-        <v>699</v>
+        <v>669</v>
       </c>
       <c r="E80" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
       <c r="F80" t="s">
-        <v>701</v>
+        <v>680</v>
       </c>
       <c r="G80" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="H80" t="s">
-        <v>712</v>
+        <v>682</v>
       </c>
       <c r="I80" t="s">
-        <v>713</v>
+        <v>683</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>714</v>
+        <v>684</v>
       </c>
       <c r="L80" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M80" t="s">
-        <v>715</v>
+        <v>685</v>
       </c>
       <c r="N80" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="D81" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="E81" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="F81" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="G81" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
       <c r="H81" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="I81" t="s">
-        <v>717</v>
+        <v>693</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>718</v>
+        <v>694</v>
       </c>
       <c r="L81" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M81" t="s">
-        <v>719</v>
+        <v>695</v>
       </c>
       <c r="N81" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
+        <v>697</v>
+      </c>
+      <c r="D82" t="s">
         <v>698</v>
       </c>
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>699</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
+        <v>564</v>
+      </c>
+      <c r="G82" t="s">
         <v>700</v>
       </c>
-      <c r="F82" t="s">
+      <c r="H82" t="s">
         <v>701</v>
       </c>
-      <c r="G82" t="s">
+      <c r="I82" t="s">
         <v>702</v>
-      </c>
-[...4 lines deleted...]
-        <v>721</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="L82" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M82" t="s">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="N82" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
+        <v>706</v>
+      </c>
+      <c r="D83" t="s">
         <v>698</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="F83" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="G83" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="H83" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="I83" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="L83" t="s">
-        <v>56</v>
+        <v>713</v>
       </c>
       <c r="M83" t="s">
-        <v>727</v>
+        <v>714</v>
       </c>
       <c r="N83" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="D84" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="E84" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F84" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="G84" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="H84" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="I84" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="L84" t="s">
-        <v>56</v>
+        <v>713</v>
       </c>
       <c r="M84" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="N84" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
+        <v>725</v>
+      </c>
+      <c r="D85" t="s">
+        <v>726</v>
+      </c>
+      <c r="E85" t="s">
+        <v>727</v>
+      </c>
+      <c r="F85" t="s">
         <v>728</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85" t="s">
+      <c r="G85" t="s">
         <v>729</v>
       </c>
-      <c r="F85" t="s">
+      <c r="H85" t="s">
         <v>730</v>
       </c>
-      <c r="G85" t="s">
+      <c r="I85" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>738</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="L85" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M85" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="N85" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
+        <v>735</v>
+      </c>
+      <c r="D86" t="s">
+        <v>736</v>
+      </c>
+      <c r="E86" t="s">
+        <v>737</v>
+      </c>
+      <c r="F86" t="s">
+        <v>738</v>
+      </c>
+      <c r="G86" t="s">
+        <v>739</v>
+      </c>
+      <c r="H86" t="s">
+        <v>740</v>
+      </c>
+      <c r="I86" t="s">
         <v>741</v>
-      </c>
-[...16 lines deleted...]
-        <v>747</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="L86" t="s">
-        <v>749</v>
+        <v>349</v>
       </c>
       <c r="M86" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="N86" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="D87" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="E87" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="F87" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="G87" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="H87" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="I87" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="L87" t="s">
-        <v>56</v>
+        <v>713</v>
       </c>
       <c r="M87" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="N87" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="D88" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="E88" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F88" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="G88" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H88" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="I88" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="L88" t="s">
-        <v>56</v>
+        <v>713</v>
       </c>
       <c r="M88" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="N88" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
+        <v>763</v>
+      </c>
+      <c r="D89" t="s">
+        <v>736</v>
+      </c>
+      <c r="E89" t="s">
+        <v>764</v>
+      </c>
+      <c r="F89" t="s">
+        <v>765</v>
+      </c>
+      <c r="G89" t="s">
         <v>766</v>
       </c>
-      <c r="D89" t="s">
-[...2 lines deleted...]
-      <c r="E89" t="s">
+      <c r="H89" t="s">
         <v>767</v>
       </c>
-      <c r="F89" t="s">
+      <c r="I89" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="L89" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="M89" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="N89" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
+        <v>772</v>
+      </c>
+      <c r="D90" t="s">
+        <v>736</v>
+      </c>
+      <c r="E90" t="s">
+        <v>773</v>
+      </c>
+      <c r="F90" t="s">
+        <v>774</v>
+      </c>
+      <c r="G90" t="s">
         <v>775</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>776</v>
       </c>
-      <c r="E90" t="s">
+      <c r="I90" t="s">
         <v>777</v>
-      </c>
-[...10 lines deleted...]
-        <v>781</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="L90" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M90" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="N90" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
+        <v>781</v>
+      </c>
+      <c r="D91" t="s">
+        <v>782</v>
+      </c>
+      <c r="E91" t="s">
+        <v>783</v>
+      </c>
+      <c r="F91" t="s">
+        <v>784</v>
+      </c>
+      <c r="G91" t="s">
         <v>785</v>
       </c>
-      <c r="D91" t="s">
+      <c r="H91" t="s">
         <v>786</v>
       </c>
-      <c r="E91" t="s">
+      <c r="I91" t="s">
         <v>787</v>
-      </c>
-[...10 lines deleted...]
-        <v>791</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="L91" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M91" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="N91" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
+        <v>791</v>
+      </c>
+      <c r="D92" t="s">
+        <v>792</v>
+      </c>
+      <c r="E92" t="s">
+        <v>793</v>
+      </c>
+      <c r="F92" t="s">
+        <v>794</v>
+      </c>
+      <c r="G92" t="s">
         <v>795</v>
       </c>
-      <c r="D92" t="s">
-[...2 lines deleted...]
-      <c r="E92" t="s">
+      <c r="H92" t="s">
         <v>796</v>
       </c>
-      <c r="F92" t="s">
+      <c r="I92" t="s">
         <v>797</v>
-      </c>
-[...7 lines deleted...]
-        <v>800</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="L92" t="s">
-        <v>56</v>
+        <v>713</v>
       </c>
       <c r="M92" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="N92" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
+        <v>801</v>
+      </c>
+      <c r="D93" t="s">
+        <v>802</v>
+      </c>
+      <c r="E93" t="s">
+        <v>803</v>
+      </c>
+      <c r="F93" t="s">
         <v>804</v>
       </c>
-      <c r="D93" t="s">
-[...2 lines deleted...]
-      <c r="E93" t="s">
+      <c r="G93" t="s">
         <v>805</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>806</v>
       </c>
-      <c r="G93" t="s">
+      <c r="I93" t="s">
         <v>807</v>
-      </c>
-[...4 lines deleted...]
-        <v>809</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
+        <v>808</v>
+      </c>
+      <c r="L93" t="s">
+        <v>25</v>
+      </c>
+      <c r="M93" t="s">
+        <v>809</v>
+      </c>
+      <c r="N93" t="s">
         <v>810</v>
-      </c>
-[...7 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
+        <v>811</v>
+      </c>
+      <c r="D94" t="s">
+        <v>812</v>
+      </c>
+      <c r="E94" t="s">
         <v>813</v>
       </c>
-      <c r="D94" t="s">
-[...2 lines deleted...]
-      <c r="E94" t="s">
+      <c r="F94" t="s">
         <v>814</v>
       </c>
-      <c r="F94" t="s">
+      <c r="G94" t="s">
         <v>815</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>816</v>
       </c>
-      <c r="H94" t="s">
+      <c r="I94" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
+        <v>818</v>
+      </c>
+      <c r="L94" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M94" t="s">
         <v>820</v>
       </c>
       <c r="N94" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>741</v>
+        <v>801</v>
       </c>
       <c r="D95" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="E95" t="s">
-        <v>743</v>
+        <v>803</v>
       </c>
       <c r="F95" t="s">
-        <v>744</v>
+        <v>804</v>
       </c>
       <c r="G95" t="s">
-        <v>745</v>
+        <v>805</v>
       </c>
       <c r="H95" t="s">
         <v>822</v>
       </c>
       <c r="I95" t="s">
         <v>823</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
         <v>824</v>
       </c>
       <c r="L95" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="M95" t="s">
         <v>825</v>
       </c>
       <c r="N95" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>826</v>
       </c>
       <c r="D96" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="E96" t="s">
         <v>827</v>
       </c>
       <c r="F96" t="s">
         <v>828</v>
       </c>
       <c r="G96" t="s">
         <v>829</v>
       </c>
       <c r="H96" t="s">
         <v>830</v>
       </c>
       <c r="I96" t="s">
         <v>831</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
         <v>832</v>
       </c>
       <c r="L96" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M96" t="s">
         <v>833</v>
       </c>
       <c r="N96" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
         <v>835</v>
       </c>
       <c r="D97" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="E97" t="s">
         <v>836</v>
       </c>
       <c r="F97" t="s">
         <v>837</v>
       </c>
       <c r="G97" t="s">
         <v>838</v>
       </c>
       <c r="H97" t="s">
         <v>839</v>
       </c>
       <c r="I97" t="s">
         <v>840</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
         <v>841</v>
       </c>
       <c r="L97" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="M97" t="s">
         <v>842</v>
       </c>
       <c r="N97" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>811</v>
+      </c>
+      <c r="D98" t="s">
         <v>844</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" t="s">
+        <v>813</v>
+      </c>
+      <c r="F98" t="s">
+        <v>814</v>
+      </c>
+      <c r="G98" t="s">
+        <v>815</v>
+      </c>
+      <c r="H98" t="s">
+        <v>816</v>
+      </c>
+      <c r="I98" t="s">
         <v>845</v>
-      </c>
-[...10 lines deleted...]
-        <v>849</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="L98" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M98" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="N98" t="s">
-        <v>852</v>
+        <v>821</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>848</v>
+      </c>
+      <c r="D99" t="s">
+        <v>844</v>
+      </c>
+      <c r="E99" t="s">
+        <v>849</v>
+      </c>
+      <c r="F99" t="s">
+        <v>850</v>
+      </c>
+      <c r="G99" t="s">
+        <v>851</v>
+      </c>
+      <c r="H99" t="s">
+        <v>852</v>
+      </c>
+      <c r="I99" t="s">
         <v>853</v>
-      </c>
-[...16 lines deleted...]
-        <v>858</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="L99" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M99" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="N99" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>862</v>
+        <v>811</v>
       </c>
       <c r="D100" t="s">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="E100" t="s">
-        <v>864</v>
+        <v>813</v>
       </c>
       <c r="F100" t="s">
-        <v>865</v>
+        <v>814</v>
       </c>
       <c r="G100" t="s">
-        <v>866</v>
+        <v>815</v>
       </c>
       <c r="H100" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="I100" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
       <c r="L100" t="s">
         <v>25</v>
       </c>
       <c r="M100" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="N100" t="s">
-        <v>871</v>
+        <v>821</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
       <c r="D101" t="s">
-        <v>873</v>
+        <v>844</v>
       </c>
       <c r="E101" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="F101" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="G101" t="s">
-        <v>876</v>
+        <v>864</v>
       </c>
       <c r="H101" t="s">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="I101" t="s">
-        <v>878</v>
+        <v>866</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>879</v>
+        <v>867</v>
       </c>
       <c r="L101" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M101" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
       <c r="N101" t="s">
-        <v>881</v>
+        <v>869</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>882</v>
+        <v>848</v>
       </c>
       <c r="D102" t="s">
-        <v>883</v>
+        <v>844</v>
       </c>
       <c r="E102" t="s">
-        <v>884</v>
+        <v>849</v>
       </c>
       <c r="F102" t="s">
-        <v>885</v>
+        <v>850</v>
       </c>
       <c r="G102" t="s">
-        <v>886</v>
+        <v>851</v>
       </c>
       <c r="H102" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
       <c r="I102" t="s">
-        <v>888</v>
+        <v>871</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>889</v>
+        <v>872</v>
       </c>
       <c r="L102" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="M102" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="N102" t="s">
-        <v>891</v>
+        <v>856</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>892</v>
+        <v>874</v>
       </c>
       <c r="D103" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
       <c r="E103" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="F103" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
       <c r="G103" t="s">
-        <v>896</v>
+        <v>878</v>
       </c>
       <c r="H103" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="I103" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>899</v>
+        <v>881</v>
       </c>
       <c r="L103" t="s">
-        <v>25</v>
+        <v>882</v>
       </c>
       <c r="M103" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
       <c r="N103" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="D104" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="E104" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="F104" t="s">
-        <v>630</v>
+        <v>888</v>
       </c>
       <c r="G104" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="H104" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="I104" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="L104" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M104" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="N104" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>910</v>
+        <v>895</v>
       </c>
       <c r="D105" t="s">
-        <v>911</v>
+        <v>886</v>
       </c>
       <c r="E105" t="s">
-        <v>912</v>
+        <v>896</v>
       </c>
       <c r="F105" t="s">
-        <v>913</v>
+        <v>897</v>
       </c>
       <c r="G105" t="s">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="H105" t="s">
-        <v>915</v>
+        <v>899</v>
       </c>
       <c r="I105" t="s">
-        <v>916</v>
+        <v>900</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="L105" t="s">
-        <v>454</v>
+        <v>25</v>
       </c>
       <c r="M105" t="s">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="N105" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>920</v>
+        <v>895</v>
       </c>
       <c r="D106" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="E106" t="s">
-        <v>922</v>
+        <v>896</v>
       </c>
       <c r="F106" t="s">
-        <v>788</v>
+        <v>897</v>
       </c>
       <c r="G106" t="s">
-        <v>923</v>
+        <v>898</v>
       </c>
       <c r="H106" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="I106" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="L106" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M106" t="s">
-        <v>927</v>
+        <v>907</v>
       </c>
       <c r="N106" t="s">
-        <v>928</v>
+        <v>903</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>929</v>
+        <v>908</v>
       </c>
       <c r="D107" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="E107" t="s">
-        <v>930</v>
+        <v>909</v>
       </c>
       <c r="F107" t="s">
-        <v>931</v>
+        <v>910</v>
       </c>
       <c r="G107" t="s">
-        <v>932</v>
+        <v>911</v>
       </c>
       <c r="H107" t="s">
-        <v>933</v>
+        <v>912</v>
       </c>
       <c r="I107" t="s">
-        <v>934</v>
+        <v>913</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>935</v>
+        <v>914</v>
       </c>
       <c r="L107" t="s">
-        <v>936</v>
+        <v>25</v>
       </c>
       <c r="M107" t="s">
-        <v>937</v>
+        <v>915</v>
       </c>
       <c r="N107" t="s">
-        <v>938</v>
+        <v>916</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>939</v>
+        <v>917</v>
       </c>
       <c r="D108" t="s">
+        <v>918</v>
+      </c>
+      <c r="E108" t="s">
+        <v>919</v>
+      </c>
+      <c r="F108" t="s">
+        <v>920</v>
+      </c>
+      <c r="G108" t="s">
         <v>921</v>
       </c>
-      <c r="E108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H108" t="s">
-        <v>943</v>
+        <v>922</v>
       </c>
       <c r="I108" t="s">
-        <v>944</v>
+        <v>923</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>945</v>
+        <v>924</v>
       </c>
       <c r="L108" t="s">
-        <v>936</v>
+        <v>25</v>
       </c>
       <c r="M108" t="s">
-        <v>946</v>
+        <v>925</v>
       </c>
       <c r="N108" t="s">
-        <v>947</v>
+        <v>926</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>948</v>
+        <v>927</v>
       </c>
       <c r="D109" t="s">
-        <v>949</v>
+        <v>918</v>
       </c>
       <c r="E109" t="s">
-        <v>950</v>
+        <v>928</v>
       </c>
       <c r="F109" t="s">
-        <v>951</v>
+        <v>929</v>
       </c>
       <c r="G109" t="s">
-        <v>952</v>
+        <v>930</v>
       </c>
       <c r="H109" t="s">
-        <v>953</v>
+        <v>931</v>
       </c>
       <c r="I109" t="s">
-        <v>954</v>
+        <v>932</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>955</v>
+        <v>933</v>
       </c>
       <c r="L109" t="s">
-        <v>454</v>
+        <v>25</v>
       </c>
       <c r="M109" t="s">
-        <v>956</v>
+        <v>934</v>
       </c>
       <c r="N109" t="s">
-        <v>957</v>
+        <v>935</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>958</v>
+        <v>936</v>
       </c>
       <c r="D110" t="s">
-        <v>959</v>
+        <v>918</v>
       </c>
       <c r="E110" t="s">
-        <v>960</v>
+        <v>937</v>
       </c>
       <c r="F110" t="s">
-        <v>961</v>
+        <v>938</v>
       </c>
       <c r="G110" t="s">
-        <v>962</v>
+        <v>939</v>
       </c>
       <c r="H110" t="s">
-        <v>963</v>
+        <v>940</v>
       </c>
       <c r="I110" t="s">
-        <v>964</v>
+        <v>941</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>965</v>
+        <v>942</v>
       </c>
       <c r="L110" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M110" t="s">
-        <v>966</v>
+        <v>943</v>
       </c>
       <c r="N110" t="s">
-        <v>967</v>
+        <v>944</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>968</v>
+        <v>945</v>
       </c>
       <c r="D111" t="s">
-        <v>959</v>
+        <v>946</v>
       </c>
       <c r="E111" t="s">
-        <v>969</v>
+        <v>947</v>
       </c>
       <c r="F111" t="s">
-        <v>970</v>
+        <v>948</v>
       </c>
       <c r="G111" t="s">
-        <v>971</v>
+        <v>949</v>
       </c>
       <c r="H111" t="s">
-        <v>972</v>
+        <v>950</v>
       </c>
       <c r="I111" t="s">
-        <v>973</v>
+        <v>951</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>974</v>
+        <v>952</v>
       </c>
       <c r="L111" t="s">
-        <v>936</v>
+        <v>25</v>
       </c>
       <c r="M111" t="s">
-        <v>975</v>
+        <v>953</v>
       </c>
       <c r="N111" t="s">
-        <v>976</v>
+        <v>954</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>977</v>
+        <v>955</v>
       </c>
       <c r="D112" t="s">
+        <v>956</v>
+      </c>
+      <c r="E112" t="s">
+        <v>957</v>
+      </c>
+      <c r="F112" t="s">
+        <v>958</v>
+      </c>
+      <c r="G112" t="s">
         <v>959</v>
       </c>
-      <c r="E112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H112" t="s">
-        <v>981</v>
+        <v>960</v>
       </c>
       <c r="I112" t="s">
-        <v>982</v>
+        <v>961</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="L112" t="s">
-        <v>936</v>
+        <v>25</v>
       </c>
       <c r="M112" t="s">
-        <v>984</v>
+        <v>963</v>
       </c>
       <c r="N112" t="s">
-        <v>985</v>
+        <v>964</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>986</v>
+        <v>965</v>
       </c>
       <c r="D113" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="E113" t="s">
-        <v>987</v>
+        <v>967</v>
       </c>
       <c r="F113" t="s">
-        <v>988</v>
+        <v>968</v>
       </c>
       <c r="G113" t="s">
-        <v>989</v>
+        <v>969</v>
       </c>
       <c r="H113" t="s">
-        <v>990</v>
+        <v>970</v>
       </c>
       <c r="I113" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>992</v>
+        <v>972</v>
       </c>
       <c r="L113" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M113" t="s">
-        <v>993</v>
+        <v>973</v>
       </c>
       <c r="N113" t="s">
-        <v>994</v>
+        <v>974</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="D114" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="E114" t="s">
-        <v>996</v>
+        <v>967</v>
       </c>
       <c r="F114" t="s">
-        <v>997</v>
+        <v>968</v>
       </c>
       <c r="G114" t="s">
-        <v>998</v>
+        <v>969</v>
       </c>
       <c r="H114" t="s">
-        <v>999</v>
+        <v>975</v>
       </c>
       <c r="I114" t="s">
-        <v>1000</v>
+        <v>976</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1001</v>
+        <v>977</v>
       </c>
       <c r="L114" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M114" t="s">
-        <v>1002</v>
+        <v>978</v>
       </c>
       <c r="N114" t="s">
-        <v>1003</v>
+        <v>974</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1004</v>
+        <v>965</v>
       </c>
       <c r="D115" t="s">
-        <v>1005</v>
+        <v>966</v>
       </c>
       <c r="E115" t="s">
-        <v>1006</v>
+        <v>967</v>
       </c>
       <c r="F115" t="s">
-        <v>1007</v>
+        <v>968</v>
       </c>
       <c r="G115" t="s">
-        <v>1008</v>
+        <v>969</v>
       </c>
       <c r="H115" t="s">
-        <v>1009</v>
+        <v>979</v>
       </c>
       <c r="I115" t="s">
-        <v>1010</v>
+        <v>980</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1011</v>
+        <v>981</v>
       </c>
       <c r="L115" t="s">
-        <v>35</v>
+        <v>359</v>
       </c>
       <c r="M115" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="N115" t="s">
-        <v>1013</v>
+        <v>974</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1014</v>
+        <v>965</v>
       </c>
       <c r="D116" t="s">
-        <v>1015</v>
+        <v>966</v>
       </c>
       <c r="E116" t="s">
-        <v>1016</v>
+        <v>967</v>
       </c>
       <c r="F116" t="s">
-        <v>1017</v>
+        <v>968</v>
       </c>
       <c r="G116" t="s">
-        <v>1018</v>
+        <v>969</v>
       </c>
       <c r="H116" t="s">
-        <v>1019</v>
+        <v>983</v>
       </c>
       <c r="I116" t="s">
-        <v>1020</v>
+        <v>984</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1021</v>
+        <v>985</v>
       </c>
       <c r="L116" t="s">
-        <v>936</v>
+        <v>359</v>
       </c>
       <c r="M116" t="s">
-        <v>1022</v>
+        <v>986</v>
       </c>
       <c r="N116" t="s">
-        <v>1023</v>
+        <v>974</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1024</v>
+        <v>965</v>
       </c>
       <c r="D117" t="s">
-        <v>1025</v>
+        <v>966</v>
       </c>
       <c r="E117" t="s">
-        <v>1026</v>
+        <v>967</v>
       </c>
       <c r="F117" t="s">
-        <v>1027</v>
+        <v>968</v>
       </c>
       <c r="G117" t="s">
-        <v>1028</v>
+        <v>969</v>
       </c>
       <c r="H117" t="s">
-        <v>1029</v>
+        <v>987</v>
       </c>
       <c r="I117" t="s">
-        <v>1030</v>
+        <v>988</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1031</v>
+        <v>989</v>
       </c>
       <c r="L117" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M117" t="s">
-        <v>1032</v>
+        <v>990</v>
       </c>
       <c r="N117" t="s">
-        <v>1033</v>
+        <v>974</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1034</v>
+        <v>965</v>
       </c>
       <c r="D118" t="s">
-        <v>1035</v>
+        <v>966</v>
       </c>
       <c r="E118" t="s">
-        <v>1036</v>
+        <v>967</v>
       </c>
       <c r="F118" t="s">
-        <v>1037</v>
+        <v>968</v>
       </c>
       <c r="G118" t="s">
-        <v>1038</v>
+        <v>969</v>
       </c>
       <c r="H118" t="s">
-        <v>1039</v>
+        <v>991</v>
       </c>
       <c r="I118" t="s">
-        <v>1040</v>
+        <v>992</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1041</v>
+        <v>993</v>
       </c>
       <c r="L118" t="s">
-        <v>1042</v>
+        <v>359</v>
       </c>
       <c r="M118" t="s">
-        <v>1043</v>
+        <v>994</v>
       </c>
       <c r="N118" t="s">
-        <v>1044</v>
+        <v>974</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1024</v>
+        <v>965</v>
       </c>
       <c r="D119" t="s">
-        <v>1025</v>
+        <v>966</v>
       </c>
       <c r="E119" t="s">
-        <v>1026</v>
+        <v>967</v>
       </c>
       <c r="F119" t="s">
-        <v>1027</v>
+        <v>968</v>
       </c>
       <c r="G119" t="s">
-        <v>1028</v>
+        <v>969</v>
       </c>
       <c r="H119" t="s">
-        <v>1045</v>
+        <v>995</v>
       </c>
       <c r="I119" t="s">
-        <v>1046</v>
+        <v>996</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1047</v>
+        <v>997</v>
       </c>
       <c r="L119" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M119" t="s">
-        <v>1048</v>
+        <v>998</v>
       </c>
       <c r="N119" t="s">
-        <v>1033</v>
+        <v>974</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1049</v>
+        <v>965</v>
       </c>
       <c r="D120" t="s">
-        <v>1025</v>
+        <v>966</v>
       </c>
       <c r="E120" t="s">
-        <v>1050</v>
+        <v>967</v>
       </c>
       <c r="F120" t="s">
-        <v>1051</v>
+        <v>968</v>
       </c>
       <c r="G120" t="s">
-        <v>1052</v>
+        <v>969</v>
       </c>
       <c r="H120" t="s">
-        <v>1053</v>
+        <v>999</v>
       </c>
       <c r="I120" t="s">
-        <v>1054</v>
+        <v>1000</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1055</v>
+        <v>1001</v>
       </c>
       <c r="L120" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M120" t="s">
-        <v>1056</v>
+        <v>1002</v>
       </c>
       <c r="N120" t="s">
-        <v>1057</v>
+        <v>974</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1058</v>
+        <v>965</v>
       </c>
       <c r="D121" t="s">
-        <v>1025</v>
+        <v>966</v>
       </c>
       <c r="E121" t="s">
-        <v>1059</v>
+        <v>967</v>
       </c>
       <c r="F121" t="s">
-        <v>1060</v>
+        <v>968</v>
       </c>
       <c r="G121" t="s">
-        <v>1061</v>
+        <v>969</v>
       </c>
       <c r="H121" t="s">
-        <v>1062</v>
+        <v>1003</v>
       </c>
       <c r="I121" t="s">
-        <v>1063</v>
+        <v>1004</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1064</v>
+        <v>1005</v>
       </c>
       <c r="L121" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M121" t="s">
-        <v>1065</v>
+        <v>1006</v>
       </c>
       <c r="N121" t="s">
-        <v>1066</v>
+        <v>974</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1034</v>
+        <v>965</v>
       </c>
       <c r="D122" t="s">
-        <v>1067</v>
+        <v>966</v>
       </c>
       <c r="E122" t="s">
-        <v>1036</v>
+        <v>967</v>
       </c>
       <c r="F122" t="s">
-        <v>1037</v>
+        <v>968</v>
       </c>
       <c r="G122" t="s">
-        <v>1038</v>
+        <v>969</v>
       </c>
       <c r="H122" t="s">
-        <v>1039</v>
+        <v>1007</v>
       </c>
       <c r="I122" t="s">
-        <v>1068</v>
+        <v>1008</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1069</v>
+        <v>1009</v>
       </c>
       <c r="L122" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M122" t="s">
-        <v>1070</v>
+        <v>1010</v>
       </c>
       <c r="N122" t="s">
-        <v>1044</v>
+        <v>974</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1071</v>
+        <v>965</v>
       </c>
       <c r="D123" t="s">
-        <v>1067</v>
+        <v>966</v>
       </c>
       <c r="E123" t="s">
-        <v>1072</v>
+        <v>967</v>
       </c>
       <c r="F123" t="s">
-        <v>1073</v>
+        <v>968</v>
       </c>
       <c r="G123" t="s">
-        <v>1074</v>
+        <v>969</v>
       </c>
       <c r="H123" t="s">
-        <v>1075</v>
+        <v>1011</v>
       </c>
       <c r="I123" t="s">
-        <v>1076</v>
+        <v>1012</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1077</v>
+        <v>1013</v>
       </c>
       <c r="L123" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M123" t="s">
-        <v>1078</v>
+        <v>1014</v>
       </c>
       <c r="N123" t="s">
-        <v>1079</v>
+        <v>974</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1034</v>
+        <v>965</v>
       </c>
       <c r="D124" t="s">
-        <v>1067</v>
+        <v>966</v>
       </c>
       <c r="E124" t="s">
-        <v>1036</v>
+        <v>967</v>
       </c>
       <c r="F124" t="s">
-        <v>1037</v>
+        <v>968</v>
       </c>
       <c r="G124" t="s">
-        <v>1038</v>
+        <v>969</v>
       </c>
       <c r="H124" t="s">
-        <v>1080</v>
+        <v>1015</v>
       </c>
       <c r="I124" t="s">
-        <v>1081</v>
+        <v>1016</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1082</v>
+        <v>1017</v>
       </c>
       <c r="L124" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M124" t="s">
-        <v>1083</v>
+        <v>1018</v>
       </c>
       <c r="N124" t="s">
-        <v>1044</v>
+        <v>974</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1084</v>
+        <v>965</v>
       </c>
       <c r="D125" t="s">
-        <v>1067</v>
+        <v>966</v>
       </c>
       <c r="E125" t="s">
-        <v>1085</v>
+        <v>967</v>
       </c>
       <c r="F125" t="s">
-        <v>1086</v>
+        <v>968</v>
       </c>
       <c r="G125" t="s">
-        <v>1087</v>
+        <v>969</v>
       </c>
       <c r="H125" t="s">
-        <v>1088</v>
+        <v>1019</v>
       </c>
       <c r="I125" t="s">
-        <v>1089</v>
+        <v>1020</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1090</v>
+        <v>1021</v>
       </c>
       <c r="L125" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M125" t="s">
-        <v>1091</v>
+        <v>1022</v>
       </c>
       <c r="N125" t="s">
-        <v>1092</v>
+        <v>974</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1071</v>
+        <v>965</v>
       </c>
       <c r="D126" t="s">
-        <v>1067</v>
+        <v>966</v>
       </c>
       <c r="E126" t="s">
-        <v>1072</v>
+        <v>967</v>
       </c>
       <c r="F126" t="s">
-        <v>1073</v>
+        <v>968</v>
       </c>
       <c r="G126" t="s">
-        <v>1074</v>
+        <v>969</v>
       </c>
       <c r="H126" t="s">
-        <v>1093</v>
+        <v>1023</v>
       </c>
       <c r="I126" t="s">
-        <v>1094</v>
+        <v>1024</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1095</v>
+        <v>1025</v>
       </c>
       <c r="L126" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="M126" t="s">
-        <v>1096</v>
+        <v>1026</v>
       </c>
       <c r="N126" t="s">
-        <v>1079</v>
+        <v>974</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1097</v>
+        <v>965</v>
       </c>
       <c r="D127" t="s">
-        <v>1098</v>
+        <v>966</v>
       </c>
       <c r="E127" t="s">
-        <v>1099</v>
+        <v>967</v>
       </c>
       <c r="F127" t="s">
-        <v>1100</v>
+        <v>968</v>
       </c>
       <c r="G127" t="s">
-        <v>1101</v>
+        <v>969</v>
       </c>
       <c r="H127" t="s">
-        <v>1102</v>
+        <v>1027</v>
       </c>
       <c r="I127" t="s">
-        <v>1103</v>
+        <v>1028</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1104</v>
+        <v>1029</v>
       </c>
       <c r="L127" t="s">
-        <v>1105</v>
+        <v>359</v>
       </c>
       <c r="M127" t="s">
-        <v>1106</v>
+        <v>1030</v>
       </c>
       <c r="N127" t="s">
-        <v>1107</v>
+        <v>974</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1108</v>
+        <v>965</v>
       </c>
       <c r="D128" t="s">
-        <v>1109</v>
+        <v>966</v>
       </c>
       <c r="E128" t="s">
-        <v>1110</v>
+        <v>967</v>
       </c>
       <c r="F128" t="s">
-        <v>1111</v>
+        <v>968</v>
       </c>
       <c r="G128" t="s">
-        <v>1112</v>
+        <v>969</v>
       </c>
       <c r="H128" t="s">
-        <v>1113</v>
+        <v>1031</v>
       </c>
       <c r="I128" t="s">
-        <v>1114</v>
+        <v>1032</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1115</v>
+        <v>1033</v>
       </c>
       <c r="L128" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M128" t="s">
-        <v>1116</v>
+        <v>1034</v>
       </c>
       <c r="N128" t="s">
-        <v>1117</v>
+        <v>974</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1118</v>
+        <v>965</v>
       </c>
       <c r="D129" t="s">
-        <v>1109</v>
+        <v>966</v>
       </c>
       <c r="E129" t="s">
-        <v>1119</v>
+        <v>967</v>
       </c>
       <c r="F129" t="s">
-        <v>1120</v>
+        <v>968</v>
       </c>
       <c r="G129" t="s">
-        <v>1121</v>
+        <v>969</v>
       </c>
       <c r="H129" t="s">
-        <v>1122</v>
+        <v>1035</v>
       </c>
       <c r="I129" t="s">
-        <v>1123</v>
+        <v>1036</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1124</v>
+        <v>1037</v>
       </c>
       <c r="L129" t="s">
-        <v>56</v>
+        <v>359</v>
       </c>
       <c r="M129" t="s">
-        <v>1125</v>
+        <v>1038</v>
       </c>
       <c r="N129" t="s">
-        <v>1126</v>
+        <v>974</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1118</v>
+        <v>1039</v>
       </c>
       <c r="D130" t="s">
-        <v>1109</v>
+        <v>1040</v>
       </c>
       <c r="E130" t="s">
-        <v>1119</v>
+        <v>1041</v>
       </c>
       <c r="F130" t="s">
-        <v>1120</v>
+        <v>1042</v>
       </c>
       <c r="G130" t="s">
-        <v>1121</v>
+        <v>1043</v>
       </c>
       <c r="H130" t="s">
-        <v>1127</v>
+        <v>1044</v>
       </c>
       <c r="I130" t="s">
-        <v>1128</v>
+        <v>1045</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1129</v>
+        <v>1046</v>
       </c>
       <c r="L130" t="s">
-        <v>56</v>
+        <v>349</v>
       </c>
       <c r="M130" t="s">
-        <v>1130</v>
+        <v>1047</v>
       </c>
       <c r="N130" t="s">
-        <v>1126</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1131</v>
+        <v>965</v>
       </c>
       <c r="D131" t="s">
-        <v>1109</v>
+        <v>1049</v>
       </c>
       <c r="E131" t="s">
-        <v>1132</v>
+        <v>967</v>
       </c>
       <c r="F131" t="s">
-        <v>1133</v>
+        <v>968</v>
       </c>
       <c r="G131" t="s">
-        <v>1134</v>
+        <v>969</v>
       </c>
       <c r="H131" t="s">
-        <v>1135</v>
+        <v>970</v>
       </c>
       <c r="I131" t="s">
-        <v>1136</v>
+        <v>1050</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1137</v>
+        <v>1051</v>
       </c>
       <c r="L131" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M131" t="s">
-        <v>1138</v>
+        <v>1053</v>
       </c>
       <c r="N131" t="s">
-        <v>1139</v>
+        <v>974</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1140</v>
+        <v>965</v>
       </c>
       <c r="D132" t="s">
-        <v>1141</v>
+        <v>1049</v>
       </c>
       <c r="E132" t="s">
-        <v>1142</v>
+        <v>967</v>
       </c>
       <c r="F132" t="s">
-        <v>1143</v>
+        <v>968</v>
       </c>
       <c r="G132" t="s">
-        <v>1144</v>
+        <v>969</v>
       </c>
       <c r="H132" t="s">
-        <v>1145</v>
+        <v>975</v>
       </c>
       <c r="I132" t="s">
-        <v>1146</v>
+        <v>1054</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1147</v>
+        <v>1055</v>
       </c>
       <c r="L132" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M132" t="s">
-        <v>1148</v>
+        <v>1056</v>
       </c>
       <c r="N132" t="s">
-        <v>1149</v>
+        <v>974</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1150</v>
+        <v>965</v>
       </c>
       <c r="D133" t="s">
-        <v>1141</v>
+        <v>1049</v>
       </c>
       <c r="E133" t="s">
-        <v>1151</v>
+        <v>967</v>
       </c>
       <c r="F133" t="s">
-        <v>1152</v>
+        <v>968</v>
       </c>
       <c r="G133" t="s">
-        <v>1153</v>
+        <v>969</v>
       </c>
       <c r="H133" t="s">
-        <v>1154</v>
+        <v>979</v>
       </c>
       <c r="I133" t="s">
-        <v>1155</v>
+        <v>1057</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1156</v>
+        <v>1058</v>
       </c>
       <c r="L133" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M133" t="s">
-        <v>1157</v>
+        <v>1059</v>
       </c>
       <c r="N133" t="s">
-        <v>1158</v>
+        <v>974</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1159</v>
+        <v>965</v>
       </c>
       <c r="D134" t="s">
-        <v>1141</v>
+        <v>1049</v>
       </c>
       <c r="E134" t="s">
-        <v>1160</v>
+        <v>967</v>
       </c>
       <c r="F134" t="s">
-        <v>1161</v>
+        <v>968</v>
       </c>
       <c r="G134" t="s">
-        <v>1162</v>
+        <v>969</v>
       </c>
       <c r="H134" t="s">
-        <v>1163</v>
+        <v>983</v>
       </c>
       <c r="I134" t="s">
-        <v>1164</v>
+        <v>1060</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1165</v>
+        <v>1061</v>
       </c>
       <c r="L134" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M134" t="s">
-        <v>1166</v>
+        <v>1062</v>
       </c>
       <c r="N134" t="s">
-        <v>1167</v>
+        <v>974</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1168</v>
+        <v>965</v>
       </c>
       <c r="D135" t="s">
-        <v>1169</v>
+        <v>1049</v>
       </c>
       <c r="E135" t="s">
-        <v>1170</v>
+        <v>967</v>
       </c>
       <c r="F135" t="s">
-        <v>1171</v>
+        <v>968</v>
       </c>
       <c r="G135" t="s">
-        <v>1172</v>
+        <v>969</v>
       </c>
       <c r="H135" t="s">
-        <v>1173</v>
+        <v>987</v>
       </c>
       <c r="I135" t="s">
-        <v>1174</v>
+        <v>1063</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1175</v>
+        <v>1064</v>
       </c>
       <c r="L135" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M135" t="s">
-        <v>1176</v>
+        <v>1065</v>
       </c>
       <c r="N135" t="s">
-        <v>1177</v>
+        <v>974</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1178</v>
+        <v>965</v>
       </c>
       <c r="D136" t="s">
-        <v>1179</v>
+        <v>1049</v>
       </c>
       <c r="E136" t="s">
-        <v>1180</v>
+        <v>967</v>
       </c>
       <c r="F136" t="s">
-        <v>1181</v>
+        <v>968</v>
       </c>
       <c r="G136" t="s">
-        <v>1182</v>
+        <v>969</v>
       </c>
       <c r="H136" t="s">
-        <v>1183</v>
+        <v>991</v>
       </c>
       <c r="I136" t="s">
-        <v>1184</v>
+        <v>1066</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1185</v>
+        <v>1067</v>
       </c>
       <c r="L136" t="s">
-        <v>56</v>
+        <v>1052</v>
       </c>
       <c r="M136" t="s">
-        <v>1186</v>
+        <v>1068</v>
       </c>
       <c r="N136" t="s">
-        <v>1187</v>
+        <v>974</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D137" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E137" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F137" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G137" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H137" t="s">
-        <v>1193</v>
+        <v>999</v>
       </c>
       <c r="I137" t="s">
-        <v>1194</v>
+        <v>1069</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1195</v>
+        <v>1070</v>
       </c>
       <c r="L137" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M137" t="s">
-        <v>1196</v>
+        <v>1071</v>
       </c>
       <c r="N137" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D138" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E138" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F138" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G138" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H138" t="s">
-        <v>1198</v>
+        <v>1003</v>
       </c>
       <c r="I138" t="s">
-        <v>1199</v>
+        <v>1072</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1200</v>
+        <v>1073</v>
       </c>
       <c r="L138" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M138" t="s">
-        <v>1201</v>
+        <v>1074</v>
       </c>
       <c r="N138" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D139" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E139" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F139" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G139" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H139" t="s">
-        <v>1202</v>
+        <v>1011</v>
       </c>
       <c r="I139" t="s">
-        <v>1203</v>
+        <v>1075</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1204</v>
+        <v>1076</v>
       </c>
       <c r="L139" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M139" t="s">
-        <v>1205</v>
+        <v>1077</v>
       </c>
       <c r="N139" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D140" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E140" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F140" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G140" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H140" t="s">
-        <v>1206</v>
+        <v>1015</v>
       </c>
       <c r="I140" t="s">
-        <v>1207</v>
+        <v>1078</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1208</v>
+        <v>1079</v>
       </c>
       <c r="L140" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M140" t="s">
-        <v>1209</v>
+        <v>1080</v>
       </c>
       <c r="N140" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D141" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E141" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F141" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G141" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H141" t="s">
-        <v>1210</v>
+        <v>1019</v>
       </c>
       <c r="I141" t="s">
-        <v>1211</v>
+        <v>1081</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1212</v>
+        <v>1082</v>
       </c>
       <c r="L141" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M141" t="s">
-        <v>1213</v>
+        <v>1083</v>
       </c>
       <c r="N141" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D142" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E142" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F142" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G142" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H142" t="s">
-        <v>1214</v>
+        <v>1023</v>
       </c>
       <c r="I142" t="s">
-        <v>1215</v>
+        <v>1084</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1216</v>
+        <v>1085</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M142" t="s">
-        <v>1217</v>
+        <v>1086</v>
       </c>
       <c r="N142" t="s">
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1188</v>
+        <v>965</v>
       </c>
       <c r="D143" t="s">
-        <v>1189</v>
+        <v>1049</v>
       </c>
       <c r="E143" t="s">
-        <v>1190</v>
+        <v>967</v>
       </c>
       <c r="F143" t="s">
-        <v>1191</v>
+        <v>968</v>
       </c>
       <c r="G143" t="s">
-        <v>1192</v>
+        <v>969</v>
       </c>
       <c r="H143" t="s">
-        <v>1218</v>
+        <v>1027</v>
       </c>
       <c r="I143" t="s">
-        <v>1219</v>
+        <v>1087</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1220</v>
+        <v>1088</v>
       </c>
       <c r="L143" t="s">
-        <v>454</v>
+        <v>1052</v>
       </c>
       <c r="M143" t="s">
-        <v>1221</v>
+        <v>1089</v>
       </c>
       <c r="N143" t="s">
-        <v>1197</v>
-[...1007 lines deleted...]
-        <v>1197</v>
+        <v>974</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>