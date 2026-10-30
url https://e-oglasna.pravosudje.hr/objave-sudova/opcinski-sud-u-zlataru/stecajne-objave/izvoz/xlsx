--- v7 (2026-10-10)
+++ v8 (2026-10-30)
@@ -6,322 +6,1444 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1898" uniqueCount="1090">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2105" uniqueCount="1223">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
-    <t>Sp-101/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/97eea9fc-6526-491e-a967-0eefe48c4ba8</t>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Samir Čuček</t>
+  </si>
+  <si>
+    <t>Klenovec Humski 74/2, 49231 Hum Na Sutli, Hrvatska</t>
+  </si>
+  <si>
+    <t>01132181527</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Zlataru; Samir Čuček 01132181527</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2525afe0-64b4-4331-9f03-0102ecac6519</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/97eea9fc-6526-491e-a967-0eefe48c4ba8/dokumenti/preuzimanje</t>
-[...59 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f5836d11-f04b-4aec-92ee-5f143621a4c7</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2525afe0-64b4-4331-9f03-0102ecac6519/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Samir Čuček 01132181527; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:39:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b14dcc-5b2b-4108-8742-d80a8a1f1a44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b14dcc-5b2b-4108-8742-d80a8a1f1a44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Lucija Juraja</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 32, 49218 Pregrada, Hrvatska</t>
+  </si>
+  <si>
+    <t>14430500135</t>
+  </si>
+  <si>
+    <t>Lucija Juraja 14430500135; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:36:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b03f45-9f49-4fd2-9588-615c0b25575b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f5836d11-f04b-4aec-92ee-5f143621a4c7/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b03f45-9f49-4fd2-9588-615c0b25575b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>VEDRAN PETEK</t>
+  </si>
+  <si>
+    <t>BRATOVSKI VRH 13, 49290 Bratovski Vrh, Hrvatska</t>
+  </si>
+  <si>
+    <t>17515166142</t>
+  </si>
+  <si>
+    <t>VEDRAN PETEK 17515166142; op</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:14:21</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0087b55a-c8ca-4dab-875c-b462673f6114</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0087b55a-c8ca-4dab-875c-b462673f6114/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK</t>
+  </si>
+  <si>
+    <t>PROSENIK 37, 49290 Prosenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>35103164768</t>
+  </si>
+  <si>
+    <t>VALERIJO HRŽENJAK 35103164768; op</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e68d843-e11f-4700-9609-eaf11d4a7496</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e68d843-e11f-4700-9609-eaf11d4a7496/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Luka Žlender</t>
+  </si>
+  <si>
+    <t>Gornji Škrnik 9, 49296 Gornji Škrnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>76316643515</t>
+  </si>
+  <si>
+    <t>Luka Žlender 76316643515; op</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/959d32d6-0254-415b-a936-8ed101026e88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/959d32d6-0254-415b-a936-8ed101026e88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-7/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN SOIĆ</t>
+  </si>
+  <si>
+    <t>LADISLAVEC 12, 49250 Ladislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>84898521852</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; STJEPAN SOIĆ 84898521852</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:54:28</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4496a2b9-facd-43e3-9b39-7a402ecbac4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4496a2b9-facd-43e3-9b39-7a402ecbac4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-18/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN ROGINIĆ</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 197 1, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>41782664381</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; STJEPAN ROGINIĆ 41782664381</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:53:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0335d5c6-a7a4-43ae-9efa-8e4f1ac6113d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0335d5c6-a7a4-43ae-9efa-8e4f1ac6113d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-28/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN GLAVICA</t>
+  </si>
+  <si>
+    <t>ULICA SILVIJE STRAHIMIRA KRANJČEVIĆA 9 A, 49250 Zlatar, Hrvatska</t>
+  </si>
+  <si>
+    <t>47016103544</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MARIJAN GLAVICA 47016103544</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:51:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ad08b0c-22d9-409d-b68a-efb1490ba966</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ad08b0c-22d9-409d-b68a-efb1490ba966/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-29/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>KOSOVEČKO 18, 49282 Kosovečko, Hrvatska</t>
+  </si>
+  <si>
+    <t>69951710212</t>
+  </si>
+  <si>
+    <t>DRAŽEN PAVLAKOVIĆ 69951710212; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:50:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f8d4c4-2cfa-43c8-830c-d80aa82c0aef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f8d4c4-2cfa-43c8-830c-d80aa82c0aef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=29&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-37/2026</t>
+  </si>
+  <si>
+    <t>SREĆKO SEDAK</t>
+  </si>
+  <si>
+    <t>MAČE 13 A, 49250 Mače, Hrvatska</t>
+  </si>
+  <si>
+    <t>50205837687</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; SREĆKO SEDAK 50205837687</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:49:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70589109-2191-43a1-9947-518d67b6e7ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70589109-2191-43a1-9947-518d67b6e7ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK</t>
+  </si>
+  <si>
+    <t>TURNIŠČE 110, 49282 Turnišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>18322449295</t>
+  </si>
+  <si>
+    <t>DRAŽEN BORONJEK 18322449295; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:47:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a381d7f-7b60-44c7-b35b-4ff8d8090676</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a381d7f-7b60-44c7-b35b-4ff8d8090676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN</t>
+  </si>
+  <si>
+    <t>GORNJA BATINA 51, 49250 Gornja Batina, Hrvatska</t>
+  </si>
+  <si>
+    <t>90196445314</t>
+  </si>
+  <si>
+    <t>DAMIR DOMITRAN 90196445314; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f70880-1456-44b6-88e9-0e9b332f5644</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f70880-1456-44b6-88e9-0e9b332f5644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ</t>
+  </si>
+  <si>
+    <t>BUDINŠČINA 7 L, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>10781733732</t>
+  </si>
+  <si>
+    <t>DAVOR JAGETIĆ 10781733732; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:25:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b24e517-84ec-4ea8-9dff-cdc4b762327a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b24e517-84ec-4ea8-9dff-cdc4b762327a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN</t>
+  </si>
+  <si>
+    <t>VELIKA VETERNIČKA 57, 49252 Velika Veternička, Hrvatska</t>
+  </si>
+  <si>
+    <t>89975608679</t>
+  </si>
+  <si>
+    <t>ANA ŠLEHAN 89975608679; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd7b57f-321d-4227-8d49-a34c179e7ac3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd7b57f-321d-4227-8d49-a34c179e7ac3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Ivan Ćorković</t>
+  </si>
+  <si>
+    <t>Certisa 63, 31400 Đakovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>08901083916</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Ivan Ćorković 08901083916</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e15fe3-4875-4608-985c-97b96c203f33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e15fe3-4875-4608-985c-97b96c203f33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>IVAN PAVLEK-GALIC</t>
+  </si>
+  <si>
+    <t>MIHOVLJAN 20 A, 49252 Mihovljan, Hrvatska</t>
+  </si>
+  <si>
+    <t>07025592913</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; IVAN PAVLEK-GALIC 07025592913</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c17b781-01ae-45e2-9c2b-54feca3abf72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c17b781-01ae-45e2-9c2b-54feca3abf72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO</t>
+  </si>
+  <si>
+    <t>SELNO 62 A, 49217 Selno, Hrvatska</t>
+  </si>
+  <si>
+    <t>82449552259</t>
+  </si>
+  <si>
+    <t>SANJICA PLEČKO 82449552259; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:08:11</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/492cc14e-ca65-4fd4-8915-7edf428646e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/492cc14e-ca65-4fd4-8915-7edf428646e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI</t>
+  </si>
+  <si>
+    <t>BREZOVA 64, 49223 Brezova, Hrvatska</t>
+  </si>
+  <si>
+    <t>54235799047</t>
+  </si>
+  <si>
+    <t>DRAGICA SLUNJSKI 54235799047; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:06:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93e2557f-d98f-40ca-8c5d-fb9828a73673</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93e2557f-d98f-40ca-8c5d-fb9828a73673/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>ADELA SMREKAR</t>
+  </si>
+  <si>
+    <t>GRABE 45, 49221 Grabe, Hrvatska</t>
+  </si>
+  <si>
+    <t>50573256641</t>
+  </si>
+  <si>
+    <t>ADELA SMREKAR 50573256641; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:05:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fafa17-9c25-4dc0-8eba-f7a1a832762b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fafa17-9c25-4dc0-8eba-f7a1a832762b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-132/2026</t>
+  </si>
+  <si>
+    <t>DALIBOR KROG</t>
+  </si>
+  <si>
+    <t>ZAVRŠJE ZAČRETSKO 12 C, 49223 Završje Začretsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>85231433781</t>
+  </si>
+  <si>
+    <t>DALIBOR KROG 85231433781; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:35:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a205d0a5-04ab-4dde-a0c5-f298594d364c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a205d0a5-04ab-4dde-a0c5-f298594d364c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-124/2026</t>
+  </si>
+  <si>
+    <t>ALEN VALJAVEC</t>
+  </si>
+  <si>
+    <t>DONJA PAČETINA 83 G, 49223 Donja Pačetina, Hrvatska</t>
+  </si>
+  <si>
+    <t>72818897794</t>
+  </si>
+  <si>
+    <t>ALEN VALJAVEC 72818897794; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:06:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff66e6bd-4e7a-46a7-95c3-9d3ba4e4e215</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff66e6bd-4e7a-46a7-95c3-9d3ba4e4e215/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-111/2026</t>
+  </si>
+  <si>
+    <t>MLADEN SOPINA</t>
+  </si>
+  <si>
+    <t>KOMOR ZAČRETSKI 6, 49223 Komor Začretski, Hrvatska</t>
+  </si>
+  <si>
+    <t>80269504915</t>
+  </si>
+  <si>
+    <t>MLADEN SOPINA 80269504915; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:39:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf8c395-6ab2-4f12-9716-e0ade389a415</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf8c395-6ab2-4f12-9716-e0ade389a415/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>KRISTIJAN HERCEG</t>
+  </si>
+  <si>
+    <t>VALENTA JAKUŠA 36, 49221 Lug Poznanovečki, Hrvatska</t>
+  </si>
+  <si>
+    <t>42240212232</t>
+  </si>
+  <si>
+    <t>KRISTIJAN HERCEG 42240212232; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:34:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bdbc03d-fe14-4c01-a666-4b9101ad36ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bdbc03d-fe14-4c01-a666-4b9101ad36ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO</t>
+  </si>
+  <si>
+    <t>MALA ERPENJA 219, 49217 Mala Erpenja, Hrvatska</t>
+  </si>
+  <si>
+    <t>15054543076</t>
+  </si>
+  <si>
+    <t>IVAN CVETKO 15054543076; op</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:29:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/423cfd7d-c5a5-4d41-94d0-851a58d764fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/423cfd7d-c5a5-4d41-94d0-851a58d764fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-35/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bistrović</t>
+  </si>
+  <si>
+    <t>Radoboj 375, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>76668894395</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Ivan Bistrović 76668894395</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:44:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7eae98-33f2-4857-b7ca-decafd6df18d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7eae98-33f2-4857-b7ca-decafd6df18d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Galović</t>
+  </si>
+  <si>
+    <t>Strahinje 96, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12970419096</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Stjepan Galović 12970419096</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:53:25</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f71c28b-c484-4afc-9f39-c566b1abd49f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f71c28b-c484-4afc-9f39-c566b1abd49f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-151/2026</t>
+  </si>
+  <si>
+    <t>Tamara Herak</t>
+  </si>
+  <si>
+    <t>Gredenec 25c, 49234 Petrovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>63432677811</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Tamara Herak 63432677811</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:47:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c42b9876-27e3-43d7-a69b-7cdf64753c02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c42b9876-27e3-43d7-a69b-7cdf64753c02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Kornelija Mikša</t>
+  </si>
+  <si>
+    <t>Jazvine 91, 49232 Radoboj, Hrvatska</t>
+  </si>
+  <si>
+    <t>63476447458</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Kornelija Mikša 63476447458</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bec4448-c20b-4e1d-ae0d-46c5f0091a3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bec4448-c20b-4e1d-ae0d-46c5f0091a3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Dragčević</t>
+  </si>
+  <si>
+    <t>Gornja Pačetina 4, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>33333351820</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda; Vladimir Dragčević 33333351820</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:49:36</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb551b1-f37b-4f71-88cd-91657999950e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb551b1-f37b-4f71-88cd-91657999950e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-136/2026</t>
+  </si>
+  <si>
+    <t>Božica Broz</t>
+  </si>
+  <si>
+    <t>Lepajci 72, 49000 Krapina, Hrvatska</t>
+  </si>
+  <si>
+    <t>30196891464</t>
+  </si>
+  <si>
+    <t>Božica Broz 30196891464; E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbfb2a4f-0942-40bf-a7cb-4c0f78f6c483</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbfb2a4f-0942-40bf-a7cb-4c0f78f6c483/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN STANIĆ</t>
+  </si>
+  <si>
+    <t>JERTOVEC 211, 49282 Jertovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>48659338955</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MARIJAN STANIĆ 48659338955</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:47:33</t>
+  </si>
+  <si>
+    <t>06.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a84c999-c2dc-46c0-95b6-3bda8ddc910a</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a84c999-c2dc-46c0-95b6-3bda8ddc910a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>DARKO KURTOIĆ</t>
+  </si>
+  <si>
+    <t>JAREK HABEKOV 37, 49284 Jarek Habekov, Hrvatska</t>
+  </si>
+  <si>
+    <t>54109350617</t>
+  </si>
+  <si>
+    <t>DARKO KURTOIĆ 54109350617; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b268879e-2944-4801-804a-fe0669e3967c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b268879e-2944-4801-804a-fe0669e3967c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2026</t>
+  </si>
+  <si>
+    <t>MILJENKA HANŽEK</t>
+  </si>
+  <si>
+    <t>ZAJEZDA 66, 49284 Zajezda, Hrvatska</t>
+  </si>
+  <si>
+    <t>52470205918</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MILJENKA HANŽEK 52470205918</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7954938-9005-40d6-b098-b18d675a5ab5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7954938-9005-40d6-b098-b18d675a5ab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>IVANA GRZELJA</t>
+  </si>
+  <si>
+    <t>JERTOVEC 165, 49282 Jertovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>18110932977</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; IVANA GRZELJA 18110932977</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e42c4618-7c4a-4a73-af78-6662fc0c59e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e42c4618-7c4a-4a73-af78-6662fc0c59e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-190/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP DUMBOVIĆ</t>
+  </si>
+  <si>
+    <t>VUKANCI 63, 49250 Vukanci, Hrvatska</t>
+  </si>
+  <si>
+    <t>43537840224</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; JOSIP DUMBOVIĆ 43537840224</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:44:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d81358ce-1b82-4709-93ac-f8ff2b2d9da0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d81358ce-1b82-4709-93ac-f8ff2b2d9da0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-196/2026</t>
+  </si>
+  <si>
+    <t>NIVES PETRINIĆ</t>
+  </si>
+  <si>
+    <t>BUDINŠČINA 64 A, 49284 Budinšćina, Hrvatska</t>
+  </si>
+  <si>
+    <t>95202776407</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; NIVES PETRINIĆ 95202776407</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:43:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2465bf5b-1a43-41ae-a6ff-9996962902c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2465bf5b-1a43-41ae-a6ff-9996962902c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>JURICA KRANJEC</t>
+  </si>
+  <si>
+    <t>GOTALOVEC 2, 49284 Gotalovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>35984619048</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; JURICA KRANJEC 35984619048</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:42:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c817206c-a073-47ac-8768-ac98e1e65f4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c817206c-a073-47ac-8768-ac98e1e65f4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>MELITA TUĐA</t>
+  </si>
+  <si>
+    <t>VOJNOVEC LOBORSKI 42, 49250 Vojnovec Loborski, Hrvatska</t>
+  </si>
+  <si>
+    <t>48238905230</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MELITA TUĐA 48238905230</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:40:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21273b22-3796-4211-a0d5-68f9b3332022</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21273b22-3796-4211-a0d5-68f9b3332022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-237/2026</t>
+  </si>
+  <si>
+    <t>PETRA ŠARONJA</t>
+  </si>
+  <si>
+    <t>VELIKI BUKOVEC 126, 49250 Veliki Bukovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>17720129900</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; PETRA ŠARONJA 17720129900</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:39:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562c2978-9c99-4ee7-a6f4-fefb8f52117d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562c2978-9c99-4ee7-a6f4-fefb8f52117d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-238/2026</t>
+  </si>
+  <si>
+    <t>Nenad Vragović</t>
+  </si>
+  <si>
+    <t>Mali Bukovec 8a, 49251 Mali Bukovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>20360636735</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Nenad Vragović 20360636735</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:38:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa9998bc-27a7-4365-b20b-5fb157cedb66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa9998bc-27a7-4365-b20b-5fb157cedb66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-239/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Šipek</t>
+  </si>
+  <si>
+    <t>Turnišče 42, 49282 Turnišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>21297301964</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Nikolina Šipek 21297301964</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:38:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a9cf6f-ad84-4547-acf9-1477abc06cc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a9cf6f-ad84-4547-acf9-1477abc06cc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-246/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV BURINA</t>
+  </si>
+  <si>
+    <t>KUZMINEC 5, 49252 Kuzminec, Hrvatska</t>
+  </si>
+  <si>
+    <t>62175634697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; MIROSLAV BURINA 62175634697</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/177a38cb-b8ba-4b48-aa9a-d79f48567bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/177a38cb-b8ba-4b48-aa9a-d79f48567bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-249/2026</t>
+  </si>
+  <si>
+    <t>NADA CERINSKI</t>
+  </si>
+  <si>
+    <t>VRBOVO 14, 49284 Vrbovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>55881028332</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; NADA CERINSKI 55881028332</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:36:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f66add-c81c-428a-8cbf-eed91dbc2c22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f66add-c81c-428a-8cbf-eed91dbc2c22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=249&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-491/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>BOŠKO HUIĆ</t>
+  </si>
+  <si>
+    <t>ŠPIČKOVINA 191, 49210 Špičkovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>08008646797</t>
+  </si>
+  <si>
+    <t>BOŠKO HUIĆ 08008646797</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:23:39</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efb0dcc1-9ff6-4f60-91e8-dd10fb25355d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efb0dcc1-9ff6-4f60-91e8-dd10fb25355d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=491&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-47/2026</t>
+  </si>
+  <si>
+    <t>IVAN FRANJČIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GRABROVEC 50, 49210 Zabok, Hrvatska</t>
+  </si>
+  <si>
+    <t>44715261169</t>
+  </si>
+  <si>
+    <t>IVAN FRANJČIĆ 44715261169</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:23:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca2dfb2-2c17-46d7-b73a-d4a098abf2b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca2dfb2-2c17-46d7-b73a-d4a098abf2b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-427/2025</t>
   </si>
   <si>
     <t>Rješenje ŽS u Velikoj Gorici od 19.08.2026.</t>
   </si>
   <si>
     <t>Tomislav Benc</t>
   </si>
   <si>
     <t>Gostenje 7/1, 49216 Desinić, Hrvatska</t>
   </si>
   <si>
     <t>93493974831</t>
   </si>
   <si>
     <t>Tomislav Benc 93493974831</t>
   </si>
   <si>
     <t>22.09.2026. 12:24:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdfd00ef-318c-4c83-ba02-74973583f9be</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdfd00ef-318c-4c83-ba02-74973583f9be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=427&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-215/2026</t>
-[...34 lines deleted...]
-  <si>
     <t>Sp-70/2026</t>
   </si>
   <si>
     <t>Oglas od 30.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Hušnjak</t>
   </si>
   <si>
     <t>Ulica Rudolfa Lovreca 50, 49000 Krapina, Hrvatska</t>
   </si>
   <si>
     <t>83875503005</t>
   </si>
   <si>
     <t>Tomislav Hušnjak 83875503005; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>18.09.2026. 11:55:27</t>
   </si>
   <si>
-    <t>03.11.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5487a85d-5319-45b7-ba98-6656faf123ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-216/2026</t>
   </si>
   <si>
     <t>Oglas od 17.09.2026.</t>
   </si>
   <si>
     <t>Nevenka Biber</t>
   </si>
   <si>
     <t>Hlevnica 84, 49225 Đurmanec, Hrvatska</t>
   </si>
   <si>
     <t>07938586710</t>
   </si>
   <si>
     <t>Nevenka Biber 07938586710; vjerovnici potrošača</t>
@@ -452,656 +1574,74 @@
   <si>
     <t>Mario Barlović</t>
   </si>
   <si>
     <t>Pristava Krapinska 31, 49000 Pristava Krapinska, Hrvatska</t>
   </si>
   <si>
     <t>85153899487</t>
   </si>
   <si>
     <t>Mario Barlović 85153899487; vjerovnici potrošača</t>
   </si>
   <si>
     <t>17.09.2026. 11:52:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8e63d1e-1a81-4ffc-87c8-6a7f13c1a5a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-208/2026</t>
-[...577 lines deleted...]
-  <si>
     <t>Sp-145/2026</t>
   </si>
   <si>
     <t>Rješenje od 24.08.2026.</t>
   </si>
   <si>
     <t>Marijan Firšt</t>
   </si>
   <si>
     <t>Ivanić Desinićki 54, 49216 Ivanić Desinićki, Hrvatska</t>
   </si>
   <si>
     <t>90452996820</t>
   </si>
   <si>
     <t>Marijan Firšt 90452996820; e-oglasna ploča</t>
   </si>
   <si>
     <t>25.08.2026. 13:30:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22dcbffd-faf9-4885-a954-5abd01a16340/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-181/2026</t>
   </si>
   <si>
     <t>Bojan Škrnički</t>
   </si>
   <si>
     <t>Poredje 43, 49231 Hum Na Sutli, Hrvatska</t>
   </si>
   <si>
     <t>06234749594</t>
   </si>
   <si>
     <t>Bojan Škrnički 06234749594; e-oglasna ploča</t>
   </si>
   <si>
     <t>25.08.2026. 07:01:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a32e52e-3977-4ec4-8d86-ddcd5a93d3ff</t>
@@ -1149,191 +1689,50 @@
     <t>Sp-107/2026</t>
   </si>
   <si>
     <t>Nikola Fišter</t>
   </si>
   <si>
     <t>Ulica Janka Leskovara 75/2, 49218 Pregrada, Hrvatska</t>
   </si>
   <si>
     <t>15452067302</t>
   </si>
   <si>
     <t>Nikola Fišter 15452067302</t>
   </si>
   <si>
     <t>24.08.2026. 12:23:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a016e115-03ac-451d-a8dd-b965b2cae71f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
-  </si>
-[...139 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
   </si>
   <si>
     <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Nikola Fišter 15452067302</t>
   </si>
   <si>
     <t>09.07.2026. 10:26:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ad2f584-b9b2-4646-89c2-f6feac15ab87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Nikola Fišter 15452067302; e-Oglasna ploča</t>
   </si>
   <si>
     <t>09.07.2026. 10:25:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df7cf578-0eee-42b0-9a2a-da1b849eb23f/dokumenti/preuzimanje</t>
   </si>
@@ -3323,51 +3722,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N143"/>
+  <dimension ref="A1:N158"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3401,6054 +3800,6708 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3"/>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...28 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="N5" t="s">
         <v>51</v>
-      </c>
-[...25 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>59</v>
       </c>
-      <c r="D6" t="s">
+      <c r="N6" t="s">
         <v>60</v>
-      </c>
-[...26 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F7" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="H7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="I7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="J7" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L7" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M7" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E8" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="F8" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="H8" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="I8" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="J8" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K8" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L8" t="s">
+        <v>38</v>
+      </c>
+      <c r="M8" t="s">
         <v>79</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="F9" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="G9" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="H9" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="I9" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="J9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" t="s">
+        <v>87</v>
+      </c>
+      <c r="L9" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" t="s">
+        <v>88</v>
+      </c>
+      <c r="N9" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" t="s">
+        <v>91</v>
+      </c>
+      <c r="F10" t="s">
+        <v>92</v>
+      </c>
+      <c r="G10" t="s">
+        <v>93</v>
+      </c>
+      <c r="H10" t="s">
         <v>94</v>
       </c>
-      <c r="E10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K10" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="L10" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="M10" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="N10" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E11" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="G11" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="H11" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="I11" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K11" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="L11" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M11" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="N11" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="F12" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="G12" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H12" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="I12" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="J12" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K12" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="L12" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M12" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="N12" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="F13" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="G13" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="H13" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="I13" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K13" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M13" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="N13" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="F14" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="G14" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="H14" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="I14" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="J14" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K14" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="L14" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M14" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="N14" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="D15" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="E15" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="F15" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="G15" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H15" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="I15" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="J15" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="K15" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="L15" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M15" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="N15" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="D16" t="s">
+        <v>137</v>
+      </c>
+      <c r="E16" t="s">
+        <v>147</v>
+      </c>
+      <c r="F16" t="s">
+        <v>148</v>
+      </c>
+      <c r="G16" t="s">
         <v>149</v>
       </c>
-      <c r="E16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="I16" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="J16" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="K16" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="L16" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M16" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="N16" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="F17" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="G17" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="H17" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="I17" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="J17" t="s">
         <v>77</v>
       </c>
       <c r="K17" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M17" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="N17" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="E18" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="F18" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G18" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="H18" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="J18" t="s">
         <v>77</v>
       </c>
       <c r="K18" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M18" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="N18" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="F19" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="G19" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="H19" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="I19" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="J19" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K19" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="L19" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M19" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="N19" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="F20" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="G20" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="H20" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="I20" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="J20" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K20" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M20" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="N20" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="F21" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="G21" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="H21" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="I21" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="J21" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K21" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="L21" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M21" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="N21" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="F22" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="G22" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="H22" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="I22" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="J22" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K22" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="L22" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M22" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="N22" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="F23" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="G23" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H23" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="I23" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="J23" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K23" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="L23" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M23" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="N23" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D24" t="s">
-        <v>232</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="F24" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="G24" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="H24" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="I24" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="J24" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K24" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="L24" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M24" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="N24" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>229</v>
+      </c>
+      <c r="F25" t="s">
+        <v>230</v>
+      </c>
+      <c r="G25" t="s">
+        <v>231</v>
+      </c>
+      <c r="H25" t="s">
         <v>232</v>
       </c>
-      <c r="E25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="J25" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K25" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="L25" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M25" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="N25" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="D26" t="s">
-        <v>251</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="F26" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="G26" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="H26" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="I26" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="J26" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="K26" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="L26" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M26" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="N26" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="D27" t="s">
+        <v>247</v>
+      </c>
+      <c r="E27" t="s">
+        <v>248</v>
+      </c>
+      <c r="F27" t="s">
+        <v>249</v>
+      </c>
+      <c r="G27" t="s">
+        <v>250</v>
+      </c>
+      <c r="H27" t="s">
         <v>251</v>
       </c>
-      <c r="E27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I27" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="J27" t="s">
         <v>77</v>
       </c>
       <c r="K27" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="L27" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="M27" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="N27" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="D28" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E28" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="F28" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="G28" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="H28" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="I28" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="J28" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="K28" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="L28" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M28" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="N28" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="D29" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E29" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="F29" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="G29" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="H29" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="I29" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="J29" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="K29" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="L29" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M29" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="N29" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="D30" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="E30" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="F30" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="G30" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="H30" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="I30" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="J30" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="K30" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="L30" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="M30" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="N30" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="D31" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="E31" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="F31" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="G31" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="H31" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="I31" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="J31" t="s">
-        <v>77</v>
+        <v>292</v>
       </c>
       <c r="K31" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="L31" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="M31" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="N31" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="D32" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="E32" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F32" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="G32" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="H32" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="I32" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="J32" t="s">
-        <v>77</v>
+        <v>292</v>
       </c>
       <c r="K32" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="L32" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="M32" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="N32" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>305</v>
+      </c>
+      <c r="D33" t="s">
+        <v>306</v>
+      </c>
+      <c r="E33" t="s">
+        <v>307</v>
+      </c>
+      <c r="F33" t="s">
+        <v>308</v>
+      </c>
+      <c r="G33" t="s">
+        <v>309</v>
+      </c>
+      <c r="H33" t="s">
+        <v>310</v>
+      </c>
+      <c r="I33" t="s">
+        <v>311</v>
+      </c>
+      <c r="J33" t="s">
+        <v>312</v>
+      </c>
+      <c r="K33" t="s">
+        <v>313</v>
+      </c>
+      <c r="L33" t="s">
         <v>314</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="M33" t="s">
         <v>315</v>
       </c>
-      <c r="F33" t="s">
+      <c r="N33" t="s">
         <v>316</v>
-      </c>
-[...22 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>317</v>
+      </c>
+      <c r="D34" t="s">
+        <v>306</v>
+      </c>
+      <c r="E34" t="s">
+        <v>318</v>
+      </c>
+      <c r="F34" t="s">
+        <v>319</v>
+      </c>
+      <c r="G34" t="s">
+        <v>320</v>
+      </c>
+      <c r="H34" t="s">
+        <v>321</v>
+      </c>
+      <c r="I34" t="s">
+        <v>322</v>
+      </c>
+      <c r="J34" t="s">
+        <v>312</v>
+      </c>
+      <c r="K34" t="s">
         <v>323</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="L34" t="s">
+        <v>314</v>
+      </c>
+      <c r="M34" t="s">
         <v>324</v>
       </c>
-      <c r="F34" t="s">
+      <c r="N34" t="s">
         <v>325</v>
-      </c>
-[...22 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
+        <v>326</v>
+      </c>
+      <c r="D35" t="s">
+        <v>306</v>
+      </c>
+      <c r="E35" t="s">
+        <v>327</v>
+      </c>
+      <c r="F35" t="s">
+        <v>328</v>
+      </c>
+      <c r="G35" t="s">
+        <v>329</v>
+      </c>
+      <c r="H35" t="s">
+        <v>330</v>
+      </c>
+      <c r="I35" t="s">
+        <v>331</v>
+      </c>
+      <c r="J35" t="s">
+        <v>312</v>
+      </c>
+      <c r="K35" t="s">
         <v>332</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="L35" t="s">
+        <v>314</v>
+      </c>
+      <c r="M35" t="s">
         <v>333</v>
       </c>
-      <c r="F35" t="s">
+      <c r="N35" t="s">
         <v>334</v>
-      </c>
-[...22 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
+        <v>335</v>
+      </c>
+      <c r="D36" t="s">
+        <v>306</v>
+      </c>
+      <c r="E36" t="s">
+        <v>336</v>
+      </c>
+      <c r="F36" t="s">
+        <v>337</v>
+      </c>
+      <c r="G36" t="s">
+        <v>338</v>
+      </c>
+      <c r="H36" t="s">
+        <v>339</v>
+      </c>
+      <c r="I36" t="s">
+        <v>340</v>
+      </c>
+      <c r="J36" t="s">
+        <v>312</v>
+      </c>
+      <c r="K36" t="s">
         <v>341</v>
       </c>
-      <c r="D36" t="s">
+      <c r="L36" t="s">
+        <v>314</v>
+      </c>
+      <c r="M36" t="s">
         <v>342</v>
       </c>
-      <c r="E36" t="s">
+      <c r="N36" t="s">
         <v>343</v>
-      </c>
-[...23 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
+        <v>344</v>
+      </c>
+      <c r="D37" t="s">
+        <v>345</v>
+      </c>
+      <c r="E37" t="s">
+        <v>346</v>
+      </c>
+      <c r="F37" t="s">
+        <v>347</v>
+      </c>
+      <c r="G37" t="s">
+        <v>348</v>
+      </c>
+      <c r="H37" t="s">
+        <v>349</v>
+      </c>
+      <c r="I37" t="s">
+        <v>350</v>
+      </c>
+      <c r="J37" t="s">
+        <v>312</v>
+      </c>
+      <c r="K37" t="s">
+        <v>351</v>
+      </c>
+      <c r="L37" t="s">
+        <v>314</v>
+      </c>
+      <c r="M37" t="s">
         <v>352</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="N37" t="s">
         <v>353</v>
-      </c>
-[...23 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
+        <v>354</v>
+      </c>
+      <c r="D38" t="s">
+        <v>345</v>
+      </c>
+      <c r="E38" t="s">
+        <v>355</v>
+      </c>
+      <c r="F38" t="s">
+        <v>356</v>
+      </c>
+      <c r="G38" t="s">
+        <v>357</v>
+      </c>
+      <c r="H38" t="s">
+        <v>358</v>
+      </c>
+      <c r="I38" t="s">
+        <v>359</v>
+      </c>
+      <c r="J38" t="s">
+        <v>312</v>
+      </c>
+      <c r="K38" t="s">
+        <v>360</v>
+      </c>
+      <c r="L38" t="s">
+        <v>314</v>
+      </c>
+      <c r="M38" t="s">
+        <v>361</v>
+      </c>
+      <c r="N38" t="s">
         <v>362</v>
-      </c>
-[...29 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="D39" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="E39" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F39" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="G39" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="H39" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="I39" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>368</v>
+      </c>
+      <c r="J39" t="s">
+        <v>312</v>
+      </c>
       <c r="K39" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="L39" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M39" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="N39" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D40" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
       <c r="E40" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="F40" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="G40" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="H40" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="I40" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="J40" t="s">
-        <v>77</v>
+        <v>312</v>
       </c>
       <c r="K40" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="L40" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="M40" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="N40" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D41" t="s">
+        <v>345</v>
+      </c>
+      <c r="E41" t="s">
         <v>382</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="G41" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="H41" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="I41" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="J41" t="s">
-        <v>77</v>
+        <v>312</v>
       </c>
       <c r="K41" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="L41" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="M41" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="N41" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="D42" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
       <c r="E42" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="F42" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="G42" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="H42" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="I42" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="J42" t="s">
-        <v>77</v>
+        <v>312</v>
       </c>
       <c r="K42" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="L42" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="M42" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="N42" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D43" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
       <c r="E43" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="F43" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="G43" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="H43" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="I43" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="J43" t="s">
-        <v>77</v>
+        <v>312</v>
       </c>
       <c r="K43" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="L43" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="M43" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="N43" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="D44" t="s">
-        <v>419</v>
+        <v>345</v>
       </c>
       <c r="E44" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="F44" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="G44" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="H44" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="I44" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="J44" t="s">
-        <v>77</v>
+        <v>312</v>
       </c>
       <c r="K44" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="L44" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="M44" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="N44" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>372</v>
+        <v>417</v>
       </c>
       <c r="D45" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="E45" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="F45" t="s">
-        <v>374</v>
+        <v>419</v>
       </c>
       <c r="G45" t="s">
-        <v>375</v>
+        <v>420</v>
       </c>
       <c r="H45" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="I45" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>422</v>
+      </c>
+      <c r="J45" t="s">
+        <v>312</v>
+      </c>
       <c r="K45" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M45" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="N45" t="s">
-        <v>380</v>
+        <v>425</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>372</v>
+        <v>426</v>
       </c>
       <c r="D46" t="s">
-        <v>363</v>
+        <v>427</v>
       </c>
       <c r="E46" t="s">
-        <v>373</v>
+        <v>428</v>
       </c>
       <c r="F46" t="s">
-        <v>374</v>
+        <v>429</v>
       </c>
       <c r="G46" t="s">
-        <v>375</v>
+        <v>430</v>
       </c>
       <c r="H46" t="s">
+        <v>431</v>
+      </c>
+      <c r="I46" t="s">
         <v>432</v>
       </c>
-      <c r="I46" t="s">
+      <c r="J46" t="s">
         <v>433</v>
       </c>
-      <c r="J46"/>
       <c r="K46" t="s">
         <v>434</v>
       </c>
       <c r="L46" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M46" t="s">
         <v>435</v>
       </c>
       <c r="N46" t="s">
-        <v>380</v>
+        <v>436</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D47" t="s">
-        <v>363</v>
+        <v>427</v>
       </c>
       <c r="E47" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F47" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G47" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H47" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I47" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>442</v>
+      </c>
+      <c r="J47" t="s">
+        <v>433</v>
+      </c>
       <c r="K47" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L47" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M47" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="N47" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="D48" t="s">
-        <v>363</v>
+        <v>447</v>
       </c>
       <c r="E48" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="F48" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="G48" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="H48" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="I48" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="M48" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="N48" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="D49" t="s">
-        <v>363</v>
+        <v>458</v>
       </c>
       <c r="E49" t="s">
-        <v>437</v>
+        <v>459</v>
       </c>
       <c r="F49" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="G49" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="H49" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="I49" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>463</v>
+      </c>
+      <c r="J49" t="s">
+        <v>263</v>
+      </c>
       <c r="K49" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="L49" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M49" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="N49" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="D50" t="s">
-        <v>363</v>
+        <v>468</v>
       </c>
       <c r="E50" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="F50" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="G50" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="H50" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="I50" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>473</v>
+      </c>
+      <c r="J50" t="s">
+        <v>263</v>
+      </c>
       <c r="K50" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="L50" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M50" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="N50" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="D51" t="s">
-        <v>363</v>
+        <v>468</v>
       </c>
       <c r="E51" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="F51" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="G51" t="s">
-        <v>456</v>
+        <v>480</v>
       </c>
       <c r="H51" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="I51" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>482</v>
+      </c>
+      <c r="J51" t="s">
+        <v>263</v>
+      </c>
       <c r="K51" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="L51" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M51" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="N51" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>362</v>
+        <v>486</v>
       </c>
       <c r="D52" t="s">
-        <v>363</v>
+        <v>468</v>
       </c>
       <c r="E52" t="s">
-        <v>364</v>
+        <v>487</v>
       </c>
       <c r="F52" t="s">
-        <v>365</v>
+        <v>488</v>
       </c>
       <c r="G52" t="s">
-        <v>366</v>
+        <v>489</v>
       </c>
       <c r="H52" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="I52" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>491</v>
+      </c>
+      <c r="J52" t="s">
+        <v>263</v>
+      </c>
       <c r="K52" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="L52" t="s">
-        <v>47</v>
+        <v>314</v>
       </c>
       <c r="M52" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="N52" t="s">
-        <v>371</v>
+        <v>494</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>470</v>
+        <v>495</v>
       </c>
       <c r="D53" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E53" t="s">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="F53" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="G53" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="H53" t="s">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="I53" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>500</v>
+      </c>
+      <c r="J53" t="s">
+        <v>263</v>
+      </c>
       <c r="K53" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="L53" t="s">
-        <v>359</v>
+        <v>314</v>
       </c>
       <c r="M53" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
       <c r="N53" t="s">
-        <v>479</v>
+        <v>503</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>480</v>
+        <v>504</v>
       </c>
       <c r="D54" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="E54" t="s">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="F54" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="G54" t="s">
-        <v>484</v>
+        <v>507</v>
       </c>
       <c r="H54" t="s">
-        <v>485</v>
+        <v>508</v>
       </c>
       <c r="I54" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>509</v>
+      </c>
+      <c r="J54" t="s">
+        <v>263</v>
+      </c>
       <c r="K54" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M54" t="s">
-        <v>488</v>
+        <v>511</v>
       </c>
       <c r="N54" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>480</v>
+        <v>513</v>
       </c>
       <c r="D55" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="E55" t="s">
-        <v>482</v>
+        <v>514</v>
       </c>
       <c r="F55" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="G55" t="s">
-        <v>484</v>
+        <v>516</v>
       </c>
       <c r="H55" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
       <c r="I55" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>518</v>
+      </c>
+      <c r="J55" t="s">
+        <v>263</v>
+      </c>
       <c r="K55" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="L55" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M55" t="s">
-        <v>493</v>
+        <v>520</v>
       </c>
       <c r="N55" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>480</v>
+        <v>522</v>
       </c>
       <c r="D56" t="s">
-        <v>481</v>
+        <v>523</v>
       </c>
       <c r="E56" t="s">
-        <v>482</v>
+        <v>524</v>
       </c>
       <c r="F56" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="G56" t="s">
-        <v>484</v>
+        <v>526</v>
       </c>
       <c r="H56" t="s">
-        <v>494</v>
+        <v>527</v>
       </c>
       <c r="I56" t="s">
-        <v>495</v>
+        <v>528</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>496</v>
+        <v>529</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="M56" t="s">
-        <v>497</v>
+        <v>530</v>
       </c>
       <c r="N56" t="s">
-        <v>489</v>
+        <v>531</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>480</v>
+        <v>532</v>
       </c>
       <c r="D57" t="s">
-        <v>481</v>
+        <v>523</v>
       </c>
       <c r="E57" t="s">
-        <v>482</v>
+        <v>533</v>
       </c>
       <c r="F57" t="s">
-        <v>483</v>
+        <v>534</v>
       </c>
       <c r="G57" t="s">
-        <v>484</v>
+        <v>535</v>
       </c>
       <c r="H57" t="s">
-        <v>498</v>
+        <v>536</v>
       </c>
       <c r="I57" t="s">
-        <v>499</v>
+        <v>537</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>539</v>
       </c>
       <c r="M57" t="s">
-        <v>501</v>
+        <v>540</v>
       </c>
       <c r="N57" t="s">
-        <v>489</v>
+        <v>541</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>480</v>
+        <v>542</v>
       </c>
       <c r="D58" t="s">
-        <v>481</v>
+        <v>543</v>
       </c>
       <c r="E58" t="s">
-        <v>482</v>
+        <v>544</v>
       </c>
       <c r="F58" t="s">
-        <v>483</v>
+        <v>545</v>
       </c>
       <c r="G58" t="s">
-        <v>484</v>
+        <v>546</v>
       </c>
       <c r="H58" t="s">
-        <v>502</v>
+        <v>547</v>
       </c>
       <c r="I58" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>504</v>
+        <v>549</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M58" t="s">
-        <v>505</v>
+        <v>550</v>
       </c>
       <c r="N58" t="s">
-        <v>489</v>
+        <v>551</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>480</v>
+        <v>552</v>
       </c>
       <c r="D59" t="s">
-        <v>481</v>
+        <v>543</v>
       </c>
       <c r="E59" t="s">
-        <v>482</v>
+        <v>553</v>
       </c>
       <c r="F59" t="s">
-        <v>483</v>
+        <v>554</v>
       </c>
       <c r="G59" t="s">
-        <v>484</v>
+        <v>555</v>
       </c>
       <c r="H59" t="s">
-        <v>506</v>
+        <v>556</v>
       </c>
       <c r="I59" t="s">
-        <v>507</v>
+        <v>557</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>508</v>
+        <v>558</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M59" t="s">
-        <v>509</v>
+        <v>559</v>
       </c>
       <c r="N59" t="s">
-        <v>489</v>
+        <v>560</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>510</v>
+        <v>552</v>
       </c>
       <c r="D60" t="s">
-        <v>481</v>
+        <v>543</v>
       </c>
       <c r="E60" t="s">
-        <v>511</v>
+        <v>553</v>
       </c>
       <c r="F60" t="s">
-        <v>512</v>
+        <v>554</v>
       </c>
       <c r="G60" t="s">
-        <v>513</v>
+        <v>555</v>
       </c>
       <c r="H60" t="s">
-        <v>514</v>
+        <v>561</v>
       </c>
       <c r="I60" t="s">
-        <v>515</v>
+        <v>562</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>516</v>
+        <v>563</v>
       </c>
       <c r="L60" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M60" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="N60" t="s">
-        <v>518</v>
+        <v>560</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>510</v>
+        <v>552</v>
       </c>
       <c r="D61" t="s">
-        <v>481</v>
+        <v>543</v>
       </c>
       <c r="E61" t="s">
-        <v>511</v>
+        <v>553</v>
       </c>
       <c r="F61" t="s">
-        <v>512</v>
+        <v>554</v>
       </c>
       <c r="G61" t="s">
-        <v>513</v>
+        <v>555</v>
       </c>
       <c r="H61" t="s">
-        <v>519</v>
+        <v>565</v>
       </c>
       <c r="I61" t="s">
-        <v>520</v>
+        <v>566</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>521</v>
+        <v>567</v>
       </c>
       <c r="L61" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M61" t="s">
-        <v>522</v>
+        <v>568</v>
       </c>
       <c r="N61" t="s">
-        <v>518</v>
+        <v>560</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>59</v>
+        <v>569</v>
       </c>
       <c r="D62" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>570</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>571</v>
       </c>
       <c r="G62" t="s">
-        <v>63</v>
+        <v>572</v>
       </c>
       <c r="H62" t="s">
-        <v>64</v>
+        <v>573</v>
       </c>
       <c r="I62" t="s">
-        <v>524</v>
+        <v>574</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>525</v>
+        <v>575</v>
       </c>
       <c r="L62" t="s">
-        <v>526</v>
+        <v>24</v>
       </c>
       <c r="M62" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
       <c r="N62" t="s">
-        <v>69</v>
+        <v>577</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="D63" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="E63" t="s">
-        <v>530</v>
+        <v>570</v>
       </c>
       <c r="F63" t="s">
-        <v>531</v>
+        <v>571</v>
       </c>
       <c r="G63" t="s">
-        <v>532</v>
+        <v>572</v>
       </c>
       <c r="H63" t="s">
-        <v>533</v>
+        <v>578</v>
       </c>
       <c r="I63" t="s">
-        <v>534</v>
+        <v>579</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>535</v>
+        <v>580</v>
       </c>
       <c r="L63" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M63" t="s">
-        <v>536</v>
+        <v>581</v>
       </c>
       <c r="N63" t="s">
-        <v>537</v>
+        <v>577</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="D64" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="E64" t="s">
-        <v>530</v>
+        <v>570</v>
       </c>
       <c r="F64" t="s">
-        <v>531</v>
+        <v>571</v>
       </c>
       <c r="G64" t="s">
-        <v>532</v>
+        <v>572</v>
       </c>
       <c r="H64" t="s">
-        <v>538</v>
+        <v>582</v>
       </c>
       <c r="I64" t="s">
-        <v>539</v>
+        <v>583</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>540</v>
+        <v>584</v>
       </c>
       <c r="L64" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M64" t="s">
-        <v>541</v>
+        <v>585</v>
       </c>
       <c r="N64" t="s">
-        <v>537</v>
+        <v>577</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>542</v>
+        <v>586</v>
       </c>
       <c r="D65" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="E65" t="s">
-        <v>543</v>
+        <v>587</v>
       </c>
       <c r="F65" t="s">
-        <v>544</v>
+        <v>588</v>
       </c>
       <c r="G65" t="s">
-        <v>545</v>
+        <v>589</v>
       </c>
       <c r="H65" t="s">
-        <v>546</v>
+        <v>590</v>
       </c>
       <c r="I65" t="s">
-        <v>547</v>
+        <v>591</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>548</v>
+        <v>592</v>
       </c>
       <c r="L65" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="M65" t="s">
-        <v>549</v>
+        <v>593</v>
       </c>
       <c r="N65" t="s">
-        <v>550</v>
+        <v>594</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="D66" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E66" t="s">
-        <v>553</v>
+        <v>587</v>
       </c>
       <c r="F66" t="s">
-        <v>554</v>
+        <v>588</v>
       </c>
       <c r="G66" t="s">
-        <v>555</v>
+        <v>589</v>
       </c>
       <c r="H66" t="s">
-        <v>556</v>
+        <v>595</v>
       </c>
       <c r="I66" t="s">
-        <v>557</v>
+        <v>596</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>558</v>
+        <v>597</v>
       </c>
       <c r="L66" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M66" t="s">
-        <v>559</v>
+        <v>598</v>
       </c>
       <c r="N66" t="s">
-        <v>560</v>
+        <v>594</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="D67" t="s">
-        <v>562</v>
+        <v>543</v>
       </c>
       <c r="E67" t="s">
-        <v>563</v>
+        <v>544</v>
       </c>
       <c r="F67" t="s">
-        <v>564</v>
+        <v>545</v>
       </c>
       <c r="G67" t="s">
-        <v>565</v>
+        <v>546</v>
       </c>
       <c r="H67" t="s">
-        <v>566</v>
+        <v>599</v>
       </c>
       <c r="I67" t="s">
-        <v>567</v>
+        <v>600</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>568</v>
+        <v>601</v>
       </c>
       <c r="L67" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M67" t="s">
-        <v>569</v>
+        <v>602</v>
       </c>
       <c r="N67" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>571</v>
+        <v>603</v>
       </c>
       <c r="D68" t="s">
-        <v>562</v>
+        <v>604</v>
       </c>
       <c r="E68" t="s">
-        <v>572</v>
+        <v>605</v>
       </c>
       <c r="F68" t="s">
-        <v>573</v>
+        <v>606</v>
       </c>
       <c r="G68" t="s">
-        <v>574</v>
+        <v>607</v>
       </c>
       <c r="H68" t="s">
-        <v>575</v>
+        <v>608</v>
       </c>
       <c r="I68" t="s">
-        <v>576</v>
+        <v>609</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>577</v>
+        <v>610</v>
       </c>
       <c r="L68" t="s">
-        <v>25</v>
+        <v>539</v>
       </c>
       <c r="M68" t="s">
-        <v>578</v>
+        <v>611</v>
       </c>
       <c r="N68" t="s">
-        <v>579</v>
+        <v>612</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>580</v>
+        <v>613</v>
       </c>
       <c r="D69" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E69" t="s">
-        <v>581</v>
+        <v>615</v>
       </c>
       <c r="F69" t="s">
-        <v>582</v>
+        <v>616</v>
       </c>
       <c r="G69" t="s">
-        <v>583</v>
+        <v>617</v>
       </c>
       <c r="H69" t="s">
-        <v>584</v>
+        <v>618</v>
       </c>
       <c r="I69" t="s">
-        <v>585</v>
+        <v>619</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>586</v>
+        <v>620</v>
       </c>
       <c r="L69" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M69" t="s">
-        <v>587</v>
+        <v>621</v>
       </c>
       <c r="N69" t="s">
-        <v>588</v>
+        <v>622</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="D70" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E70" t="s">
-        <v>590</v>
+        <v>615</v>
       </c>
       <c r="F70" t="s">
-        <v>591</v>
+        <v>616</v>
       </c>
       <c r="G70" t="s">
-        <v>592</v>
+        <v>617</v>
       </c>
       <c r="H70" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="I70" t="s">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>595</v>
+        <v>625</v>
       </c>
       <c r="L70" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M70" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
       <c r="N70" t="s">
-        <v>597</v>
+        <v>622</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>59</v>
+        <v>613</v>
       </c>
       <c r="D71" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E71" t="s">
-        <v>61</v>
+        <v>615</v>
       </c>
       <c r="F71" t="s">
-        <v>62</v>
+        <v>616</v>
       </c>
       <c r="G71" t="s">
-        <v>63</v>
+        <v>617</v>
       </c>
       <c r="H71" t="s">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="I71" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="L71" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M71" t="s">
-        <v>601</v>
+        <v>630</v>
       </c>
       <c r="N71" t="s">
-        <v>69</v>
+        <v>622</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="D72" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E72" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="F72" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="G72" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="H72" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="I72" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>608</v>
+        <v>633</v>
       </c>
       <c r="L72" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M72" t="s">
-        <v>609</v>
+        <v>634</v>
       </c>
       <c r="N72" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D73" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E73" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="F73" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="G73" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="H73" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="I73" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="L73" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="M73" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="N73" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="D74" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E74" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="F74" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="G74" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="H74" t="s">
-        <v>624</v>
+        <v>639</v>
       </c>
       <c r="I74" t="s">
-        <v>625</v>
+        <v>640</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>626</v>
+        <v>641</v>
       </c>
       <c r="L74" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="M74" t="s">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="N74" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="D75" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="E75" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="F75" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="G75" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="H75" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="I75" t="s">
-        <v>634</v>
+        <v>648</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="L75" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M75" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="N75" t="s">
-        <v>637</v>
+        <v>651</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="D76" t="s">
-        <v>639</v>
+        <v>614</v>
       </c>
       <c r="E76" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="F76" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="G76" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="H76" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="I76" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="L76" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M76" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="N76" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>648</v>
+        <v>446</v>
       </c>
       <c r="D77" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="E77" t="s">
-        <v>650</v>
+        <v>448</v>
       </c>
       <c r="F77" t="s">
-        <v>651</v>
+        <v>449</v>
       </c>
       <c r="G77" t="s">
-        <v>652</v>
+        <v>450</v>
       </c>
       <c r="H77" t="s">
-        <v>653</v>
+        <v>451</v>
       </c>
       <c r="I77" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="L77" t="s">
-        <v>25</v>
+        <v>659</v>
       </c>
       <c r="M77" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="N77" t="s">
-        <v>657</v>
+        <v>456</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D78" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="E78" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="F78" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="G78" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="H78" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I78" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="L78" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M78" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="N78" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="D79" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="E79" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="F79" t="s">
+        <v>664</v>
+      </c>
+      <c r="G79" t="s">
+        <v>665</v>
+      </c>
+      <c r="H79" t="s">
         <v>671</v>
       </c>
-      <c r="G79" t="s">
+      <c r="I79" t="s">
         <v>672</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="L79" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M79" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="N79" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
+        <v>675</v>
+      </c>
+      <c r="D80" t="s">
+        <v>662</v>
+      </c>
+      <c r="E80" t="s">
+        <v>676</v>
+      </c>
+      <c r="F80" t="s">
+        <v>677</v>
+      </c>
+      <c r="G80" t="s">
         <v>678</v>
       </c>
-      <c r="D80" t="s">
-[...2 lines deleted...]
-      <c r="E80" t="s">
+      <c r="H80" t="s">
         <v>679</v>
       </c>
-      <c r="F80" t="s">
+      <c r="I80" t="s">
         <v>680</v>
-      </c>
-[...7 lines deleted...]
-        <v>683</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="L80" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M80" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="N80" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
+        <v>684</v>
+      </c>
+      <c r="D81" t="s">
+        <v>685</v>
+      </c>
+      <c r="E81" t="s">
+        <v>686</v>
+      </c>
+      <c r="F81" t="s">
         <v>687</v>
       </c>
-      <c r="D81" t="s">
+      <c r="G81" t="s">
         <v>688</v>
       </c>
-      <c r="E81" t="s">
+      <c r="H81" t="s">
         <v>689</v>
       </c>
-      <c r="F81" t="s">
+      <c r="I81" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="L81" t="s">
-        <v>359</v>
+        <v>38</v>
       </c>
       <c r="M81" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="N81" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
+        <v>694</v>
+      </c>
+      <c r="D82" t="s">
+        <v>695</v>
+      </c>
+      <c r="E82" t="s">
+        <v>696</v>
+      </c>
+      <c r="F82" t="s">
         <v>697</v>
       </c>
-      <c r="D82" t="s">
+      <c r="G82" t="s">
         <v>698</v>
       </c>
-      <c r="E82" t="s">
+      <c r="H82" t="s">
         <v>699</v>
       </c>
-      <c r="F82" t="s">
-[...2 lines deleted...]
-      <c r="G82" t="s">
+      <c r="I82" t="s">
         <v>700</v>
-      </c>
-[...4 lines deleted...]
-        <v>702</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
+        <v>701</v>
+      </c>
+      <c r="L82" t="s">
+        <v>24</v>
+      </c>
+      <c r="M82" t="s">
+        <v>702</v>
+      </c>
+      <c r="N82" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
+        <v>704</v>
+      </c>
+      <c r="D83" t="s">
+        <v>695</v>
+      </c>
+      <c r="E83" t="s">
+        <v>705</v>
+      </c>
+      <c r="F83" t="s">
         <v>706</v>
       </c>
-      <c r="D83" t="s">
-[...2 lines deleted...]
-      <c r="E83" t="s">
+      <c r="G83" t="s">
         <v>707</v>
       </c>
-      <c r="F83" t="s">
+      <c r="H83" t="s">
         <v>708</v>
       </c>
-      <c r="G83" t="s">
+      <c r="I83" t="s">
         <v>709</v>
-      </c>
-[...4 lines deleted...]
-        <v>711</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
+        <v>710</v>
+      </c>
+      <c r="L83" t="s">
+        <v>24</v>
+      </c>
+      <c r="M83" t="s">
+        <v>711</v>
+      </c>
+      <c r="N83" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
+        <v>713</v>
+      </c>
+      <c r="D84" t="s">
+        <v>695</v>
+      </c>
+      <c r="E84" t="s">
+        <v>714</v>
+      </c>
+      <c r="F84" t="s">
+        <v>715</v>
+      </c>
+      <c r="G84" t="s">
         <v>716</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84" t="s">
+      <c r="H84" t="s">
         <v>717</v>
       </c>
-      <c r="F84" t="s">
+      <c r="I84" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="L84" t="s">
-        <v>713</v>
+        <v>24</v>
       </c>
       <c r="M84" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="N84" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
+        <v>722</v>
+      </c>
+      <c r="D85" t="s">
+        <v>695</v>
+      </c>
+      <c r="E85" t="s">
+        <v>723</v>
+      </c>
+      <c r="F85" t="s">
+        <v>724</v>
+      </c>
+      <c r="G85" t="s">
         <v>725</v>
       </c>
-      <c r="D85" t="s">
+      <c r="H85" t="s">
         <v>726</v>
       </c>
-      <c r="E85" t="s">
+      <c r="I85" t="s">
         <v>727</v>
-      </c>
-[...10 lines deleted...]
-        <v>731</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="L85" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M85" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="N85" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>735</v>
+        <v>446</v>
       </c>
       <c r="D86" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="E86" t="s">
-        <v>737</v>
+        <v>448</v>
       </c>
       <c r="F86" t="s">
-        <v>738</v>
+        <v>449</v>
       </c>
       <c r="G86" t="s">
-        <v>739</v>
+        <v>450</v>
       </c>
       <c r="H86" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="I86" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="L86" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="M86" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="N86" t="s">
-        <v>744</v>
+        <v>456</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="D87" t="s">
+        <v>695</v>
+      </c>
+      <c r="E87" t="s">
         <v>736</v>
       </c>
-      <c r="E87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="G87" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="H87" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="I87" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="L87" t="s">
-        <v>713</v>
+        <v>38</v>
       </c>
       <c r="M87" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="N87" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="D88" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="E88" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="F88" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="G88" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="H88" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="I88" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="L88" t="s">
-        <v>713</v>
+        <v>97</v>
       </c>
       <c r="M88" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="N88" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="D89" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="E89" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="F89" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="G89" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="H89" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="I89" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="L89" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="M89" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="N89" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="D90" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="E90" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="F90" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="G90" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="H90" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="I90" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="L90" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M90" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="N90" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
       <c r="D91" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="E91" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="F91" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="G91" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
       <c r="H91" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="I91" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="L91" t="s">
-        <v>349</v>
+        <v>38</v>
       </c>
       <c r="M91" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="N91" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="D92" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="E92" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F92" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="G92" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="H92" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="I92" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="L92" t="s">
-        <v>713</v>
+        <v>24</v>
       </c>
       <c r="M92" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="N92" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="D93" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="E93" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="F93" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="G93" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="H93" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="I93" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="L93" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M93" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
       <c r="N93" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D94" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="E94" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
       <c r="F94" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="G94" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="H94" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="I94" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="L94" t="s">
-        <v>819</v>
+        <v>38</v>
       </c>
       <c r="M94" t="s">
-        <v>820</v>
+        <v>809</v>
       </c>
       <c r="N94" t="s">
-        <v>821</v>
+        <v>810</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="D95" t="s">
         <v>802</v>
       </c>
       <c r="E95" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="F95" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="G95" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="H95" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="I95" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="L95" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="M95" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="N95" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
+        <v>820</v>
+      </c>
+      <c r="D96" t="s">
+        <v>821</v>
+      </c>
+      <c r="E96" t="s">
+        <v>822</v>
+      </c>
+      <c r="F96" t="s">
+        <v>823</v>
+      </c>
+      <c r="G96" t="s">
+        <v>824</v>
+      </c>
+      <c r="H96" t="s">
+        <v>825</v>
+      </c>
+      <c r="I96" t="s">
         <v>826</v>
-      </c>
-[...16 lines deleted...]
-        <v>831</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="L96" t="s">
-        <v>47</v>
+        <v>539</v>
       </c>
       <c r="M96" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="N96" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>830</v>
+      </c>
+      <c r="D97" t="s">
+        <v>831</v>
+      </c>
+      <c r="E97" t="s">
+        <v>832</v>
+      </c>
+      <c r="F97" t="s">
+        <v>697</v>
+      </c>
+      <c r="G97" t="s">
+        <v>833</v>
+      </c>
+      <c r="H97" t="s">
+        <v>834</v>
+      </c>
+      <c r="I97" t="s">
         <v>835</v>
-      </c>
-[...16 lines deleted...]
-        <v>840</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="L97" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="M97" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="N97" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="D98" t="s">
+        <v>831</v>
+      </c>
+      <c r="E98" t="s">
+        <v>840</v>
+      </c>
+      <c r="F98" t="s">
+        <v>841</v>
+      </c>
+      <c r="G98" t="s">
+        <v>842</v>
+      </c>
+      <c r="H98" t="s">
+        <v>843</v>
+      </c>
+      <c r="I98" t="s">
         <v>844</v>
-      </c>
-[...13 lines deleted...]
-        <v>845</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
+        <v>845</v>
+      </c>
+      <c r="L98" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="M98" t="s">
         <v>847</v>
       </c>
       <c r="N98" t="s">
-        <v>821</v>
+        <v>848</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D99" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="E99" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="F99" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="G99" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H99" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="I99" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="L99" t="s">
-        <v>47</v>
+        <v>846</v>
       </c>
       <c r="M99" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="N99" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>811</v>
+        <v>858</v>
       </c>
       <c r="D100" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="E100" t="s">
-        <v>813</v>
+        <v>860</v>
       </c>
       <c r="F100" t="s">
-        <v>814</v>
+        <v>861</v>
       </c>
       <c r="G100" t="s">
-        <v>815</v>
+        <v>862</v>
       </c>
       <c r="H100" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="I100" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="L100" t="s">
-        <v>25</v>
+        <v>539</v>
       </c>
       <c r="M100" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="N100" t="s">
-        <v>821</v>
+        <v>867</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="D101" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
       <c r="E101" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="F101" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="G101" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="H101" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="I101" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="L101" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="M101" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="N101" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>848</v>
+        <v>878</v>
       </c>
       <c r="D102" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
       <c r="E102" t="s">
-        <v>849</v>
+        <v>879</v>
       </c>
       <c r="F102" t="s">
-        <v>850</v>
+        <v>880</v>
       </c>
       <c r="G102" t="s">
-        <v>851</v>
+        <v>881</v>
       </c>
       <c r="H102" t="s">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="I102" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="L102" t="s">
-        <v>47</v>
+        <v>846</v>
       </c>
       <c r="M102" t="s">
-        <v>873</v>
+        <v>885</v>
       </c>
       <c r="N102" t="s">
-        <v>856</v>
+        <v>886</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="D103" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="E103" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="F103" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="G103" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="H103" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="I103" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="L103" t="s">
-        <v>882</v>
+        <v>846</v>
       </c>
       <c r="M103" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="N103" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="D104" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="E104" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="F104" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="G104" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="H104" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="I104" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="L104" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M104" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="N104" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="D105" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="E105" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="F105" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="G105" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="H105" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="I105" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="L105" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M105" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="N105" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>895</v>
+        <v>914</v>
       </c>
       <c r="D106" t="s">
-        <v>886</v>
+        <v>915</v>
       </c>
       <c r="E106" t="s">
-        <v>896</v>
+        <v>916</v>
       </c>
       <c r="F106" t="s">
-        <v>897</v>
+        <v>917</v>
       </c>
       <c r="G106" t="s">
-        <v>898</v>
+        <v>918</v>
       </c>
       <c r="H106" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
       <c r="I106" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="L106" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="M106" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="N106" t="s">
-        <v>903</v>
+        <v>923</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>908</v>
+        <v>924</v>
       </c>
       <c r="D107" t="s">
-        <v>886</v>
+        <v>925</v>
       </c>
       <c r="E107" t="s">
-        <v>909</v>
+        <v>926</v>
       </c>
       <c r="F107" t="s">
-        <v>910</v>
+        <v>927</v>
       </c>
       <c r="G107" t="s">
-        <v>911</v>
+        <v>928</v>
       </c>
       <c r="H107" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="I107" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="L107" t="s">
-        <v>25</v>
+        <v>846</v>
       </c>
       <c r="M107" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="N107" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="D108" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="E108" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="F108" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="G108" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="H108" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="I108" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>924</v>
+        <v>941</v>
       </c>
       <c r="L108" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M108" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="N108" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="D109" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
       <c r="E109" t="s">
-        <v>928</v>
+        <v>946</v>
       </c>
       <c r="F109" t="s">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="G109" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="H109" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
       <c r="I109" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="L109" t="s">
-        <v>25</v>
+        <v>952</v>
       </c>
       <c r="M109" t="s">
-        <v>934</v>
+        <v>953</v>
       </c>
       <c r="N109" t="s">
-        <v>935</v>
+        <v>954</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
+        <v>934</v>
+      </c>
+      <c r="D110" t="s">
+        <v>935</v>
+      </c>
+      <c r="E110" t="s">
         <v>936</v>
       </c>
-      <c r="D110" t="s">
-[...2 lines deleted...]
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>937</v>
       </c>
-      <c r="F110" t="s">
+      <c r="G110" t="s">
         <v>938</v>
       </c>
-      <c r="G110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H110" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="I110" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="L110" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M110" t="s">
+        <v>958</v>
+      </c>
+      <c r="N110" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>945</v>
+        <v>959</v>
       </c>
       <c r="D111" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="E111" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="F111" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="G111" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="H111" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="I111" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="L111" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M111" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="N111" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="D112" t="s">
-        <v>956</v>
+        <v>935</v>
       </c>
       <c r="E112" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="F112" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="G112" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="H112" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="I112" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="L112" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="M112" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="N112" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>965</v>
+        <v>944</v>
       </c>
       <c r="D113" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="E113" t="s">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="F113" t="s">
-        <v>968</v>
+        <v>947</v>
       </c>
       <c r="G113" t="s">
-        <v>969</v>
+        <v>948</v>
       </c>
       <c r="H113" t="s">
-        <v>970</v>
+        <v>949</v>
       </c>
       <c r="I113" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M113" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="N113" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>965</v>
+        <v>981</v>
       </c>
       <c r="D114" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="E114" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
       <c r="F114" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="G114" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="H114" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="I114" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>38</v>
       </c>
       <c r="M114" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="N114" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>965</v>
+        <v>944</v>
       </c>
       <c r="D115" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="E115" t="s">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="F115" t="s">
-        <v>968</v>
+        <v>947</v>
       </c>
       <c r="G115" t="s">
-        <v>969</v>
+        <v>948</v>
       </c>
       <c r="H115" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="I115" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M115" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="N115" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>965</v>
+        <v>994</v>
       </c>
       <c r="D116" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="E116" t="s">
-        <v>967</v>
+        <v>995</v>
       </c>
       <c r="F116" t="s">
-        <v>968</v>
+        <v>996</v>
       </c>
       <c r="G116" t="s">
-        <v>969</v>
+        <v>997</v>
       </c>
       <c r="H116" t="s">
-        <v>983</v>
+        <v>998</v>
       </c>
       <c r="I116" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="L116" t="s">
-        <v>359</v>
+        <v>38</v>
       </c>
       <c r="M116" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="N116" t="s">
-        <v>974</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>965</v>
+        <v>981</v>
       </c>
       <c r="D117" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="E117" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
       <c r="F117" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="G117" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="H117" t="s">
-        <v>987</v>
+        <v>1003</v>
       </c>
       <c r="I117" t="s">
-        <v>988</v>
+        <v>1004</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L117" t="s">
+        <v>38</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1006</v>
+      </c>
+      <c r="N117" t="s">
         <v>989</v>
-      </c>
-[...7 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>965</v>
+        <v>1007</v>
       </c>
       <c r="D118" t="s">
-        <v>966</v>
+        <v>1008</v>
       </c>
       <c r="E118" t="s">
-        <v>967</v>
+        <v>1009</v>
       </c>
       <c r="F118" t="s">
-        <v>968</v>
+        <v>1010</v>
       </c>
       <c r="G118" t="s">
-        <v>969</v>
+        <v>1011</v>
       </c>
       <c r="H118" t="s">
-        <v>991</v>
+        <v>1012</v>
       </c>
       <c r="I118" t="s">
-        <v>992</v>
+        <v>1013</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>993</v>
+        <v>1014</v>
       </c>
       <c r="L118" t="s">
-        <v>359</v>
+        <v>1015</v>
       </c>
       <c r="M118" t="s">
-        <v>994</v>
+        <v>1016</v>
       </c>
       <c r="N118" t="s">
-        <v>974</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>965</v>
+        <v>1018</v>
       </c>
       <c r="D119" t="s">
-        <v>966</v>
+        <v>1019</v>
       </c>
       <c r="E119" t="s">
-        <v>967</v>
+        <v>1020</v>
       </c>
       <c r="F119" t="s">
-        <v>968</v>
+        <v>1021</v>
       </c>
       <c r="G119" t="s">
-        <v>969</v>
+        <v>1022</v>
       </c>
       <c r="H119" t="s">
-        <v>995</v>
+        <v>1023</v>
       </c>
       <c r="I119" t="s">
-        <v>996</v>
+        <v>1024</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>997</v>
+        <v>1025</v>
       </c>
       <c r="L119" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M119" t="s">
-        <v>998</v>
+        <v>1026</v>
       </c>
       <c r="N119" t="s">
-        <v>974</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>965</v>
+        <v>1028</v>
       </c>
       <c r="D120" t="s">
-        <v>966</v>
+        <v>1019</v>
       </c>
       <c r="E120" t="s">
-        <v>967</v>
+        <v>1029</v>
       </c>
       <c r="F120" t="s">
-        <v>968</v>
+        <v>1030</v>
       </c>
       <c r="G120" t="s">
-        <v>969</v>
+        <v>1031</v>
       </c>
       <c r="H120" t="s">
-        <v>999</v>
+        <v>1032</v>
       </c>
       <c r="I120" t="s">
-        <v>1000</v>
+        <v>1033</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1001</v>
+        <v>1034</v>
       </c>
       <c r="L120" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M120" t="s">
-        <v>1002</v>
+        <v>1035</v>
       </c>
       <c r="N120" t="s">
-        <v>974</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>965</v>
+        <v>1028</v>
       </c>
       <c r="D121" t="s">
-        <v>966</v>
+        <v>1019</v>
       </c>
       <c r="E121" t="s">
-        <v>967</v>
+        <v>1029</v>
       </c>
       <c r="F121" t="s">
-        <v>968</v>
+        <v>1030</v>
       </c>
       <c r="G121" t="s">
-        <v>969</v>
+        <v>1031</v>
       </c>
       <c r="H121" t="s">
-        <v>1003</v>
+        <v>1037</v>
       </c>
       <c r="I121" t="s">
-        <v>1004</v>
+        <v>1038</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1005</v>
+        <v>1039</v>
       </c>
       <c r="L121" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M121" t="s">
-        <v>1006</v>
+        <v>1040</v>
       </c>
       <c r="N121" t="s">
-        <v>974</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>965</v>
+        <v>1041</v>
       </c>
       <c r="D122" t="s">
-        <v>966</v>
+        <v>1019</v>
       </c>
       <c r="E122" t="s">
-        <v>967</v>
+        <v>1042</v>
       </c>
       <c r="F122" t="s">
-        <v>968</v>
+        <v>1043</v>
       </c>
       <c r="G122" t="s">
-        <v>969</v>
+        <v>1044</v>
       </c>
       <c r="H122" t="s">
-        <v>1007</v>
+        <v>1045</v>
       </c>
       <c r="I122" t="s">
-        <v>1008</v>
+        <v>1046</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1009</v>
+        <v>1047</v>
       </c>
       <c r="L122" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M122" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="N122" t="s">
-        <v>974</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>965</v>
+        <v>1050</v>
       </c>
       <c r="D123" t="s">
-        <v>966</v>
+        <v>1051</v>
       </c>
       <c r="E123" t="s">
-        <v>967</v>
+        <v>1052</v>
       </c>
       <c r="F123" t="s">
-        <v>968</v>
+        <v>1053</v>
       </c>
       <c r="G123" t="s">
-        <v>969</v>
+        <v>1054</v>
       </c>
       <c r="H123" t="s">
-        <v>1011</v>
+        <v>1055</v>
       </c>
       <c r="I123" t="s">
-        <v>1012</v>
+        <v>1056</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1013</v>
+        <v>1057</v>
       </c>
       <c r="L123" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M123" t="s">
-        <v>1014</v>
+        <v>1058</v>
       </c>
       <c r="N123" t="s">
-        <v>974</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>965</v>
+        <v>1060</v>
       </c>
       <c r="D124" t="s">
-        <v>966</v>
+        <v>1051</v>
       </c>
       <c r="E124" t="s">
-        <v>967</v>
+        <v>1061</v>
       </c>
       <c r="F124" t="s">
-        <v>968</v>
+        <v>1062</v>
       </c>
       <c r="G124" t="s">
-        <v>969</v>
+        <v>1063</v>
       </c>
       <c r="H124" t="s">
-        <v>1015</v>
+        <v>1064</v>
       </c>
       <c r="I124" t="s">
-        <v>1016</v>
+        <v>1065</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1017</v>
+        <v>1066</v>
       </c>
       <c r="L124" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M124" t="s">
-        <v>1018</v>
+        <v>1067</v>
       </c>
       <c r="N124" t="s">
-        <v>974</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>965</v>
+        <v>1069</v>
       </c>
       <c r="D125" t="s">
-        <v>966</v>
+        <v>1051</v>
       </c>
       <c r="E125" t="s">
-        <v>967</v>
+        <v>1070</v>
       </c>
       <c r="F125" t="s">
-        <v>968</v>
+        <v>1071</v>
       </c>
       <c r="G125" t="s">
-        <v>969</v>
+        <v>1072</v>
       </c>
       <c r="H125" t="s">
-        <v>1019</v>
+        <v>1073</v>
       </c>
       <c r="I125" t="s">
-        <v>1020</v>
+        <v>1074</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1021</v>
+        <v>1075</v>
       </c>
       <c r="L125" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M125" t="s">
-        <v>1022</v>
+        <v>1076</v>
       </c>
       <c r="N125" t="s">
-        <v>974</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>965</v>
+        <v>1078</v>
       </c>
       <c r="D126" t="s">
-        <v>966</v>
+        <v>1079</v>
       </c>
       <c r="E126" t="s">
-        <v>967</v>
+        <v>1080</v>
       </c>
       <c r="F126" t="s">
-        <v>968</v>
+        <v>1081</v>
       </c>
       <c r="G126" t="s">
-        <v>969</v>
+        <v>1082</v>
       </c>
       <c r="H126" t="s">
-        <v>1023</v>
+        <v>1083</v>
       </c>
       <c r="I126" t="s">
-        <v>1024</v>
+        <v>1084</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1025</v>
+        <v>1085</v>
       </c>
       <c r="L126" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M126" t="s">
-        <v>1026</v>
+        <v>1086</v>
       </c>
       <c r="N126" t="s">
-        <v>974</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>965</v>
+        <v>1088</v>
       </c>
       <c r="D127" t="s">
-        <v>966</v>
+        <v>1089</v>
       </c>
       <c r="E127" t="s">
-        <v>967</v>
+        <v>1090</v>
       </c>
       <c r="F127" t="s">
-        <v>968</v>
+        <v>1091</v>
       </c>
       <c r="G127" t="s">
-        <v>969</v>
+        <v>1092</v>
       </c>
       <c r="H127" t="s">
-        <v>1027</v>
+        <v>1093</v>
       </c>
       <c r="I127" t="s">
-        <v>1028</v>
+        <v>1094</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1029</v>
+        <v>1095</v>
       </c>
       <c r="L127" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="M127" t="s">
-        <v>1030</v>
+        <v>1096</v>
       </c>
       <c r="N127" t="s">
-        <v>974</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D128" t="s">
-        <v>966</v>
+        <v>1099</v>
       </c>
       <c r="E128" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F128" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G128" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H128" t="s">
-        <v>1031</v>
+        <v>1103</v>
       </c>
       <c r="I128" t="s">
-        <v>1032</v>
+        <v>1104</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1033</v>
+        <v>1105</v>
       </c>
       <c r="L128" t="s">
-        <v>359</v>
+        <v>539</v>
       </c>
       <c r="M128" t="s">
-        <v>1034</v>
+        <v>1106</v>
       </c>
       <c r="N128" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D129" t="s">
-        <v>966</v>
+        <v>1099</v>
       </c>
       <c r="E129" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F129" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G129" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H129" t="s">
-        <v>1035</v>
+        <v>1108</v>
       </c>
       <c r="I129" t="s">
-        <v>1036</v>
+        <v>1109</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1037</v>
+        <v>1110</v>
       </c>
       <c r="L129" t="s">
-        <v>359</v>
+        <v>539</v>
       </c>
       <c r="M129" t="s">
-        <v>1038</v>
+        <v>1111</v>
       </c>
       <c r="N129" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1039</v>
+        <v>1098</v>
       </c>
       <c r="D130" t="s">
-        <v>1040</v>
+        <v>1099</v>
       </c>
       <c r="E130" t="s">
-        <v>1041</v>
+        <v>1100</v>
       </c>
       <c r="F130" t="s">
-        <v>1042</v>
+        <v>1101</v>
       </c>
       <c r="G130" t="s">
-        <v>1043</v>
+        <v>1102</v>
       </c>
       <c r="H130" t="s">
-        <v>1044</v>
+        <v>1112</v>
       </c>
       <c r="I130" t="s">
-        <v>1045</v>
+        <v>1113</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1046</v>
+        <v>1114</v>
       </c>
       <c r="L130" t="s">
-        <v>349</v>
+        <v>539</v>
       </c>
       <c r="M130" t="s">
-        <v>1047</v>
+        <v>1115</v>
       </c>
       <c r="N130" t="s">
-        <v>1048</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D131" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E131" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F131" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G131" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H131" t="s">
-        <v>970</v>
+        <v>1116</v>
       </c>
       <c r="I131" t="s">
-        <v>1050</v>
+        <v>1117</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1051</v>
+        <v>1118</v>
       </c>
       <c r="L131" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M131" t="s">
-        <v>1053</v>
+        <v>1119</v>
       </c>
       <c r="N131" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D132" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E132" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F132" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G132" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H132" t="s">
-        <v>975</v>
+        <v>1120</v>
       </c>
       <c r="I132" t="s">
-        <v>1054</v>
+        <v>1121</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1055</v>
+        <v>1122</v>
       </c>
       <c r="L132" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M132" t="s">
-        <v>1056</v>
+        <v>1123</v>
       </c>
       <c r="N132" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D133" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E133" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F133" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G133" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H133" t="s">
-        <v>979</v>
+        <v>1124</v>
       </c>
       <c r="I133" t="s">
-        <v>1057</v>
+        <v>1125</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1058</v>
+        <v>1126</v>
       </c>
       <c r="L133" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M133" t="s">
-        <v>1059</v>
+        <v>1127</v>
       </c>
       <c r="N133" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D134" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E134" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F134" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G134" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H134" t="s">
-        <v>983</v>
+        <v>1128</v>
       </c>
       <c r="I134" t="s">
-        <v>1060</v>
+        <v>1129</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1061</v>
+        <v>1130</v>
       </c>
       <c r="L134" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M134" t="s">
-        <v>1062</v>
+        <v>1131</v>
       </c>
       <c r="N134" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D135" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E135" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F135" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G135" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H135" t="s">
-        <v>987</v>
+        <v>1132</v>
       </c>
       <c r="I135" t="s">
-        <v>1063</v>
+        <v>1133</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1064</v>
+        <v>1134</v>
       </c>
       <c r="L135" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M135" t="s">
-        <v>1065</v>
+        <v>1135</v>
       </c>
       <c r="N135" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D136" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E136" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F136" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G136" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H136" t="s">
-        <v>991</v>
+        <v>1136</v>
       </c>
       <c r="I136" t="s">
-        <v>1066</v>
+        <v>1137</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1067</v>
+        <v>1138</v>
       </c>
       <c r="L136" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M136" t="s">
-        <v>1068</v>
+        <v>1139</v>
       </c>
       <c r="N136" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D137" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E137" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F137" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G137" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H137" t="s">
-        <v>999</v>
+        <v>1140</v>
       </c>
       <c r="I137" t="s">
-        <v>1069</v>
+        <v>1141</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1070</v>
+        <v>1142</v>
       </c>
       <c r="L137" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M137" t="s">
-        <v>1071</v>
+        <v>1143</v>
       </c>
       <c r="N137" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D138" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E138" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F138" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G138" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H138" t="s">
-        <v>1003</v>
+        <v>1144</v>
       </c>
       <c r="I138" t="s">
-        <v>1072</v>
+        <v>1145</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1073</v>
+        <v>1146</v>
       </c>
       <c r="L138" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M138" t="s">
-        <v>1074</v>
+        <v>1147</v>
       </c>
       <c r="N138" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D139" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E139" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F139" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G139" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H139" t="s">
-        <v>1011</v>
+        <v>1148</v>
       </c>
       <c r="I139" t="s">
-        <v>1075</v>
+        <v>1149</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1076</v>
+        <v>1150</v>
       </c>
       <c r="L139" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M139" t="s">
-        <v>1077</v>
+        <v>1151</v>
       </c>
       <c r="N139" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D140" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E140" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F140" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G140" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H140" t="s">
-        <v>1015</v>
+        <v>1152</v>
       </c>
       <c r="I140" t="s">
-        <v>1078</v>
+        <v>1153</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1079</v>
+        <v>1154</v>
       </c>
       <c r="L140" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M140" t="s">
-        <v>1080</v>
+        <v>1155</v>
       </c>
       <c r="N140" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D141" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E141" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F141" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G141" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H141" t="s">
-        <v>1019</v>
+        <v>1156</v>
       </c>
       <c r="I141" t="s">
-        <v>1081</v>
+        <v>1157</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1082</v>
+        <v>1158</v>
       </c>
       <c r="L141" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M141" t="s">
-        <v>1083</v>
+        <v>1159</v>
       </c>
       <c r="N141" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D142" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E142" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F142" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G142" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H142" t="s">
-        <v>1023</v>
+        <v>1160</v>
       </c>
       <c r="I142" t="s">
-        <v>1084</v>
+        <v>1161</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1085</v>
+        <v>1162</v>
       </c>
       <c r="L142" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M142" t="s">
-        <v>1086</v>
+        <v>1163</v>
       </c>
       <c r="N142" t="s">
-        <v>974</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>965</v>
+        <v>1098</v>
       </c>
       <c r="D143" t="s">
-        <v>1049</v>
+        <v>1099</v>
       </c>
       <c r="E143" t="s">
-        <v>967</v>
+        <v>1100</v>
       </c>
       <c r="F143" t="s">
-        <v>968</v>
+        <v>1101</v>
       </c>
       <c r="G143" t="s">
-        <v>969</v>
+        <v>1102</v>
       </c>
       <c r="H143" t="s">
-        <v>1027</v>
+        <v>1164</v>
       </c>
       <c r="I143" t="s">
-        <v>1087</v>
+        <v>1165</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1088</v>
+        <v>1166</v>
       </c>
       <c r="L143" t="s">
-        <v>1052</v>
+        <v>539</v>
       </c>
       <c r="M143" t="s">
-        <v>1089</v>
+        <v>1167</v>
       </c>
       <c r="N143" t="s">
-        <v>974</v>
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L144" t="s">
+        <v>539</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1171</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L145" t="s">
+        <v>97</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1180</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1187</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1188</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1189</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1190</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148" t="s">
+        <v>1191</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1192</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L150" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1198</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1199</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L151" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1201</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J152"/>
+      <c r="K152" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1204</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J153"/>
+      <c r="K153" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1207</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J154"/>
+      <c r="K154" t="s">
+        <v>1209</v>
+      </c>
+      <c r="L154" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1210</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H155" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J155"/>
+      <c r="K155" t="s">
+        <v>1212</v>
+      </c>
+      <c r="L155" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1213</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H156" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J156"/>
+      <c r="K156" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L156" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H157" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J157"/>
+      <c r="K157" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L157" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1219</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H158" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J158"/>
+      <c r="K158" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L158" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1222</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>