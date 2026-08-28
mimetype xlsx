--- v0 (2026-06-17)
+++ v1 (2026-08-28)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>Povrv-38/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 28.10.2026.</t>
+    <t>Dopis od 01.07.2026.</t>
   </si>
   <si>
     <t>AUDIO GRAFF društvo s ograničenom odgovornošću za proizvodnju zvučnika 70009888974</t>
   </si>
   <si>
-    <t>12.06.2026. 08:09:11</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b5b1e9b6-caa5-4a49-a152-cd347fd8b68b/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 08:34:36</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3788612-1f80-4dad-8b86-46f5a7d9dbf3</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3788612-1f80-4dad-8b86-46f5a7d9dbf3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=Povrv&amp;predmet=38&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>