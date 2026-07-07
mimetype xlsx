--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,156 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-102/2026</t>
   </si>
   <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo</t>
+  </si>
+  <si>
+    <t>Vinogradska 13, 33405 Pitomača, Hrvatska</t>
+  </si>
+  <si>
+    <t>58852650857</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo 58852650857</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:25:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2344c9e3-c79a-4220-b1fd-5ef634893e58</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-102_2026-4-1 - Otvorene stavke dobavljači .pdf; Prilog St-102_2026-4-2 - Bilješke 30.04.2026.pdf; Prilog St-102_2026-4-3 - Otvorene stavke dobavljači ino.pdf; Prilog St-102_2026-4-4 - IZJAVA O BR. ZAPOSLENIH NA DAN 30.4.2026 PI DIZAJN.pdf; Prilog St-102_2026-4-5 - PKK 30.04.2026.pdf; Prilog St-102_2026-4-6 - Otvorene stavke kupci.pdf; Prilog St-102_2026-4-7 - Potvrda o uplati.pdf; Prilog St-102_2026-4-8 - GFI 30.04.2026.pdf; Prilog St-102_2026-4-9 - Očevidnik 0106.pdf; Prilog St-102_2026-4-10 - Pi dizajn dani zajmovi Fift-u do 30.04.2026.pdf; Prilog St-102_2026-4-11 - OČEVIDNIK PI DIZAJN.pdf; Prilog St-102_2026-4-12 - POTVRDA O BLOKADI RAČUNA.pdf; Prilog St-102_2026-4-13 - Primljeni zajmovi od Fift d.o.o. do 30.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2344c9e3-c79a-4220-b1fd-5ef634893e58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 19.05.2026.</t>
   </si>
   <si>
-    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 09:46:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c44cbcb5-fc1d-4608-92a3-607804371a74</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c44cbcb5-fc1d-4608-92a3-607804371a74/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +256,126 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>