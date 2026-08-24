--- v1 (2026-07-07)
+++ v2 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-102/2026</t>
   </si>
   <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIPADAJUĆA PRIJAVA TRAŽBINE U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o.</t>
+  </si>
+  <si>
+    <t>Vinogradska 13, Pitomača</t>
+  </si>
+  <si>
+    <t>58852650857</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. 58852650857</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:38:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7170995e-a3c5-4812-9654-b6b0aa94b271</t>
+  </si>
+  <si>
+    <t>07-02-26-21 Prijava tražbine uz II. dopunu tablice - AUTOPRIJEVOZNIK ŽELJKO ŠUBIĆ.pdf; 07-02-26-22 II. Dopuna Tablice prijavljenih tražbina .xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7170995e-a3c5-4812-9654-b6b0aa94b271/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE </t>
+  </si>
+  <si>
+    <t>03.08.2026. 10:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91b520df-6ca2-4416-923f-fcc2ca10d0f0</t>
+  </si>
+  <si>
+    <t>07-02-26-20  Dopuna Tablice prijavljenih tražbina .xlsx; 07-02-26-19 Prijava tražbine - SKYAIR RENT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91b520df-6ca2-4416-923f-fcc2ca10d0f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724c939b-61a2-486a-853e-f6f763447e1f</t>
+  </si>
+  <si>
+    <t>07-02-26-17 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-16 Prijava tražbine - HEP Opskrba.pdf; 07-02-26-15 Prijava tražbine - FIFT D.O.O. .pdf; 07-02-26-14 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-13 Prijava tražbine - OBRT SM 3D INTERIJERI V. S. MATIŠIĆ.pdf; 07-02-26-12 Prijava tražbine - ERSTE &amp; STEIERMARKISCHE S-LEASING.pdf; 07-02-26-11 Prijava tražbine - EKOS CAKES D.O.O..pdf; 07-02-26-10 Prijava tražbine - ŽARKO MIKETEK.pdf; 07-02-26-09 Prijava tražbine - FIFT D.O.O.(2).pdf; 07-02-26-08 Prijava tražbine - FIFT D.O.O. 1.pdf; 07-02-26-07a Ispravak Prijave tražbine - ASANATOR ISPRAVAK.pdf; 07-02-26-07 Prijava tražbine - ASANATOR D.O.O..pdf; 07-02-26-06 Prijava tražbine - ERSTE BANK.pdf; 07-02-26-05 Prijava tražbine - FINA.pdf; 07-02-26-04 Prijava tražbine - OPČINA PITOMAČA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724c939b-61a2-486a-853e-f6f763447e1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 17.06.2026.</t>
   </si>
   <si>
     <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo</t>
   </si>
   <si>
     <t>Vinogradska 13, 33405 Pitomača, Hrvatska</t>
   </si>
   <si>
-    <t>58852650857</t>
-[...1 lines deleted...]
-  <si>
     <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo 58852650857</t>
   </si>
   <si>
     <t>17.06.2026. 10:25:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 13:13:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2344c9e3-c79a-4220-b1fd-5ef634893e58</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-102_2026-4-1 - Otvorene stavke dobavljači .pdf; Prilog St-102_2026-4-2 - Bilješke 30.04.2026.pdf; Prilog St-102_2026-4-3 - Otvorene stavke dobavljači ino.pdf; Prilog St-102_2026-4-4 - IZJAVA O BR. ZAPOSLENIH NA DAN 30.4.2026 PI DIZAJN.pdf; Prilog St-102_2026-4-5 - PKK 30.04.2026.pdf; Prilog St-102_2026-4-6 - Otvorene stavke kupci.pdf; Prilog St-102_2026-4-7 - Potvrda o uplati.pdf; Prilog St-102_2026-4-8 - GFI 30.04.2026.pdf; Prilog St-102_2026-4-9 - Očevidnik 0106.pdf; Prilog St-102_2026-4-10 - Pi dizajn dani zajmovi Fift-u do 30.04.2026.pdf; Prilog St-102_2026-4-11 - OČEVIDNIK PI DIZAJN.pdf; Prilog St-102_2026-4-12 - POTVRDA O BLOKADI RAČUNA.pdf; Prilog St-102_2026-4-13 - Primljeni zajmovi od Fift d.o.o. do 30.04.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2344c9e3-c79a-4220-b1fd-5ef634893e58/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 19.05.2026.</t>
   </si>
   <si>
     <t>22.05.2026. 09:46:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c44cbcb5-fc1d-4608-92a3-607804371a74</t>
   </si>
@@ -164,51 +218,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +394,168 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>