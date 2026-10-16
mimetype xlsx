--- v2 (2026-08-24)
+++ v3 (2026-10-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,195 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-102/2026</t>
   </si>
   <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo</t>
+  </si>
+  <si>
+    <t>Vinogradska 13, 33405 Pitomača, Hrvatska</t>
+  </si>
+  <si>
+    <t>58852650857</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo 58852650857</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae9b65d-2181-4c52-8c9b-f57135d3a939</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae9b65d-2181-4c52-8c9b-f57135d3a939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o.</t>
+  </si>
+  <si>
+    <t>Vinogradska 13, Pitomača</t>
+  </si>
+  <si>
+    <t>PI dizajn d.o.o. 58852650857</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c758a18b-8f53-4c37-b3e9-6a45bb6cf1aa</t>
+  </si>
+  <si>
+    <t>07-02-26-28 Tablica osporenih tražbina - PI DIZAJN.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c758a18b-8f53-4c37-b3e9-6a45bb6cf1aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:39:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bff2daf-0200-49c4-96c1-383438f6d1b6</t>
+  </si>
+  <si>
+    <t>07-02-26-26 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bff2daf-0200-49c4-96c1-383438f6d1b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OBAVIJEST FINANCIJSKE AGENCIJE DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5448244-1f1a-4ff6-94e6-d00962e169b8</t>
+  </si>
+  <si>
+    <t>07-02-26-25 OBAVIJEST FINE DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5448244-1f1a-4ff6-94e6-d00962e169b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA </t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e29197b-a50e-40d4-adaa-4c9c1237e704</t>
+  </si>
+  <si>
+    <t>07-02-26-24 Očitovanje povjerenika o prijavljenim tražbinama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e29197b-a50e-40d4-adaa-4c9c1237e704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIPADAJUĆA PRIJAVA TRAŽBINE U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
-    <t>PI dizajn d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>12.08.2026. 09:38:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7170995e-a3c5-4812-9654-b6b0aa94b271</t>
   </si>
   <si>
     <t>07-02-26-21 Prijava tražbine uz II. dopunu tablice - AUTOPRIJEVOZNIK ŽELJKO ŠUBIĆ.pdf; 07-02-26-22 II. Dopuna Tablice prijavljenih tražbina .xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7170995e-a3c5-4812-9654-b6b0aa94b271/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=102&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE </t>
   </si>
   <si>
     <t>03.08.2026. 10:55:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91b520df-6ca2-4416-923f-fcc2ca10d0f0</t>
   </si>
   <si>
     <t>07-02-26-20  Dopuna Tablice prijavljenih tražbina .xlsx; 07-02-26-19 Prijava tražbine - SKYAIR RENT.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91b520df-6ca2-4416-923f-fcc2ca10d0f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>20.07.2026. 14:05:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/724c939b-61a2-486a-853e-f6f763447e1f</t>
   </si>
   <si>
     <t>07-02-26-17 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-16 Prijava tražbine - HEP Opskrba.pdf; 07-02-26-15 Prijava tražbine - FIFT D.O.O. .pdf; 07-02-26-14 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-13 Prijava tražbine - OBRT SM 3D INTERIJERI V. S. MATIŠIĆ.pdf; 07-02-26-12 Prijava tražbine - ERSTE &amp; STEIERMARKISCHE S-LEASING.pdf; 07-02-26-11 Prijava tražbine - EKOS CAKES D.O.O..pdf; 07-02-26-10 Prijava tražbine - ŽARKO MIKETEK.pdf; 07-02-26-09 Prijava tražbine - FIFT D.O.O.(2).pdf; 07-02-26-08 Prijava tražbine - FIFT D.O.O. 1.pdf; 07-02-26-07a Ispravak Prijave tražbine - ASANATOR ISPRAVAK.pdf; 07-02-26-07 Prijava tražbine - ASANATOR D.O.O..pdf; 07-02-26-06 Prijava tražbine - ERSTE BANK.pdf; 07-02-26-05 Prijava tražbine - FINA.pdf; 07-02-26-04 Prijava tražbine - OPČINA PITOMAČA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/724c939b-61a2-486a-853e-f6f763447e1f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.06.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>PI dizajn d.o.o. za proizvodnju, trgovinu i zastupstvo 58852650857</t>
   </si>
   <si>
     <t>17.06.2026. 10:25:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/243eec51-33ea-4a66-86ed-aa66480e8486/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 13:13:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2344c9e3-c79a-4220-b1fd-5ef634893e58</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-102_2026-4-1 - Otvorene stavke dobavljači .pdf; Prilog St-102_2026-4-2 - Bilješke 30.04.2026.pdf; Prilog St-102_2026-4-3 - Otvorene stavke dobavljači ino.pdf; Prilog St-102_2026-4-4 - IZJAVA O BR. ZAPOSLENIH NA DAN 30.4.2026 PI DIZAJN.pdf; Prilog St-102_2026-4-5 - PKK 30.04.2026.pdf; Prilog St-102_2026-4-6 - Otvorene stavke kupci.pdf; Prilog St-102_2026-4-7 - Potvrda o uplati.pdf; Prilog St-102_2026-4-8 - GFI 30.04.2026.pdf; Prilog St-102_2026-4-9 - Očevidnik 0106.pdf; Prilog St-102_2026-4-10 - Pi dizajn dani zajmovi Fift-u do 30.04.2026.pdf; Prilog St-102_2026-4-11 - OČEVIDNIK PI DIZAJN.pdf; Prilog St-102_2026-4-12 - POTVRDA O BLOKADI RAČUNA.pdf; Prilog St-102_2026-4-13 - Primljeni zajmovi od Fift d.o.o. do 30.04.2026.pdf</t>
   </si>
@@ -218,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -324,238 +399,448 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>