--- v0 (2026-07-16)
+++ v1 (2026-09-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-111/2026</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Gorčica 10, 40000 Šenkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>72163685229</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju 72163685229</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:07:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b0640be-56d4-4d50-98d2-f6a1a62c56a7</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b0640be-56d4-4d50-98d2-f6a1a62c56a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>14.07.2026. 15:36:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c04a8873-146e-4e35-844c-02381cbe4069</t>
   </si>
   <si>
     <t>Rješenje o zakazivanju ispitnog - izvještajnog ročišta.pdf O318O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c04a8873-146e-4e35-844c-02381cbe4069/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=111&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 10.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 15:31:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217212b-c87e-455f-9802-c0f47cfcb0f3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217212b-c87e-455f-9802-c0f47cfcb0f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 15:31:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a08e2145-d6a1-404a-8ada-54396505447b</t>
   </si>
@@ -164,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +355,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>