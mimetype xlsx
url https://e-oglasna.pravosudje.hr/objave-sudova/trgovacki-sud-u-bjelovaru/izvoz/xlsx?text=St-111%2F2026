--- v1 (2026-09-01)
+++ v2 (2026-10-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="79">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,216 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-111/2026</t>
   </si>
   <si>
+    <t>Podnesak od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Gorčica 10, 40000 Šenkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>72163685229</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju 72163685229</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:36:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832357ac-26b4-42e0-adfc-47821549aac4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832357ac-26b4-42e0-adfc-47821549aac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 15:41:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ebf064-79a6-4534-a820-73bdbf58319a</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ebf064-79a6-4534-a820-73bdbf58319a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:56:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883e4930-eb10-41c1-ad16-2f71798d31a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883e4930-eb10-41c1-ad16-2f71798d31a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:29:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3d55328-5a0d-458c-9263-91b525fc4a59</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3d55328-5a0d-458c-9263-91b525fc4a59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:56:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6117c859-dfc0-4bf1-a1d8-62971bade143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6117c859-dfc0-4bf1-a1d8-62971bade143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27721390-0232-47f7-b9bf-520a3475970e</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27721390-0232-47f7-b9bf-520a3475970e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.09.2026.; Prilog od: 18.09.2026.; Prilog od: 18.09.2026.; Prilog od: 18.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:25:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20670bea-bcd5-4c3e-bc56-bc8cb5fe02a2</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-111_2026-9-1 - PISMO MIRJANE ČOP - 08.07.2026..pdf; Prilog St-111_2026-9-2 - PRESUDA TS BJELOVAR-P-60-2024-9-30.10.2024..pdf; Prilog St-111_2026-9-3 - PRESUDA VTS RH-Pž-44882-2024-21.01.2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20670bea-bcd5-4c3e-bc56-bc8cb5fe02a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 04.09.2026.; Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 15:07:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0bf50b-d8d2-4915-8c3c-4967ef385605</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-111_2026-8-1 - tablica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0bf50b-d8d2-4915-8c3c-4967ef385605/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 31.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza ROAD 69 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 14:07:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b0640be-56d4-4d50-98d2-f6a1a62c56a7</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b0640be-56d4-4d50-98d2-f6a1a62c56a7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=111&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 15:36:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c04a8873-146e-4e35-844c-02381cbe4069</t>
   </si>
   <si>
     <t>Rješenje o zakazivanju ispitnog - izvještajnog ročišta.pdf O318O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c04a8873-146e-4e35-844c-02381cbe4069/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 15:31:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217212b-c87e-455f-9802-c0f47cfcb0f3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217212b-c87e-455f-9802-c0f47cfcb0f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 15:31:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a08e2145-d6a1-404a-8ada-54396505447b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-111_2026-3-1 - pismo namjere od 06.07.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a08e2145-d6a1-404a-8ada-54396505447b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -179,51 +290,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -346,93 +457,429 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="N5" t="s">
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>