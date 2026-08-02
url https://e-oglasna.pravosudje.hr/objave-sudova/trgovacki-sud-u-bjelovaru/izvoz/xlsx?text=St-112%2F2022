--- v0 (2026-05-04)
+++ v1 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="138">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-112/2022</t>
   </si>
   <si>
+    <t>Podnesak od 13.07.2026.; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>BJELOVARSKO-BILOGORSKE VODE društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 8, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>29831668155</t>
+  </si>
+  <si>
+    <t>BJELOVARSKO-BILOGORSKE VODE društvo s ograničenom odgovornošću za usluge 29831668155</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9027e3c-5ed9-4217-8fad-11d4098e9491</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-112_2022-33-1 - Account_transactions-HR5323400091190029031.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9027e3c-5ed9-4217-8fad-11d4098e9491/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=112&amp;godina=2022</t>
+  </si>
+  <si>
     <t>Podnesak od 08.04.2026.; Prilog od: 08.04.2026.</t>
   </si>
   <si>
-    <t>BJELOVARSKO-BILOGORSKE VODE društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>08.04.2026. 12:23:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c55d7ed2-f792-4295-955d-b7d600025400</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-112_2022-32-1 - Account_transactions-HR5323400091190029031.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c55d7ed2-f792-4295-955d-b7d600025400/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=112&amp;godina=2022</t>
   </si>
   <si>
     <t>Podnesak od 08.01.2026.; Prilog od: 08.01.2026.</t>
   </si>
   <si>
     <t>09.01.2026. 13:24:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6974d62-855f-4aa8-9493-ddcf43978aeb</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-112_2022-31-1 - filename.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6974d62-855f-4aa8-9493-ddcf43978aeb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 07.10.2025.; Prilog od: 07.10.2025.</t>
   </si>
   <si>
     <t>08.10.2025. 12:05:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f1cbad4-b0f5-4700-9228-c70e9b83012e</t>
   </si>
@@ -452,51 +467,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -997,219 +1012,219 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L17" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="M17" t="s">
         <v>97</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>98</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
@@ -1465,45 +1480,87 @@
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>129</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>130</v>
       </c>
       <c r="L24" t="s">
         <v>131</v>
       </c>
       <c r="M24" t="s">
         <v>132</v>
       </c>
       <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>134</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>135</v>
+      </c>
+      <c r="L25" t="s">
+        <v>136</v>
+      </c>
+      <c r="M25" t="s">
+        <v>137</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>