--- v0 (2026-06-13)
+++ v1 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,117 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-115/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>NUTRIS FARM d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 68, Novi Senkovac</t>
+  </si>
+  <si>
+    <t>99561875475</t>
+  </si>
+  <si>
+    <t>NUTRIS FARM d.o.o. 99561875475</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:54:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9bb60f-d0cb-4db7-b37c-a96ee833e948</t>
+  </si>
+  <si>
+    <t>07-02-26-18  TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-17 Prijava tražbine - NUTRIS.pdf; 07-02-26-16 Prijava tražbine - NUTRIS ME.pdf; 07-02-26-15 Prijava tražbine MF POREZNA UPRAVA.pdf; 07-02-26-14a Prijava tražbine - FLOTWEG SE - 2. dostava .pdf; 07-02-26-14 Prijava tražbine- FLOTTWEG SE - 1. dostava.pdf; 07-02-26-13 Prijava tražbine - ZG HOLDING pdf.pdf; 07-02-26-12 Prijava tražbine - ZAGREBAČKA BANKA.pdf; 07-02-26-11 Prijava tražbine - FITO PROMET.pdf; 07-02-26-10 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-09b Prijava tražbine - HBOR 3  DIO 10 7.pdf; 07-02-26-09a Prijava tražbine - HBOR 2 DIO 10 7.pdf; 07-02-26-09 Prijava traćžbine - HBOR 1 DIO 10 7.pdf; 07-02-26-08 Prijava tražbine - OTP LEASING.pdf; 07-02-26-07  Prijava tražbine - AGENCIJA ZA PLAČANJE U POLJOPRIVREDI.pdf; 07-02-26-06 Prijava tražbine - B 4 B SUSTAVI APLIKACIJE PROGRAMI D.O.O..pdf; 07-02-26-05 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-04 Prijava tražbine - BIHOR D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9bb60f-d0cb-4db7-b37c-a96ee833e948/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>NutriS Farm društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Varaždinska 68, 33520 Novi Senkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>NutriS Farm društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 99561875475</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:14:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/249f5711-a81e-4f8c-b1e7-e185fdbecda6</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/249f5711-a81e-4f8c-b1e7-e185fdbecda6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.; Prilog</t>
   </si>
   <si>
-    <t>NutriS Farm društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 15:05:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3179254c-c614-4c9b-8e2b-bed6ac4e0ba2</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-115_2026-1-1 - Dokaz o uplati predujam za PSP Nutris Farm.pdf; Prilog St-115_2026-1-2 - Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate_Nutris Farm.pdf; Prilog St-115_2026-1-3 - Potpisana punomoć.pdf; Prilog St-115_2026-1-4 - Potvrda o blokadi racuna NF_28052026.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-115_2026-3-1 - Biljeske_uz_GFI_Nutris_Farm_novo.pdf; Prilog St-115_2026-3-2 - Konto kartica 2000.pdf; Prilog St-115_2026-3-3 - Konto kartica 1200.pdf; Prilog St-115_2026-3-4 - Konto kartica 1210.pdf; Prilog St-115_2026-3-5 - Konto kartica ostala potraživanj.pdf; Prilog St-115_2026-3-6 - Konto kartica 2210.pdf; Prilog St-115_2026-3-7 - Konto kartica ostala potraživanja.pdf; Prilog St-115_2026-3-8 - Konto kartica ostala potraživanja_.pdf; Prilog St-115_2026-3-9 - GFI-POD602.pdf; Prilog St-115_2026-3-10 - PKK.pdf; Prilog St-115_2026-3-11 - Konto kartica 2200.pdf; Prilog St-115_2026-3-12 - Očevidnik .pdf; Prilog St-115_2026-3-13 - Popis DI.pdf; Prilog St-115_2026-3-14 - Potvrda o blokadi .pdf; Prilog St-115_2026-3-15 - Očevidnik 0806.pdf; Prilog St-115_2026-3-16 - Prometna dozvola PL Volkswagen.pdf; Prilog St-115_2026-3-17 - Prometna dozvola Tesla ZG 6124IM 150305.pdf; Prilog St-115_2026-3-18 - Prometna dozvola UL prikolica Vaia 2.pdf; Prilog St-115_2026-3-19 - Prometna dozvola OL Tesla .pdf; Prilog St-115_2026-3-20 - Prometna dozvola Volkswagen.pdf; Prilog St-115_2026-3-21 - Prometna dozvola UL Tesla .pdf; Prilog St-115_2026-3-22 - Prometna dozvola UL Tesla 2 .pdf; Prilog St-115_2026-3-23 - Ugovor Porsche leasing 159328 .pdf; Prilog St-115_2026-3-24 - Prometna dozvola UL Vaia priklolica .pdf; Prilog St-115_2026-3-25 - Prometna traktor NF Valtra .pdf; Prilog St-115_2026-3-26 - Prometna dozvola NF Manitou .pdf; Prilog St-115_2026-3-27 - Ugovor OTP 1061882 2632568_1763_001.pdf; Prilog St-115_2026-3-28 - Ugovor Porsche leasing 159329 .pdf; Prilog St-115_2026-3-29 - 07_Izjava o broju zaposlenih_potpisana.pdf; Prilog St-115_2026-3-30 - Ugovor dana pozajmica Nutirs Farm-Nutris .pdf; Prilog St-115_2026-3-31 - Ugovor primljena pozajmica Nutris me - Nutris farm .pdf; Prilog St-115_2026-3-32 - Unicredit leasing ug.240323-22.pdf; Prilog St-115_2026-3-33 - UniCreditLeasing_Ugovor 239233_TeslaY_139531.pdf; Prilog St-115_2026-3-34 - Uplata.pdf; Prilog St-115_2026-3-35 - Ugovor dana pozajmica NF - Zvonimir Sedlić.pdf; Prilog St-115_2026-3-36 - ZK-4539-MEDINCI.pdf; Prilog St-115_2026-3-37 - Unicredit leasing ug.240322-22.pdf; Prilog St-115_2026-3-38 - Ugovor o najmu Grenke.pdf; Prilog St-115_2026-3-39 - Ugovor primljena pozajmica Nutrisa.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3179254c-c614-4c9b-8e2b-bed6ac4e0ba2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 29.05.2026.</t>
   </si>
   <si>
     <t>29.05.2026. 09:59:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d9c18a9-40d8-4cc9-9dfe-89465432d4b1</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d9c18a9-40d8-4cc9-9dfe-89465432d4b1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +188,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -255,70 +294,154 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>