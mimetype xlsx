--- v1 (2026-08-02)
+++ v2 (2026-09-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="70">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-115/2026</t>
   </si>
   <si>
+    <t>Dopuna očitovanja povjerenika o naknadno prijavljenoj tražbini</t>
+  </si>
+  <si>
+    <t>NUTRIS FARM d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 68, Novi Senkovac</t>
+  </si>
+  <si>
+    <t>99561875475</t>
+  </si>
+  <si>
+    <t>NUTRIS FARM d.o.o. 99561875475</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:22:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a792cc82-f897-42d9-b81a-b8267eb0f21a</t>
+  </si>
+  <si>
+    <t>07-02-26-25 Očitovanje povjerenika - OBRAZAC 5(2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a792cc82-f897-42d9-b81a-b8267eb0f21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopuna očitovanje dužnika o naknadno prijaljenoj tražbini</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:56:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecfff34c-d105-4c9d-ab27-d6a37097fc88</t>
+  </si>
+  <si>
+    <t>07-02-26-24 Očitovanje dužnika o prijavljenoj tražbini - OBRAZAC 4(2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecfff34c-d105-4c9d-ab27-d6a37097fc88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 1 I PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:36:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8944b278-18e9-4d80-bc2a-cb27310103ed</t>
+  </si>
+  <si>
+    <t>07-02-26-22 Prijava tražbine - EVOKED MANAGEMENT BV.pdf; 07-02-26-23 Dopuna Tablice prijavljenih tražbina 1.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8944b278-18e9-4d80-bc2a-cb27310103ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:00:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/068269f2-9b03-4e54-bafa-600684b7ce2c</t>
+  </si>
+  <si>
+    <t>07-02-26-21 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/068269f2-9b03-4e54-bafa-600684b7ce2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA </t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edb7e928-b4b6-4f39-b099-c3c41d142f07</t>
+  </si>
+  <si>
+    <t>07-02-26-20 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edb7e928-b4b6-4f39-b099-c3c41d142f07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>NUTRIS FARM d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.07.2026. 14:54:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c9bb60f-d0cb-4db7-b37c-a96ee833e948</t>
   </si>
   <si>
     <t>07-02-26-18  TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-17 Prijava tražbine - NUTRIS.pdf; 07-02-26-16 Prijava tražbine - NUTRIS ME.pdf; 07-02-26-15 Prijava tražbine MF POREZNA UPRAVA.pdf; 07-02-26-14a Prijava tražbine - FLOTWEG SE - 2. dostava .pdf; 07-02-26-14 Prijava tražbine- FLOTTWEG SE - 1. dostava.pdf; 07-02-26-13 Prijava tražbine - ZG HOLDING pdf.pdf; 07-02-26-12 Prijava tražbine - ZAGREBAČKA BANKA.pdf; 07-02-26-11 Prijava tražbine - FITO PROMET.pdf; 07-02-26-10 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-09b Prijava tražbine - HBOR 3  DIO 10 7.pdf; 07-02-26-09a Prijava tražbine - HBOR 2 DIO 10 7.pdf; 07-02-26-09 Prijava traćžbine - HBOR 1 DIO 10 7.pdf; 07-02-26-08 Prijava tražbine - OTP LEASING.pdf; 07-02-26-07  Prijava tražbine - AGENCIJA ZA PLAČANJE U POLJOPRIVREDI.pdf; 07-02-26-06 Prijava tražbine - B 4 B SUSTAVI APLIKACIJE PROGRAMI D.O.O..pdf; 07-02-26-05 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-04 Prijava tražbine - BIHOR D.O.O..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c9bb60f-d0cb-4db7-b37c-a96ee833e948/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 17.06.2026.</t>
   </si>
   <si>
     <t>NutriS Farm društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
   </si>
   <si>
     <t>Varaždinska 68, 33520 Novi Senkovac, Hrvatska</t>
   </si>
   <si>
     <t>NutriS Farm društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 99561875475</t>
   </si>
   <si>
     <t>17.06.2026. 13:14:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/249f5711-a81e-4f8c-b1e7-e185fdbecda6</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/249f5711-a81e-4f8c-b1e7-e185fdbecda6/dokumenti/preuzimanje</t>
   </si>
@@ -188,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -294,154 +369,364 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
       </c>
-      <c r="M5" t="s">
+      <c r="J6"/>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="N5" t="s">
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>