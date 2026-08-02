--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="35">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,150 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-119/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>AKM DRVO d.o.o.</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 4, Slatina</t>
+  </si>
+  <si>
+    <t>91881676918</t>
+  </si>
+  <si>
+    <t>AKM DRVO d.o.o. 91881676918</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:52:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab8bec28-a42e-494b-90be-e24e9346b07b</t>
+  </si>
+  <si>
+    <t>07-02-26-12 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-11 Prijava tražbine - KREŠIMIR ŠTEFANOVIĆ.pdf; 07-02-26-10 Prijava tražbine - DRVO TRGOVINA.pdf; 07-02-26-09 Prijava tražbine - KRISTINA  ŠTEFANOVIĆ.pdf; 07-02-26-08 Prijava tražbine - ANTUN ŠTEFANOVIĆ.pdf; 07-02-26-07 Prijava tražbine MF POREZNA. UPRAVApdf.pdf; 07-02-26-06 Prijava tražbine - HRVATSKE ŠUME.pdf; 07-02-26-05 Prijava tražbine 2 - EXPORTDRVO D.O.O.(2).pdf; 07-02-26-05 Prijava tražbine 1 - EXPORTDRVO D.O.O..pdf; 07-02-26-04 Prijava tražbine - BANKA KOVANICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab8bec28-a42e-494b-90be-e24e9346b07b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 09.06.2026.; Prijedlog od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Pril</t>
   </si>
   <si>
     <t>AKM DRVO društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
   </si>
   <si>
     <t>Vladimira Nazora 4, 33520 Slatina, Hrvatska</t>
   </si>
   <si>
-    <t>91881676918</t>
-[...1 lines deleted...]
-  <si>
     <t>AKM DRVO društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91881676918</t>
   </si>
   <si>
     <t>09.06.2026. 14:19:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/087b90a9-c865-49b8-952a-a4cee5350f5a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-119_2026-1-1 - 000-Prilog 1-Potvrda FINA-Dani blokade-AKM DRVO-20260526.pdf; Prilog St-119_2026-1-2 - 000-Prilog 2-IZJAVA DA DUŽNIK NE KASNI S ISPLATOM PLAĆE-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-3 - 000-Prilog 3-Potvrda plaćanja predujma troškova predstečajnoga postupka-AKM DRVO-20260602.pdf; Prilog St-119_2026-1-4 - 000-Prilog 4.1-GFI-POD-202604-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-5 - 000-Prilog 5-IZJAVA O BROJU ZAPOSLENIH-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-6 - 01-IZJAVA-NEKRETNINE I POKRETNINE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-7 - 02-IZJAVA-IMOVINSKA PRAVA DUŽNIKA NA TUĐIM STVARIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-8 - 03-IZJAVA-NOVČANE TRAŽBINE DUŽNIKA PREMA DUŽNIKOVIM DUŽNICIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-9 - 03-Prilog 1-POTRAŽIVANJA-TRAŽBINE PREMA DUŽNIKOVIM DUŽNICIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-10 - 03-Prilog 2-POTRAŽIVANJA-Kartice otvorenih stavaka-20260430-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-11 - 04-IZJAVA-NENOVČANE TRAŽBINE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-12 - 05-IZJAVA-DRUGA PRAVA KOJA ČINE IMOVINU DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-13 - 06-IZJAVA-NOVČANA SREDSTVA NA RAČUNIMA DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-14 - 06-Prilog 1.1-Izvaci i-ili potvrde banaka-AKM DRVO-od 20.04.2026.-posljednji-20260601.pdf; Prilog St-119_2026-1-15 - 06-Prilog 1.2-Izvaci i-ili potvrde banaka-AKM DRVO-Pregled prometa 21.04.2026-01.06.2026-20260601.pdf; Prilog St-119_2026-1-16 - 06-Prilog 2-Potvrda FINA-Dani blokade-AKM DRVO-20260526.pdf; Prilog St-119_2026-1-17 - 07-IZJAVA-DRUGA IMOVINA DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-18 - 08-IZJAVA-OBVEZE DUŽNIKA UNESENIH U POSLOVNE KNJIGE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-19 - 08-Prilog 1.1-TRAŽBINE-OBVEZE-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-20 - 08-Prilog 2-TRAŽBINE-OBVEZE-Kartice otvorenih stavaka-20260431-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-21 - 09-IZJAVA-DRUGE NOVČANE I NENOVČANE OBVEZE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-22 - 10-IZJAVA-RAZLUČNA PRAVA NA IMOVINI DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-23 - 11-IZJAVA-IZLUČNA PRAVA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-24 - 12-IZJAVA-PROSJEČNI MJESEČNI TROŠKOVI REDOVNOG POSLOVANJA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-25 - 13-IZJAVA-POSTUPCI PRED SUDOVIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-26 - 13-Prilog 1-IZJAVA-POSTUPCI PRED SUDOVIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-27 - 14-IZJAVA-TRAŽBINE RADNIKA I PRIJAŠNJIH RADNIKA-AKM DRVO-20260602-FINAL.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/087b90a9-c865-49b8-952a-a4cee5350f5a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=119&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +250,84 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>