--- v1 (2026-08-02)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,120 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-119/2026</t>
   </si>
   <si>
+    <t>Podnesak od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>AKM DRVO društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 4, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>91881676918</t>
+  </si>
+  <si>
+    <t>AKM DRVO društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91881676918</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:23:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cae81e5-eed8-4206-a63d-c8f588fd196d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cae81e5-eed8-4206-a63d-c8f588fd196d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA </t>
+  </si>
+  <si>
+    <t>AKM DRVO d.o.o.</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 4, Slatina</t>
+  </si>
+  <si>
+    <t>AKM DRVO d.o.o. 91881676918</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:55:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab3f789-e465-4c34-8b59-a28f5719ce44</t>
+  </si>
+  <si>
+    <t>07-02-26-14 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-15 OČITOVANJE DUŽNIKA - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab3f789-e465-4c34-8b59-a28f5719ce44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>AKM DRVO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>13.07.2026. 10:52:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab8bec28-a42e-494b-90be-e24e9346b07b</t>
   </si>
   <si>
     <t>07-02-26-12 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-11 Prijava tražbine - KREŠIMIR ŠTEFANOVIĆ.pdf; 07-02-26-10 Prijava tražbine - DRVO TRGOVINA.pdf; 07-02-26-09 Prijava tražbine - KRISTINA  ŠTEFANOVIĆ.pdf; 07-02-26-08 Prijava tražbine - ANTUN ŠTEFANOVIĆ.pdf; 07-02-26-07 Prijava tražbine MF POREZNA. UPRAVApdf.pdf; 07-02-26-06 Prijava tražbine - HRVATSKE ŠUME.pdf; 07-02-26-05 Prijava tražbine 2 - EXPORTDRVO D.O.O.(2).pdf; 07-02-26-05 Prijava tražbine 1 - EXPORTDRVO D.O.O..pdf; 07-02-26-04 Prijava tražbine - BANKA KOVANICA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab8bec28-a42e-494b-90be-e24e9346b07b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=119&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 09.06.2026.; Prijedlog od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Pril</t>
-  </si>
-[...7 lines deleted...]
-    <t>AKM DRVO društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 91881676918</t>
   </si>
   <si>
     <t>09.06.2026. 14:19:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/087b90a9-c865-49b8-952a-a4cee5350f5a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-119_2026-1-1 - 000-Prilog 1-Potvrda FINA-Dani blokade-AKM DRVO-20260526.pdf; Prilog St-119_2026-1-2 - 000-Prilog 2-IZJAVA DA DUŽNIK NE KASNI S ISPLATOM PLAĆE-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-3 - 000-Prilog 3-Potvrda plaćanja predujma troškova predstečajnoga postupka-AKM DRVO-20260602.pdf; Prilog St-119_2026-1-4 - 000-Prilog 4.1-GFI-POD-202604-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-5 - 000-Prilog 5-IZJAVA O BROJU ZAPOSLENIH-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-6 - 01-IZJAVA-NEKRETNINE I POKRETNINE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-7 - 02-IZJAVA-IMOVINSKA PRAVA DUŽNIKA NA TUĐIM STVARIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-8 - 03-IZJAVA-NOVČANE TRAŽBINE DUŽNIKA PREMA DUŽNIKOVIM DUŽNICIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-9 - 03-Prilog 1-POTRAŽIVANJA-TRAŽBINE PREMA DUŽNIKOVIM DUŽNICIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-10 - 03-Prilog 2-POTRAŽIVANJA-Kartice otvorenih stavaka-20260430-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-11 - 04-IZJAVA-NENOVČANE TRAŽBINE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-12 - 05-IZJAVA-DRUGA PRAVA KOJA ČINE IMOVINU DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-13 - 06-IZJAVA-NOVČANA SREDSTVA NA RAČUNIMA DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-14 - 06-Prilog 1.1-Izvaci i-ili potvrde banaka-AKM DRVO-od 20.04.2026.-posljednji-20260601.pdf; Prilog St-119_2026-1-15 - 06-Prilog 1.2-Izvaci i-ili potvrde banaka-AKM DRVO-Pregled prometa 21.04.2026-01.06.2026-20260601.pdf; Prilog St-119_2026-1-16 - 06-Prilog 2-Potvrda FINA-Dani blokade-AKM DRVO-20260526.pdf; Prilog St-119_2026-1-17 - 07-IZJAVA-DRUGA IMOVINA DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-18 - 08-IZJAVA-OBVEZE DUŽNIKA UNESENIH U POSLOVNE KNJIGE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-19 - 08-Prilog 1.1-TRAŽBINE-OBVEZE-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-20 - 08-Prilog 2-TRAŽBINE-OBVEZE-Kartice otvorenih stavaka-20260431-AKM DRVO-20260601.pdf; Prilog St-119_2026-1-21 - 09-IZJAVA-DRUGE NOVČANE I NENOVČANE OBVEZE DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-22 - 10-IZJAVA-RAZLUČNA PRAVA NA IMOVINI DUŽNIKA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-23 - 11-IZJAVA-IZLUČNA PRAVA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-24 - 12-IZJAVA-PROSJEČNI MJESEČNI TROŠKOVI REDOVNOG POSLOVANJA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-25 - 13-IZJAVA-POSTUPCI PRED SUDOVIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-26 - 13-Prilog 1-IZJAVA-POSTUPCI PRED SUDOVIMA-AKM DRVO-20260602-FINAL.pdf; Prilog St-119_2026-1-27 - 14-IZJAVA-TRAŽBINE RADNIKA I PRIJAŠNJIH RADNIKA-AKM DRVO-20260602-FINAL.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/087b90a9-c865-49b8-952a-a4cee5350f5a/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -158,51 +188,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -292,42 +322,126 @@
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>30</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>