--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,164 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-12/2026</t>
   </si>
   <si>
+    <t>Rješenje od 26.05.2026.; Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Prgomelje 82, 43000 Prgomelje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13773769044</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge 13773769044</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:04:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2acfeb-1b04-4c3c-aefe-dca57bce3961</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2acfeb-1b04-4c3c-aefe-dca57bce3961/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.05.2026.; Podnesak od 25.05.2026.; Prilog od: 25.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:42:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726a1603-4a82-4ae0-bb31-3a7a473bc87c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-12_2026-15-1 - PKK.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726a1603-4a82-4ae0-bb31-3a7a473bc87c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-12/2026</t>
+  </si>
+  <si>
+    <t>TERAN d.o.o.</t>
+  </si>
+  <si>
+    <t>Prgomelje 82, Prgomelje</t>
+  </si>
+  <si>
+    <t>TERAN d.o.o. 13773769044</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:39:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea81fcfb-9d77-4b59-ac7d-c4df663afc2a</t>
+  </si>
+  <si>
+    <t>07-02-26-46 TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea81fcfb-9d77-4b59-ac7d-c4df663afc2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd4e48d0-f76f-48c7-a354-3e149bfa0448</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd4e48d0-f76f-48c7-a354-3e149bfa0448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.05.2026.; Zaključak od 18.05.2026.; Podnesak od 14.05.2026.; Prilog od: 14.05.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:15:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4af1315-d5d8-405e-8cf4-8d7f240b60d2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-12_2026-10-1 - S-DO-5_2026-12-1.pdf; Zaključak.pdf O339O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4af1315-d5d8-405e-8cf4-8d7f240b60d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-12/2026</t>
   </si>
   <si>
-    <t>TERAN d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 10:51:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba72815-e9c5-4512-a926-2073b88b3206</t>
   </si>
   <si>
     <t>07-02-26-44 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-45 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba72815-e9c5-4512-a926-2073b88b3206/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-12/2026 i pripadajuća PRIJAVA TRAŽBINE </t>
   </si>
   <si>
     <t>13.04.2026. 10:59:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d5b7378-e4e7-43a9-b8eb-ed935d70783f</t>
   </si>
   <si>
     <t>07-02-26-42 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - VIAROPA.pdf; 07-02-26-43 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d5b7378-e4e7-43a9-b8eb-ed935d70783f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-12/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>01.04.2026. 09:25:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11f2f8f5-b787-4bf1-bad1-a492b69155ca</t>
   </si>
   <si>
     <t>07-02-26-40 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - MI-BOR.pdf; 07-02-26-41 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
@@ -165,59 +249,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/69320359-96dd-4949-ad3c-55cd84adf622</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - LEIER-LEITL.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - OKOVI.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - KRUPLJAN obrt, vl. Martina Krupljan.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -IM-COMMERCE.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -IM-COMMERCE - ISPRAVAK PRIJAVE.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - ODVJETNIK JACINTA TOŠ ŠPEHAR.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - ETOS -TRGOVINA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - I-CRNI.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -FAMYI.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -FAMYI - ISPRAVAK PRIJAVE.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -RAK.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -GOLDEN GLOBE.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -GOLDEN GLOBE - ISPRAVAK PRIJAVE.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -DRVO TRGOVINA MIKŠA.pdf; 07-02-26-19 PRIJAVA TRAŽBINE -RETA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69320359-96dd-4949-ad3c-55cd84adf622/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-12/2026</t>
   </si>
   <si>
     <t>13.03.2026. 12:25:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22e76761-aaee-4fc3-a3ac-2be1518d5247</t>
   </si>
   <si>
     <t>07-02-26-38 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22e76761-aaee-4fc3-a3ac-2be1518d5247/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge 13773769044</t>
   </si>
   <si>
     <t>26.02.2026. 08:45:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d09f6545-37d8-438e-8be7-1a3b8a2eb459</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-12_2026-7-1 - Prilog 1 Etos Teran_prijava tražbine u predstečaju_obavijest o razlučnom.pdf; Prilog St-12_2026-7-2 - Prilog 2 Odluka TS BJ Povrv-72-2024-30 od 31.07.2025. - Presuda.pdf; Prilog St-12_2026-7-3 - Prilog 3 Podnesak TS BJ Povrv-72-2024-40 od 04.02.2026. - Presuda - odbijena žalba - potvrđena presu.pdf; Prilog St-12_2026-7-4 - Prilog 4 Odluka TS BJ Povrv-72-2024-43 od 10.02.2026. - Dopis.pdf; Prilog St-12_2026-7-5 - Prilog 5 Podnesak TS BJ Povrv-72-2024-44 od 24.02.2026. - Dopis.pdf; Prilog St-12_2026-7-6 - Prilog 6 TS BJ Povrv-72-2024-44-1 od 24.02.2026. - Specifikacija izvršenja osnove za plaćanje.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d09f6545-37d8-438e-8be7-1a3b8a2eb459/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.02.2026.</t>
   </si>
   <si>
     <t>09.02.2026. 11:29:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8cf790c-1003-4315-be7d-16c7178483a9</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
@@ -278,51 +353,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -426,358 +501,568 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
         <v>68</v>
       </c>
       <c r="M10" t="s">
         <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>72</v>
       </c>
       <c r="L11" t="s">
         <v>73</v>
       </c>
       <c r="M11" t="s">
         <v>74</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>