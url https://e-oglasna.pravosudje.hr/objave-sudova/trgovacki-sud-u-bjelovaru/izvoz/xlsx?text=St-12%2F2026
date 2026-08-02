--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="110">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-12/2026</t>
   </si>
   <si>
+    <t>Podnesak od 20.07.2026.; Podnesak od 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Podnesak od 13.07.2026.; Podnesak od 13.07.2026.; Prilog od: 13.07.2026.; Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Prgomelje 82, 43000 Prgomelje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13773769044</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge 13773769044</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:12:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/013b1ee0-21af-42c7-94ee-a74fc19ec7c6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-25-1 - punomoć_0001.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-27-1 - OpSRH2022ZgOvrB2030A8 (v1).pdf; Prilog St-12_2026-27-2 - Obavijest o primitku podneska od 18.06.2026. za TS BJ, Povrv-72-2024.pdf; Prilog St-12_2026-27-3 - Podnesak protivnika osiguranja.pdf; Prilog St-12_2026-27-4 - VSRH2012Gr1B767A2 (v1).pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/013b1ee0-21af-42c7-94ee-a74fc19ec7c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.; Zaključak od 09.07.2026.; Zaključak od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 15:18:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70710532-1770-4a14-a847-9f4a60c41709</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Zaključak.pdf O339O; Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70710532-1770-4a14-a847-9f4a60c41709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 26.05.2026.; Rješenje od 26.05.2026.</t>
   </si>
   <si>
-    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>26.05.2026. 14:04:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2acfeb-1b04-4c3c-aefe-dca57bce3961</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2acfeb-1b04-4c3c-aefe-dca57bce3961/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 26.05.2026.; Podnesak od 25.05.2026.; Prilog od: 25.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 08:42:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726a1603-4a82-4ae0-bb31-3a7a473bc87c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-12_2026-15-1 - PKK.pdf; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726a1603-4a82-4ae0-bb31-3a7a473bc87c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-12/2026</t>
   </si>
   <si>
     <t>TERAN d.o.o.</t>
   </si>
   <si>
     <t>Prgomelje 82, Prgomelje</t>
   </si>
@@ -353,51 +383,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -501,474 +531,474 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
         <v>68</v>
       </c>
       <c r="M10" t="s">
         <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
-      <c r="E11"/>
-[...1 lines deleted...]
-      <c r="G11"/>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>72</v>
       </c>
       <c r="L11" t="s">
         <v>73</v>
       </c>
       <c r="M11" t="s">
         <v>74</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>75</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I12" t="s">
         <v>76</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>77</v>
       </c>
       <c r="L12" t="s">
         <v>78</v>
       </c>
       <c r="M12" t="s">
         <v>79</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>80</v>
       </c>
-      <c r="E13" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I13" t="s">
         <v>81</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>82</v>
       </c>
       <c r="L13" t="s">
         <v>83</v>
       </c>
       <c r="M13" t="s">
         <v>84</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>85</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I14" t="s">
         <v>86</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>87</v>
       </c>
       <c r="L14" t="s">
         <v>88</v>
       </c>
       <c r="M14" t="s">
         <v>89</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
@@ -1024,45 +1054,129 @@
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>96</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>97</v>
       </c>
       <c r="L16" t="s">
         <v>98</v>
       </c>
       <c r="M16" t="s">
         <v>99</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>101</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>