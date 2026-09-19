--- v2 (2026-08-02)
+++ v3 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="144">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,185 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-12/2026</t>
   </si>
   <si>
+    <t>Žalba od 18.09.2026.; Prilog od: 18.09.2026.</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Prgomelje 82, 43000 Prgomelje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13773769044</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge 13773769044</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:05:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/626f0457-57a7-4a16-a9a7-26077d5bb76c</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-12_2026-49-1 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/626f0457-57a7-4a16-a9a7-26077d5bb76c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7740386f-1e06-4b28-ab76-3e02a7a4ef2a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7740386f-1e06-4b28-ab76-3e02a7a4ef2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Zaključak od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 15:07:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a105b365-5e95-4399-981c-9a0fb4375158</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Rješenje.pdf O97O; Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a105b365-5e95-4399-981c-9a0fb4375158/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.; Rješenje od 31.08.2026.; Podnesak od 31.08.2026.; Podnesak od 28.08.2026.; Prilog od: 28.08.2026.; Podnesak od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362010d3-0e7e-4ced-b327-e47c75b64e22</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-39-1 - 13773769044_28082026_ispostave.pdf; Podnesak.pdf P75P; Rješenje.pdf P297P; Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362010d3-0e7e-4ced-b327-e47c75b64e22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.08.2026.; Dopis od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:27:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7a3841-ce03-49ef-aa01-576fc01a83c8</t>
+  </si>
+  <si>
+    <t>Dopis - remisorno vraćanje spisa.pdf P172P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7a3841-ce03-49ef-aa01-576fc01a83c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.08.2026.; Prilog od: 17.08.2026.; Zaključak od 17.08.2026.; Zaključak od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4970bde6-eb81-43db-bdf0-446e9a7c558f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-12_2026-33-1 - S-DO-5_2026-29-1.pdf; Zaključak.pdf O339O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4970bde6-eb81-43db-bdf0-446e9a7c558f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.08.2026.; Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:10:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ba60e3-e5da-4fa1-a912-997877425b86</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-31-1 - Plan restrukturiranja.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ba60e3-e5da-4fa1-a912-997877425b86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 20.07.2026.; Podnesak od 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Prilog od: 15.07.2026.; Podnesak od 13.07.2026.; Podnesak od 13.07.2026.; Prilog od: 13.07.2026.; Podnesak od 13.07.2026.</t>
   </si>
   <si>
-    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>24.07.2026. 13:12:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/013b1ee0-21af-42c7-94ee-a74fc19ec7c6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-25-1 - punomoć_0001.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-27-1 - OpSRH2022ZgOvrB2030A8 (v1).pdf; Prilog St-12_2026-27-2 - Obavijest o primitku podneska od 18.06.2026. za TS BJ, Povrv-72-2024.pdf; Prilog St-12_2026-27-3 - Podnesak protivnika osiguranja.pdf; Prilog St-12_2026-27-4 - VSRH2012Gr1B767A2 (v1).pdf; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/013b1ee0-21af-42c7-94ee-a74fc19ec7c6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 09.07.2026.; Zaključak od 09.07.2026.; Zaključak od 09.07.2026.</t>
   </si>
   <si>
     <t>09.07.2026. 15:18:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70710532-1770-4a14-a847-9f4a60c41709</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O; Zaključak.pdf O339O; Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70710532-1770-4a14-a847-9f4a60c41709/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 26.05.2026.; Rješenje od 26.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 14:04:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2acfeb-1b04-4c3c-aefe-dca57bce3961</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
@@ -165,53 +270,50 @@
     <t>Prgomelje 82, Prgomelje</t>
   </si>
   <si>
     <t>TERAN d.o.o. 13773769044</t>
   </si>
   <si>
     <t>21.05.2026. 08:39:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea81fcfb-9d77-4b59-ac7d-c4df663afc2a</t>
   </si>
   <si>
     <t>07-02-26-46 TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea81fcfb-9d77-4b59-ac7d-c4df663afc2a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 18.05.2026.</t>
   </si>
   <si>
     <t>20.05.2026. 08:13:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd4e48d0-f76f-48c7-a354-3e149bfa0448</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd4e48d0-f76f-48c7-a354-3e149bfa0448/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 18.05.2026.; Zaključak od 18.05.2026.; Podnesak od 14.05.2026.; Prilog od: 14.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 09:15:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4af1315-d5d8-405e-8cf4-8d7f240b60d2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-12_2026-10-1 - S-DO-5_2026-12-1.pdf; Zaključak.pdf O339O; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4af1315-d5d8-405e-8cf4-8d7f240b60d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-12/2026</t>
   </si>
   <si>
     <t>23.04.2026. 10:51:54</t>
   </si>
@@ -383,51 +485,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -615,568 +717,862 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I13" t="s">
         <v>81</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>82</v>
       </c>
       <c r="L13" t="s">
         <v>83</v>
       </c>
       <c r="M13" t="s">
         <v>84</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>85</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>86</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>87</v>
       </c>
       <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
         <v>92</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+      <c r="I16" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" t="s">
         <v>97</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" t="s">
         <v>102</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+      <c r="I18" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" t="s">
         <v>107</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>108</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
         <v>109</v>
       </c>
-      <c r="N18" t="s">
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>80</v>
+      </c>
+      <c r="I19" t="s">
+        <v>110</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>80</v>
+      </c>
+      <c r="I20" t="s">
+        <v>115</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" t="s">
+        <v>118</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>80</v>
+      </c>
+      <c r="I21" t="s">
+        <v>120</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>125</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" t="s">
+        <v>127</v>
+      </c>
+      <c r="M22" t="s">
+        <v>128</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>129</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>130</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>131</v>
+      </c>
+      <c r="L23" t="s">
+        <v>132</v>
+      </c>
+      <c r="M23" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>134</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>135</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>140</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" t="s">
+        <v>142</v>
+      </c>
+      <c r="M25" t="s">
+        <v>143</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>