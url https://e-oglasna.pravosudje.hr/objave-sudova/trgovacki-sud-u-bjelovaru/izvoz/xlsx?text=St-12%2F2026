--- v3 (2026-09-19)
+++ v4 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="173">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,177 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-12/2026</t>
   </si>
   <si>
+    <t>Podnesak od 03.11.2026.; Prilog od: 03.11.2026.; Zaključak od 03.11.2026.</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Prgomelje 82, 43000 Prgomelje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13773769044</t>
+  </si>
+  <si>
+    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge 13773769044</t>
+  </si>
+  <si>
+    <t>03.11.2026. 15:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb939f1-07be-4a19-be9b-7582fce5ce61</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Podnesak.pdf P75P; Prilog St-12_2026-69-1 - Plan restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb939f1-07be-4a19-be9b-7582fce5ce61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.11.2026.</t>
+  </si>
+  <si>
+    <t>03.11.2026. 15:23:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e80ff9c9-5635-420a-b3d3-4bb024b859e1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e80ff9c9-5635-420a-b3d3-4bb024b859e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.11.2026.; Prilog od: 02.11.2026.; Podnesak od 02.11.2026.</t>
+  </si>
+  <si>
+    <t>02.11.2026. 12:48:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4e9956-ce93-49cb-98a9-53e878c23e50</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-12_2026-65-1 - TERAN - POREZNA KARTICA 2.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4e9956-ce93-49cb-98a9-53e878c23e50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.10.2026.; Zaključak od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:49:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16242d8-814a-4504-8ef7-3a64d9cf086f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16242d8-814a-4504-8ef7-3a64d9cf086f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:08:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33acca60-cd52-4abc-8115-ceb47bc019a5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33acca60-cd52-4abc-8115-ceb47bc019a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.09.2026.; Prilog od: 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:39:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc88bf8c-0306-4934-818a-e5f997475672</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-12_2026-50-1 - Plan restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc88bf8c-0306-4934-818a-e5f997475672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Žalba od 18.09.2026.; Prilog od: 18.09.2026.</t>
   </si>
   <si>
-    <t>TERAN društvo s ograničenom odgovornošću za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>18.09.2026. 13:05:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/626f0457-57a7-4a16-a9a7-26077d5bb76c</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-12_2026-49-1 - Prilog uz pristojbu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/626f0457-57a7-4a16-a9a7-26077d5bb76c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=12&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 09.09.2026.</t>
   </si>
   <si>
     <t>09.09.2026. 14:42:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7740386f-1e06-4b28-ab76-3e02a7a4ef2a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7740386f-1e06-4b28-ab76-3e02a7a4ef2a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Zaključak od 02.09.2026.</t>
   </si>
   <si>
     <t>02.09.2026. 15:07:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a105b365-5e95-4399-981c-9a0fb4375158</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O; Rješenje.pdf O97O; Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a105b365-5e95-4399-981c-9a0fb4375158/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 31.08.2026.; Rješenje od 31.08.2026.; Podnesak od 31.08.2026.; Podnesak od 28.08.2026.; Prilog od: 28.08.2026.; Podnesak od 28.08.2026.</t>
   </si>
   <si>
     <t>01.09.2026. 08:08:09</t>
   </si>
@@ -485,51 +572,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -862,717 +949,969 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="M14" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M16" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="M17" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M18" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" t="s">
+        <v>108</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I19" t="s">
         <v>110</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>111</v>
       </c>
       <c r="L19" t="s">
         <v>112</v>
       </c>
       <c r="M19" t="s">
         <v>113</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>114</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20"/>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
       <c r="H20" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>115</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>116</v>
       </c>
       <c r="L20" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>118</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" t="s">
         <v>121</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>123</v>
+      </c>
+      <c r="E22" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" t="s">
+        <v>108</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>109</v>
+      </c>
+      <c r="I22" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" t="s">
         <v>126</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>109</v>
+      </c>
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" t="s">
         <v>131</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" t="s">
+        <v>108</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+      <c r="I24" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>135</v>
+      </c>
+      <c r="L24" t="s">
         <v>136</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>138</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+      <c r="I25" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>140</v>
+      </c>
+      <c r="L25" t="s">
         <v>141</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>142</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
         <v>143</v>
       </c>
-      <c r="N25" t="s">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I26" t="s">
+        <v>144</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>145</v>
+      </c>
+      <c r="L26" t="s">
+        <v>146</v>
+      </c>
+      <c r="M26" t="s">
+        <v>147</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>148</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>109</v>
+      </c>
+      <c r="I27" t="s">
+        <v>149</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>150</v>
+      </c>
+      <c r="L27" t="s">
+        <v>151</v>
+      </c>
+      <c r="M27" t="s">
+        <v>152</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>153</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>154</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>155</v>
+      </c>
+      <c r="L28" t="s">
+        <v>156</v>
+      </c>
+      <c r="M28" t="s">
+        <v>157</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>158</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>159</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>160</v>
+      </c>
+      <c r="L29" t="s">
+        <v>161</v>
+      </c>
+      <c r="M29" t="s">
+        <v>162</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>163</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>164</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>165</v>
+      </c>
+      <c r="L30" t="s">
+        <v>166</v>
+      </c>
+      <c r="M30" t="s">
+        <v>167</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>168</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>169</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>170</v>
+      </c>
+      <c r="L31" t="s">
+        <v>171</v>
+      </c>
+      <c r="M31" t="s">
+        <v>172</v>
+      </c>
+      <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>