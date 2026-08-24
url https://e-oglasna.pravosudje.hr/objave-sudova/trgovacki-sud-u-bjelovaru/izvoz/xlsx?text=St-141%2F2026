--- v0 (2026-07-07)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="41">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,168 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-141/2026</t>
   </si>
   <si>
+    <t>Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prijedlog od 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>TVIN drvna industrija d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Zbora narodne garde 2, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>38872693315</t>
+  </si>
+  <si>
+    <t>TVIN drvna industrija d.o.o. 38872693315</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:44:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e16c24-c85a-4267-835b-e2ca9388c5f8</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-141_2026-1-1 - uplatnica na 663,61 EUR.pdf; Prilog St-141_2026-1-2 - izjava Tomislava Filipovića.pdf; Prilog St-141_2026-1-3 - očevidnik o danima insolventnosti.pdf; Prilog St-141_2026-1-4 - potvrda o nemogućnosti izvršenja.pdf; Prilog St-141_2026-1-5 - potvrda o blokadi.pdf; Prilog St-141_2026-1-6 - potvrda od 24.6.2026..pdf; Prilog St-141_2026-1-7 - očevidnik neizvršenih osnova za plaćanje (prvi dio).pdf; Prilog St-141_2026-1-8 - očevidnik neizvršenih osnova za plaćanje (drugi dio).pdf; Prilog St-141_2026-1-9 - popis imovine i obveza dužnika (prvi dio).pdf; Prilog St-141_2026-1-10 - popis imovine i obveza dužnika (drugi dio).pdf; Prilog St-141_2026-1-11 - popis imovine i obveza dužnika (treći dio).pdf; Prilog St-141_2026-1-12 - godišnji financijski izvještaj.pdf; Prilog St-141_2026-1-13 - bruto bilanca od 1.1.2015. do 31.12.2025..pdf; Prilog St-141_2026-1-14 - bruto bilanca 1.1.2016 do 30.04.2026..pdf; Prilog St-141_2026-1-15 - otvoreni računi i naplate kupaca.pdf; Prilog St-141_2026-1-16 - otvoreni računi i uplate dobavljačima (prvi dio).pdf; Prilog St-141_2026-1-17 - otvoreni računi i uplate dobavljačima (drugi dio).pdf; Prilog St-141_2026-7-1 - dopis MUP-a i uvjerenje.pdf; Prilog St-141_2026-7-2 - popis imovine i obveza dužnika.pdf; Prilog St-141_2026-7-3 - popis  zk odjela i čestica.pdf; Prilog St-141_2026-7-4 - zemljišno-knjižni izvadci.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e16c24-c85a-4267-835b-e2ca9388c5f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b1f021-061b-4686-a6d2-05f45845b3f7</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b1f021-061b-4686-a6d2-05f45845b3f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cfeff73-70b9-4adb-98e8-2afb2b406eb6</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cfeff73-70b9-4adb-98e8-2afb2b406eb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 07.07.2026.</t>
   </si>
   <si>
-    <t>TVIN drvna industrija d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 12:45:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc3c3477-d6cf-4c69-bc31-571b007608e7</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc3c3477-d6cf-4c69-bc31-571b007608e7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=141&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +268,168 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>