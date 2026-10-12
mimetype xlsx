--- v1 (2026-08-24)
+++ v2 (2026-10-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,222 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-141/2026</t>
   </si>
   <si>
+    <t>Podnesak od 09.10.2026.; Prilog od: 09.10.2026.</t>
+  </si>
+  <si>
+    <t>TVIN drvna industrija d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Zbora narodne garde 2, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>38872693315</t>
+  </si>
+  <si>
+    <t>TVIN drvna industrija d.o.o. 38872693315</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d41aa262-f7d1-48a8-8229-9ef4b3d5d26a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-141_2026-18-1 - S-DO-38_2026-17.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d41aa262-f7d1-48a8-8229-9ef4b3d5d26a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-141/2026</t>
+  </si>
+  <si>
+    <t>Ulica Zbora narodne garde 2, Virovitica</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dae4d95-f087-4b3d-ae74-b59cc87ae279</t>
+  </si>
+  <si>
+    <t>07-02-26-97 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-98 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dae4d95-f087-4b3d-ae74-b59cc87ae279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 4 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf4bb2-2e4d-4f74-9038-d07330748136</t>
+  </si>
+  <si>
+    <t>07-02-26-95  PRIJAVA TRAŽBINE UZ IV. DOPUNU TABLICE - HRVATSKI ZAVOD ZA MIROVINSKO OSIGURANJE.pdf; 07-02-26-96 - 4. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf4bb2-2e4d-4f74-9038-d07330748136/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 3 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:40:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901a57b2-b4ef-4cf2-809f-b9eec07dde53</t>
+  </si>
+  <si>
+    <t>07-02-26-92 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - WIEN.pdf; 07-02-26-93 - 3. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/901a57b2-b4ef-4cf2-809f-b9eec07dde53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2 I PRIJAVA TRAŽBINE </t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:13:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80443898-198e-47aa-a532-736b79d351a8</t>
+  </si>
+  <si>
+    <t>07-02-26-91 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2.xls; 07-02-26-90 PRIJAVA TRAŽBINE - NIEHOFF SITZMOBEL GMBH.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80443898-198e-47aa-a532-736b79d351a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zahtjev od 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.; Prilog od: 02.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:57:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bbf6746-df85-4f39-9822-15e2c6eb26df</t>
+  </si>
+  <si>
+    <t>Zahtjev.pdf P214P; Prilog St-141_2026-13-1 - potvrda isplate.pdf; Prilog St-141_2026-13-2 - ponuda kupcu br.17.pdf; Prilog St-141_2026-13-3 - račun - otpremnica.pdf; Prilog St-141_2026-13-4 - prometna dozvola VT793EN.pdf; Prilog St-141_2026-13-5 - prometna dozvola VOLKSWAGEN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bbf6746-df85-4f39-9822-15e2c6eb26df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU TVIN drvna industrija d.o.o. I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:51:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edec09a-e53d-442a-befe-3d6fc5f5975b</t>
+  </si>
+  <si>
+    <t>07-02-26-89  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-88 PRIJAVA TRAŽBINE - HRVOJE VAMPOVAC.pdf; 07-02-26-87 PRIJAVA TRAŽBINE - PROTECT D.O.O..pdf; 07-02-26-86 PRIJAVA TRAŽBINE - ANTONIO ANTUNOVIĆ.pdf; 07-02-26-85 PRIJAVA TRAŽBINE - MIRJANA VAMPOVAC.pdf; 07-02-26-84 PRIJAVA TRAŽBINE - TRANSPORTI STANKIĆ.pdf; 07-02-26-83 PRIJAVA TRAŽBINE - MAKRO 5 GRADNJE.pdf; 07-02-26-81 PRIJAVA TRAŽBINE - GANTT CONSULTING D.O.O..pdf; 07-02-26-80 PRIJAVA TRAŽBINE - MONTINO D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8edec09a-e53d-442a-befe-3d6fc5f5975b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina i prijave tražbina II.dio u predstečajnim postupku TVIN drvna industrija d.o.o.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9439cd5a-7814-4e1e-83f7-6504a9db77ab</t>
+  </si>
+  <si>
+    <t>07-02-26-79 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx; 07-02-26-51 PRIJAVA TRAŽBINE - SECTOR .pdf; 07-02-26-52 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE S-LEASING .pdf; 07-02-26-53 PRIJAVA TRAŽBINE - MESSER CROATIA PLIN .pdf; 07-02-26-54 PRIJAVA TRAŽBINE - VODOOPSKRBA I ODVODNJA .pdf; 07-02-26-55 PRIJAVA TRAŽBINE -TEHNOHIT-HR vl. M. Balić - ISPRAVAK PRIJAVE.pdf; 07-02-26-56 PRIJAVA TRAŽBINE -PI DIZAJN.pdf; 07-02-26-57 PRIJAVA TRAŽBINE -HÄFELE ADRIATIC.pdf; 07-02-26-58 PRIJAVA TRAŽBINE -AD MALJAK.pdf; 07-02-26-59 PRIJAVA TRAŽBINE - G+K MÖBELVERTIREBES.pdf; 07-02-26-60 PRIJAVA TRAŽBINE - FIFT.pdf; 07-02-26-61 PRIJAVA TRAŽBINE - HEBA.pdf; 07-02-26-62 PRIJAVA TRAŽBINE -HRVATSKE VODE.pdf; 07-02-26-63 PRIJAVA TRAŽBINE -ZANATPROMET TRGOVINA.pdf; 07-02-26-64 PRIJAVA TRAŽBINE -MURJEPLET.pdf; 07-02-26-65 PRIJAVA TRAŽBINE -IMOVA PLUS.pdf; 07-02-26-66 PRIJAVA TRAŽBINE - GRENEF PLUS - ISPRAVAK PRIJAVE .pdf; 07-02-26-67 PRIJAVA TRAŽBINE -AD MALJAK - ISPRAVAK PRIJAVE.pdf; 07-02-26-68 PRIJAVA TRAŽBINE - DKV EURO SERVICE GMBH.pdf; 07-02-26-69 PRIJAVA TRAŽBINE -ZABA.pdf; 07-02-26-70 PRIJAVA TRAŽBINE-KRONOSPAN CRO D.O.O..pdf; 07-02-26-71 PRIJAVA TRAŽBINE -AUDITUS.pdf; 07-02-26-72 PRIJAVA TRAŽBINE - GRAD ŽUPANJA.pdf; 07-02-26-73 PRIJAVA TRAŽBINE - ODVJETNIČKI  URED BILJANA BANDIĆ LUTONSKI.pdf; 07-02-26-74 PRIJAVA TRAŽBINE - MF POREZNA UPRAVA.pdf; 07-02-26-75 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-76 PUNOMOĆ G+K MOBELVERTRIEBS.pdf; 07-02-26-77 PRIJAVA TRAŽBINE - KREŠIMIR SLAMIĆ.pdf; 07-02-26-78 PRIJAVA TRAŽBINE - KD  VODOVOD I KANALIZACIJA D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9439cd5a-7814-4e1e-83f7-6504a9db77ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina u predstečajnom postupku  TVIN drvna industrija d.o.o. (I.dio)</t>
+  </si>
+  <si>
+    <t>TVIN drvna indurtrija d.o.o.</t>
+  </si>
+  <si>
+    <t>TVIN drvna indurtrija d.o.o. 38872693315</t>
+  </si>
+  <si>
+    <t>28.08.2026. 10:46:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1114da1f-eaa3-436b-850a-a6861b9efd8c</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HEP ESCO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - TRIGLAV OSIGURANJE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -IVAN SLAMIĆ -1. prijava.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -IVAN SLAMIĆ -2. prijava.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - MISTRAL.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - BUREAU VERITAS CROATIA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - BRANA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -NE EXPORT.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -DANIJELA KOVAČ.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -J.U.A FRISCHEIS.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -VALENT VALENTIĆ.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -BANKA KOVANICA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -PIKAS.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -ZG HOLDING.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -JOSIP BOLJEVAC.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -INGRID ZELENBRZ.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -BENUSSI.pdf; 07-02-26-22 PRIJAVA TRAŽBINE -GRAD VIROVITICA.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - ZDENKO KOSINA.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - SNEŽANA DŽANANOVIĆ.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - DEJAN KOŠIĆ.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - INTER CARS.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - IVANA ĆAVAR.pdf; 07-02-26-29 PRIJAVA TRAŽBINE - STROJOPROMET.pdf; 07-02-26-30 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - SS HRVATSKE, SINDIKALAN PODRUŽNICA TVIN  1. prijava.pdf; 07-02-26-32 PRIJAVA TRAŽBINE - SS HRVATSKE, SINDIKALAN PODRUŽNICA TVIN - 2. prijava.pdf; 07-02-26-33 PRIJAVA TRAŽBINE -PRO WOOD.pdf; 07-02-26-34 PRIJAVA TRAŽBINE -CONTORTE.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -CROATIA OSIGURANJE.pdf; 07-02-26-36 PRIJAVA TRAŽBINE -ZAŠTITA JUKIĆ.pdf; 07-02-26-37 PRIJAVA TRAŽBINE -SKRIPTA.pdf; 07-02-26-38 PRIJAVA TRAŽBINE -MONTAŽA DEMONTAŽA NEMET vl. D. Nemet.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -VESNA POLDRUGAČ.pdf; 07-02-26-40 PRIJAVA TRAŽBINE -HEP ELEKTRA.pdf; 07-02-26-41 PRIJAVA TRAŽBINE -VESNA TESKERA.pdf; 07-02-26-42 PRIJAVA TRAŽBINE -VIRKOM.pdf; 07-02-26-43 PRIJAVA TRAŽBINE -NOVI SINDIKAT TVIN.pdf; 07-02-26-44 PRIJAVA TRAŽBINE -HEP - OPERATOR DISTRIBUCIJSKOG SUSTAVA.pdf; 07-02-26-45 PRIJAVA TRAŽBINE -GRAD RIJEKA.pdf; 07-02-26-46 PRIJAVA TRAŽBINE -HRVATSKE ŠUME.pdf; 07-02-26-47 PRIJAVA TRAŽBINE -AUTEGRA.pdf; 07-02-26-48 PRIJAVA TRAŽBINE -TEHNOHIT-HR vl. M. Balić.pdf; 07-02-26-49 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE BANK .pdf; 07-02-26-50 PRIJAVA TRAŽBINE - GRENEF PLUS .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1114da1f-eaa3-436b-850a-a6861b9efd8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prijedlog od 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog</t>
   </si>
   <si>
-    <t>TVIN drvna industrija d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 13:44:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96e16c24-c85a-4267-835b-e2ca9388c5f8</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-141_2026-1-1 - uplatnica na 663,61 EUR.pdf; Prilog St-141_2026-1-2 - izjava Tomislava Filipovića.pdf; Prilog St-141_2026-1-3 - očevidnik o danima insolventnosti.pdf; Prilog St-141_2026-1-4 - potvrda o nemogućnosti izvršenja.pdf; Prilog St-141_2026-1-5 - potvrda o blokadi.pdf; Prilog St-141_2026-1-6 - potvrda od 24.6.2026..pdf; Prilog St-141_2026-1-7 - očevidnik neizvršenih osnova za plaćanje (prvi dio).pdf; Prilog St-141_2026-1-8 - očevidnik neizvršenih osnova za plaćanje (drugi dio).pdf; Prilog St-141_2026-1-9 - popis imovine i obveza dužnika (prvi dio).pdf; Prilog St-141_2026-1-10 - popis imovine i obveza dužnika (drugi dio).pdf; Prilog St-141_2026-1-11 - popis imovine i obveza dužnika (treći dio).pdf; Prilog St-141_2026-1-12 - godišnji financijski izvještaj.pdf; Prilog St-141_2026-1-13 - bruto bilanca od 1.1.2015. do 31.12.2025..pdf; Prilog St-141_2026-1-14 - bruto bilanca 1.1.2016 do 30.04.2026..pdf; Prilog St-141_2026-1-15 - otvoreni računi i naplate kupaca.pdf; Prilog St-141_2026-1-16 - otvoreni računi i uplate dobavljačima (prvi dio).pdf; Prilog St-141_2026-1-17 - otvoreni računi i uplate dobavljačima (drugi dio).pdf; Prilog St-141_2026-7-1 - dopis MUP-a i uvjerenje.pdf; Prilog St-141_2026-7-2 - popis imovine i obveza dužnika.pdf; Prilog St-141_2026-7-3 - popis  zk odjela i čestica.pdf; Prilog St-141_2026-7-4 - zemljišno-knjižni izvadci.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96e16c24-c85a-4267-835b-e2ca9388c5f8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=141&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 29.07.2026.</t>
   </si>
   <si>
     <t>29.07.2026. 14:25:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7b1f021-061b-4686-a6d2-05f45845b3f7</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7b1f021-061b-4686-a6d2-05f45845b3f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 13:43:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1cfeff73-70b9-4adb-98e8-2afb2b406eb6</t>
   </si>
@@ -176,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -285,151 +429,529 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>