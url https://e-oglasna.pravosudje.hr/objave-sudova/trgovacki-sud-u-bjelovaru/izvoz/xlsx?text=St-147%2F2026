--- v0 (2026-08-02)
+++ v1 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="78">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,279 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-147/2026</t>
   </si>
   <si>
+    <t>Dopuna tablice prijavljenih tražbina III i Prijave tražbina</t>
+  </si>
+  <si>
+    <t>CONTORTE GRUPA d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Vukovarska cesta 13, Virovitica</t>
+  </si>
+  <si>
+    <t>89146486970</t>
+  </si>
+  <si>
+    <t>CONTORTE GRUPA d.o.o. 89146486970</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:20:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33d6e78-40dd-40cc-a334-313e529b792d</t>
+  </si>
+  <si>
+    <t>07-02-26-72 DOPUNA  TABLICE PRIJAVLJENIH TRAŽBINA III.xls; 07-02-26-69 Prijava tražbine - MOCHNIK GLASS POLJSKA.pdf; 07-02-26-70 Prijava tražbine - JASKO TRADE D.O.O. pdf.pdf; 07-02-26-71 Prijava tražbine - AUTO PREVOZNIK MUJAGIĆ VISOKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33d6e78-40dd-40cc-a334-313e529b792d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina II i Prijave tražbina</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:48:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efac480-8d59-4d90-8762-8797f575d4fc</t>
+  </si>
+  <si>
+    <t>07-02-26-68 DOPUNA  TABLICE PRIJAVLJENIH TRAŽBINA II.xls; 07-02-26-66 Prijava tražbine - DUCLA PROMET D.O.O..pdf; 07-02-26-67 Prijava tražbine - NINO COMPANY d.o.o. .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efac480-8d59-4d90-8762-8797f575d4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina u predstečajnom postupku i Prijave tražbina</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45a557fb-e787-4558-889a-600d681a85db</t>
+  </si>
+  <si>
+    <t>07-02-26-64 DOPUNA  TABLICE PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-62 Prijava tražbine - Rathgeber GmbH &amp; Co. KG.pdf; 07-02-26-63 Prijava tražbine - Hafele Adriatic d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45a557fb-e787-4558-889a-600d681a85db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:38:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f77944-4827-46fc-8f89-7043d125c777</t>
+  </si>
+  <si>
+    <t>07-02-26-51 Prijava tražbine - WIEN D.O.O..pdf; 07-02-26-52 Prijav tražbine - MCA FUTURE GMBH.pdf; 07-02-26-53 Prijava tražbine - MILŠPED D.O.O..pdf; 07-02-26-54 Prijava tražbine - HRANIPEX Czech Republic k.s..pdf; 07-02-26-55 Prijava tražbine - LESONIT D.O.O..pdf; 07-02-26-56 Prijava tražbine - BIFF D.O.O..pdf; 07-02-26-57  Prijava tražbine - ERNST &amp; YOUNG SAVJETOVANJE D.O.O..pdf; 07-02-26-58 Prijava tražbine - SVETMAR D.O.O..pdf; 07-02-26-59 Prijava tražbine KOTING ZAJEDNIČKI OBRT -ŽIVKO ČIČAK.pdf; 07-02-26-60 Prijava tražbine - ENERGOSISTEM d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f77944-4827-46fc-8f89-7043d125c777/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76278f8-62d7-4724-b52f-0a8026723039</t>
+  </si>
+  <si>
+    <t>07-02-26-31 Prijava tražbine - AERO TEC D.O.O..pdf; 07-02-26-32 Prijava tražbine - KANSAI HELIOS CROATIOA.pdf; 07-02-26-33 Prijava tražbine - MARTATIM D.O.O..pdf; 07-02-26-34 Prijava tražbine - GSG METAL MACHINERY GROUDAN.pdf; 07-02-26-35 Prijava tražbine - EUROLAM.pdf; 07-02-26-36 Prijava tražbine - FURNIR DRVNI CENTAR.pdf; 07-02-26-37 Prijava tražbine - AUTOPRIJEVOZNIK ĐAKOVIĆ.pdf; 07-02-26-38 Prijava tražbine - ZAGREBŠPED.pdf; 07-02-26-39 Prijava tražbine - AGROSERVIS-PROIZVODNJA.pdf; 07-02-26-40 Prijava tražbine - MANI D.O.O..pdf; 07-02-26-41 Prijava tražbine - FIFT D.O.O..pdf; 07-02-26-42 Prijava tražbine - TEMPUS LOGISTIKA.pdf; 07-02-26-43 Prijava tražbine - TITUS D.O.O. DEKANI.pdf; 07-02-26-44 Prijava tražbine - JOBIS D.O.O..pdf; 07-02-26-45 Prijava tražbine - TVIN MPD D.O.O..pdf; 07-02-26-46 Prijava tražbine - TVIN D D.O.O..pdf; 07-02-26-47 Prijava tražbine -TVIN D D.O.O.(2).pdf; 07-02-26-48 Prijava tražbine - SELECT D.O.O..pdf; 07-02-26-49 Prijava tražbine - TRANS-RAPID D.O.O..pdf; 07-02-26-50 Prijava tražbine - MAKRO 5 GRADNJE D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76278f8-62d7-4724-b52f-0a8026723039/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a4bb44-e38c-45ad-a8f7-a4db4bf76b87</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HRVATSKI  TELEKOM.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - CONTY PLUS.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -SIGMAT.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-8 Prijava tražbine - METALPROM D.O.O..pdf; 07-02-26-9 Prijava tražbine - FINA.pdf; 07-02-26-10 Prijava tražbine - J. U. A. FRISCHERIS.pdf; 07-02-26-11 Prijava tražbine - HBOR.pdf; 07-02-26-12 Prijava tražbine - AUITUS D.O.O..pdf; 07-02-26-13 Prijava tražbine - ZABA.pdf; 07-02-26-14 Prijava tražbine - ZRCALO D.O.O..pdf; 07-02-26-15 Prijava tražbine - PRIMAT LOGISTIKA.pdf; 07-02-26-16 Prijava tražbine - ANIMO D.O.O..pdf; 07-02-26-17 Prijava tražbine - CANNA BIO D.O.O..pdf; 07-02-26-18 Prijava tražbine - MASTER S D.O.O.pdf; 07-02-26-19 Prijava tražbine - KAPETANOVIĆ SISTEMI D.O.O..pdf; 07-02-26-20 Prijava tražbine - PASTELA LUDBREG.pdf; 07-02-26-21 Prijava tražbine - VALOVITI PAPIR - VALAPAK D.O.O..pdf; 07-02-26-22 Prijava tražbine - STANDING D.O.O..pdf; 07-02-26-23 Prijava tražbine - OD URED BILJANA BANDIĆ LUTONSKI.pdf; 07-02-26-24 Prijava tražbine - D.J. TRANSPORTT -OBRT.pdf; 07-02-26-25 Prijava tražbine - BANKA KOVANICA.pdf; 07-02-26-26 Prijava tražbine - ŽELJKO BANDIĆ.pdf; 07-02-26-27 Prijava tražbine - DOPUNA PRIMAT LOGITIKA.pdf; 07-02-26-28 Prijava tražbine - PLAN RADAR.pdf; 07-02-26-29 Prijava tražbine - ERSTE BANK.pdf; 07-02-26-30 Prijava tražbine - JURČEVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a4bb44-e38c-45ad-a8f7-a4db4bf76b87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:18:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac47e76-33a5-43ac-abdf-86aad069d0ea</t>
+  </si>
+  <si>
+    <t>07-02-26-61 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac47e76-33a5-43ac-abdf-86aad069d0ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Contorte GRUPA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Vukovarska cesta 13, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>Contorte GRUPA d.o.o. za trgovinu i usluge 89146486970</t>
+  </si>
+  <si>
+    <t>31.08.2026. 15:17:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/923441b0-0625-46cf-9407-06d5ce80b96b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-147_2026-8-1 - S-DO-42_2026-5-2.pdf; Prilog St-147_2026-8-2 - S-DO-42_2026-5-3.pdf; Prilog St-147_2026-8-3 - S-DO-42_2026-5-4.pdf; Prilog St-147_2026-8-4 - S-DO-42_2026-5-5.pdf; Prilog St-147_2026-8-5 - S-DO-42_2026-5-6.pdf; Prilog St-147_2026-8-6 - S-DO-42_2026-5-7.pdf; Prilog St-147_2026-8-7 - S-DO-42_2026-5-8.pdf; Prilog St-147_2026-8-8 - S-DO-42_2026-5-9.pdf; Prilog St-147_2026-8-9 - S-DO-42_2026-5-10.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/923441b0-0625-46cf-9407-06d5ce80b96b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.07.2026.; Prilog od: 23.07.2026.; Podnesak od 23.07.2026.; Prilog od: 23.07.2026.; Prilog od: 23.07.2026.; Podnesak od 23.07.2026.; Prijedlog od 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>07.08.2026. 11:14:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36abb4ba-5b86-43de-907e-ae63a11532c9</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-147_2026-1-1 - dokaz o uplati 663,61 EUR.pdf; Prilog St-147_2026-1-2 - potvrda FINE.pdf; Prilog St-147_2026-1-3 - izjava.pdf; Prilog St-147_2026-1-4 - bilanca na dan 30.04.2026..pdf; Prilog St-147_2026-1-5 - bruto bilanca od 1.1.2015. do 31.12.2025..pdf; Prilog St-147_2026-1-6 - bruto bilanca od 1.1.2016. do 30.4.2026..pdf; Prilog St-147_2026-1-7 - očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-147_2026-1-8 - očevidnik o danima insolventnosti.pdf; Prilog St-147_2026-1-9 - potvrda - čl.12. ZPONS.pdf; Prilog St-147_2026-1-10 - potvrda FINE od 2.7.2026..pdf; Prilog St-147_2026-1-11 - uvid u stanje računa.pdf; Prilog St-147_2026-1-12 - popis imovine i obveza dužnika.pdf; Prilog St-147_2026-1-13 - otvoreni računi i uplate dobavljačima.pdf; Prilog St-147_2026-1-14 - otvoreni računi i naplate kupaca.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-147_2026-5-1 - Bruto bilanca.pdf; Prilog St-147_2026-5-2 - Bruto bilanca.pdf; Podnesak.pdf P75P; Prilog St-147_2026-6-1 - Bruto bilanca.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36abb4ba-5b86-43de-907e-ae63a11532c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>07.08.2026. 11:09:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba97814c-8be6-4ce3-ac8d-66fcb271fdca</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba97814c-8be6-4ce3-ac8d-66fcb271fdca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 13.07.2026.</t>
   </si>
   <si>
-    <t>Contorte GRUPA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>13.07.2026. 12:58:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99b51703-a981-49f1-8ffe-f5a4eeab0dd6</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99b51703-a981-49f1-8ffe-f5a4eeab0dd6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=147&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -223,45 +376,465 @@
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>