--- v0 (2026-05-15)
+++ v1 (2026-08-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-18/2025</t>
   </si>
   <si>
+    <t>Zaključak od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Bakarska 42, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>76768646780</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju 76768646780</t>
+  </si>
+  <si>
+    <t>21.08.2026. 15:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92a6b4a-c4cc-4cf1-ae15-7e6b6277bf87</t>
+  </si>
+  <si>
+    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92a6b4a-c4cc-4cf1-ae15-7e6b6277bf87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 10.06.2025.</t>
   </si>
   <si>
-    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>23.06.2025. 15:12:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c76b40c4-1dd1-4514-941c-330200c3b083</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c76b40c4-1dd1-4514-941c-330200c3b083/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
   </si>
   <si>
     <t>Žalba od 02.05.2025.</t>
   </si>
   <si>
     <t>05.05.2025. 07:41:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab4077b0-b721-4499-9585-0bec435211a1</t>
   </si>
   <si>
     <t>Žalba.pdf P227P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab4077b0-b721-4499-9585-0bec435211a1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.04.2025.</t>
   </si>
   <si>
     <t>16.04.2025. 15:22:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e3215c1-b238-46b9-ab9d-fa417152c1e0</t>
   </si>
@@ -209,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +526,84 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>