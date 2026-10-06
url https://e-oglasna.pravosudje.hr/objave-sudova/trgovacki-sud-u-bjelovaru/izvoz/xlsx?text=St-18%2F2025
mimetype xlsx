--- v1 (2026-08-22)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-18/2025</t>
   </si>
   <si>
+    <t>Podnesak od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Bakarska 42, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>76768646780</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju 76768646780</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1f73c1-9418-4f51-8e63-a6bae0cfb5f9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b1f73c1-9418-4f51-8e63-a6bae0cfb5f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zaključak od 21.08.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza AGROBILO trgovina i usluge d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.08.2026. 15:49:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b92a6b4a-c4cc-4cf1-ae15-7e6b6277bf87</t>
   </si>
   <si>
     <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b92a6b4a-c4cc-4cf1-ae15-7e6b6277bf87/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 10.06.2025.</t>
   </si>
   <si>
     <t>23.06.2025. 15:12:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c76b40c4-1dd1-4514-941c-330200c3b083</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c76b40c4-1dd1-4514-941c-330200c3b083/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 02.05.2025.</t>
   </si>
   <si>
     <t>05.05.2025. 07:41:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab4077b0-b721-4499-9585-0bec435211a1</t>
   </si>
@@ -224,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +583,84 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>