--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="257">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,816 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-196/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>GENŠER j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Franje Kuhača 24, Slatina</t>
+  </si>
+  <si>
+    <t>60061117179</t>
+  </si>
+  <si>
+    <t>GENŠER j.d.o.o. 60061117179</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:49:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902480ef-f88d-40b8-b066-2aab4d66f8b8</t>
+  </si>
+  <si>
+    <t>07-02-26-19  TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-18 Prijava tražbine - ČERTI D.O.O..pdf; 07-02-26-17 Prijava tražbine - UNIQA OSIGURANJE D.D..pdf; 07-02-26-16 Prijava tražbine - PETROL .pdf; 07-02-26-15 Prijava tražbine - HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE pdf.pdf; 07-02-26-14 Prijava tražbine MF POREZNA UPRAVA pdf.pdf; 07-02-26-13. Prijava tražbine - OTP banka d.d..pdf; 07-02-26-12 Prijava tražbine - PANAGRA.pdf; 07-02-26-11 Prijava tražbine - ADDIKO BANK.pdf; 07-02-26-10 Prijava tražbine - INA.pdf; 07-02-26-8 Prijava tražbine - FINANCIJSKA AGENCIJA.pdf; 07-02-26-7 Prijava tražbine - HEP OPSKRBA.pdf; 07-02-26-6 Prijave tražbina HRVATSKO DRUŠTVO SKLADATELJA.pdf; 07-02-26-5 Prijava tražbine - RBA.pdf; 07-02-26-4 Prijava tražbine - FUCHS MAZIVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902480ef-f88d-40b8-b066-2aab4d66f8b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.09.2026.; Prilog od: 30.09.2026.</t>
+  </si>
+  <si>
+    <t>GENŠER j.d.o.o. za usluge, trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Franje Kuhača 24, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>GENŠER j.d.o.o. za usluge, trgovinu i proizvodnju 60061117179</t>
+  </si>
+  <si>
+    <t>30.09.2026. 15:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b8b4b-371b-43d6-b879-72a3281edb5e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-196_2026-9-1 - Odluka_Su_333_2022_2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b8b4b-371b-43d6-b879-72a3281edb5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 10.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:44:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96d05ea-ce4b-4a0b-878f-668118531ea9</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-34 - Prilog 31.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96d05ea-ce4b-4a0b-878f-668118531ea9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d34bc8-77d5-488b-85d1-678adbada466</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-33 - Prilog 30.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d34bc8-77d5-488b-85d1-678adbada466/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c27ee36b-e1e2-4f74-8f33-c3c2a93d449e</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-32 - Prilog 29.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c27ee36b-e1e2-4f74-8f33-c3c2a93d449e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b596d6-6ded-404a-b069-80f58746ccd7</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-31 - Prilog 28.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b596d6-6ded-404a-b069-80f58746ccd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24294e14-c9c5-49f4-860b-39e1286bcbf0</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-30 - Prilog 27.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24294e14-c9c5-49f4-860b-39e1286bcbf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba763a27-9f24-4a7a-8ce2-89bb5e23e9c8</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-29 - Prilog 26.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba763a27-9f24-4a7a-8ce2-89bb5e23e9c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f2c13c7-8e11-4e76-8448-aec2bd1188bb</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-28 - Prilog 25.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f2c13c7-8e11-4e76-8448-aec2bd1188bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001aeab-49d1-4d8c-b1ef-2422212d63f5</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-27 - Prilog 24.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2001aeab-49d1-4d8c-b1ef-2422212d63f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dce6649-16b1-43cb-97c3-6718edb31c49</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-26 - Prilog 23.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dce6649-16b1-43cb-97c3-6718edb31c49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b41343c8-2fe2-4d4c-b4e9-373ad978d67e</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-25 - Prilog 22.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b41343c8-2fe2-4d4c-b4e9-373ad978d67e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efafee4b-0731-4077-b5d5-188043bfa4b7</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-24 - Prilog 21.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efafee4b-0731-4077-b5d5-188043bfa4b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3a70fc-2e2a-4dd8-898e-91c479b19f80</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-23 - Prilog 20.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3a70fc-2e2a-4dd8-898e-91c479b19f80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c0e656-e7d0-41fa-9865-14af50906bd9</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-22 - Prilog 19.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c0e656-e7d0-41fa-9865-14af50906bd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef118103-cdba-404a-9ab7-08dd82b383a2</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-21 - Prilog 18.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef118103-cdba-404a-9ab7-08dd82b383a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bad3608-4532-46b4-903a-acde01027552</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-20 - Prilog 17.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bad3608-4532-46b4-903a-acde01027552/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e132a-7eaa-4254-8d0b-6f198b96df26</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-19 - Prilog 16.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e132a-7eaa-4254-8d0b-6f198b96df26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d3c731-7477-4306-ab0c-ec72b36722ee</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-18 - Prilog 15.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d3c731-7477-4306-ab0c-ec72b36722ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4732ff4e-a82e-4f33-936e-3b0d5ce9110b</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-17 - Prilog 14.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4732ff4e-a82e-4f33-936e-3b0d5ce9110b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4635b4a-e0db-4d7a-8446-21c00a420a1d</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-16 - Prilog 13.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4635b4a-e0db-4d7a-8446-21c00a420a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7025e55c-19c8-4a74-9edf-7dd42f23a4f3</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-15 - Prilog 12.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7025e55c-19c8-4a74-9edf-7dd42f23a4f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b02f55ed-c673-4f86-a97e-c83cc2734d2f</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-14 - Prilog 11.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b02f55ed-c673-4f86-a97e-c83cc2734d2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb9c439-0890-47ca-847c-c6f992167956</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-13 - Prilog 10.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb9c439-0890-47ca-847c-c6f992167956/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c22cd6d8-0c15-413d-b9e7-89640aa02ba5</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-12 - Prilog 9.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c22cd6d8-0c15-413d-b9e7-89640aa02ba5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9515b1ae-cd20-4c7e-83d1-849a97d2a84c</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-11 - Prilog 8.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9515b1ae-cd20-4c7e-83d1-849a97d2a84c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf7a76e-2732-4ad4-8aa2-c48d41a57349</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-10 - Prilog 7.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf7a76e-2732-4ad4-8aa2-c48d41a57349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0657c1-0f99-4d75-8829-757b70440ece</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-9 - Prilog 6.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0657c1-0f99-4d75-8829-757b70440ece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56254fde-ac65-4f05-ba27-54ad3ecccf98</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-8 - Prilog 5.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56254fde-ac65-4f05-ba27-54ad3ecccf98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/938fc754-cc36-47e5-bc52-8f5e835856c3</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-7 - Prilog 4.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/938fc754-cc36-47e5-bc52-8f5e835856c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b16c2c4e-641c-4938-9a55-2e00b6f0dd63</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-6 - Prilog 3.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b16c2c4e-641c-4938-9a55-2e00b6f0dd63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80f7c3cd-dc5b-4ce9-a1d4-33c43f233e28</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-5 - Prilog 2.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80f7c3cd-dc5b-4ce9-a1d4-33c43f233e28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d25a038-5135-46c9-83bd-29a5a37f72ee</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-4 - Prilog 1.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d25a038-5135-46c9-83bd-29a5a37f72ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f657a091-9ad7-42eb-9d6c-0a370de7f82b</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-3 - Obrazac 2.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f657a091-9ad7-42eb-9d6c-0a370de7f82b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1627cf3d-be42-4b45-8b3d-b84aadf9c5e0</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-2 - Obrazc 1.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1627cf3d-be42-4b45-8b3d-b84aadf9c5e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:41:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2184d74-64cc-4110-87ec-c75c872bd720</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-4-1 - Predujam.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2184d74-64cc-4110-87ec-c75c872bd720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:40:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe738ee-ddcc-4ae5-8186-565610896981</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe738ee-ddcc-4ae5-8186-565610896981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 28.08.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fef46f3-505b-4aa6-bcdb-6655d912842d</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-15 - Prilog 15.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fef46f3-505b-4aa6-bcdb-6655d912842d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241fba08-cb8b-4e08-8db5-1bd8421b0ff7</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-14 - Prilog 14.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/241fba08-cb8b-4e08-8db5-1bd8421b0ff7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30b3687-d982-47a8-9bf8-a996fb732758</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-13 - Prilog 13.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30b3687-d982-47a8-9bf8-a996fb732758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45150c01-d92a-4ba2-8273-47b5aac726ed</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-12 - Prilog 12.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45150c01-d92a-4ba2-8273-47b5aac726ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c4050c-5e22-4e42-ab59-80b6e10319b8</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-11 - Prilog 11.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c4050c-5e22-4e42-ab59-80b6e10319b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebea055-879d-4f1e-ab7b-f6a59abe96e4</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-10 - Prilog 10.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebea055-879d-4f1e-ab7b-f6a59abe96e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:33:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1285b94-7a3f-49c0-a07e-6dc81286c14c</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-9 - Prilog 9.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1285b94-7a3f-49c0-a07e-6dc81286c14c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51f8e21-d458-4d68-8f3f-9589f21a38a2</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-8 - Prilog 8.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51f8e21-d458-4d68-8f3f-9589f21a38a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3999e440-ee6f-4171-9c8f-b71248d13ca5</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-7 - Prilog 7.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3999e440-ee6f-4171-9c8f-b71248d13ca5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3f5cf7-8689-4a0a-83a6-33ccb3f43982</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-6 - Prilog 6.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3f5cf7-8689-4a0a-83a6-33ccb3f43982/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f321476-f2ad-405d-a002-10d194ace7da</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-5 - Prilog 5.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f321476-f2ad-405d-a002-10d194ace7da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7a5da9-7fbc-4ea9-9d4a-aef9393a2212</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-4 - Prilog 4.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7a5da9-7fbc-4ea9-9d4a-aef9393a2212/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fabd8cfd-dd4f-430b-b725-a6883edc3de9</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-3 - Prilog 3.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fabd8cfd-dd4f-430b-b725-a6883edc3de9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab4d812-2b22-4a9d-8cb2-dc73ef094359</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-2 - Prilog 2.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab4d812-2b22-4a9d-8cb2-dc73ef094359/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:31:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355580e5-4c7d-4e70-b294-f3ca28f4e142</t>
+  </si>
+  <si>
+    <t>Prilog St-196_2026-2-1 - Prilog 1.dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/355580e5-4c7d-4e70-b294-f3ca28f4e142/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:28:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11a1878-fe7a-4d05-9c6a-45d132d66859</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11a1878-fe7a-4d05-9c6a-45d132d66859/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:07:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4150748b-45b7-4be3-8055-d00f5c7df435</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4150748b-45b7-4be3-8055-d00f5c7df435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60891d77-2014-4532-a025-beaf92b5a5c0</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-196_2026-1-1 - punomoć za odvj. Davorin Tamaš.pdf; Prilog St-196_2026-1-2 - izvadak iz sudskog registra.pdf; Prilog St-196_2026-1-3 - potvrda i godišnji financijski izvještaj.pdf; Prilog St-196_2026-1-4 - potvrda i prijava poreza.pdf; Prilog St-196_2026-1-5 - očevidnik FINE.pdf; Prilog St-196_2026-1-6 - bruto bilanca.pdf; Prilog St-196_2026-1-7 - registar osnovnih sredstava.pdf; Prilog St-196_2026-1-8 - otvorene stavke - dugovanje.pdf; Prilog St-196_2026-1-9 - otvorene stavke - potraživanje.pdf; Prilog St-196_2026-1-10 - plan restrukturiranja.pdf; Prilog St-196_2026-1-11 - popis operativnih i financijskih mjera restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60891d77-2014-4532-a025-beaf92b5a5c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 02.09.2026.</t>
   </si>
   <si>
-    <t>GENŠER j.d.o.o. za usluge, trgovinu i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>02.09.2026. 09:27:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3edbca2-7c54-474d-bf7a-9dd833b56bda</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3edbca2-7c54-474d-bf7a-9dd833b56bda/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=196&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N57"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -223,45 +913,2355 @@
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" t="s">
+        <v>66</v>
+      </c>
+      <c r="M11" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" t="s">
+        <v>83</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L16" t="s">
+        <v>86</v>
+      </c>
+      <c r="M16" t="s">
+        <v>87</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
+        <v>88</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" t="s">
+        <v>90</v>
+      </c>
+      <c r="M17" t="s">
+        <v>91</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s">
+        <v>92</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>93</v>
+      </c>
+      <c r="L18" t="s">
+        <v>94</v>
+      </c>
+      <c r="M18" t="s">
+        <v>95</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" t="s">
+        <v>96</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>97</v>
+      </c>
+      <c r="L19" t="s">
+        <v>98</v>
+      </c>
+      <c r="M19" t="s">
+        <v>99</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" t="s">
+        <v>100</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" t="s">
+        <v>102</v>
+      </c>
+      <c r="M20" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" t="s">
+        <v>104</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>105</v>
+      </c>
+      <c r="L21" t="s">
+        <v>106</v>
+      </c>
+      <c r="M21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" t="s">
+        <v>108</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>109</v>
+      </c>
+      <c r="L22" t="s">
+        <v>110</v>
+      </c>
+      <c r="M22" t="s">
+        <v>111</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" t="s">
+        <v>112</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" t="s">
+        <v>114</v>
+      </c>
+      <c r="M23" t="s">
+        <v>115</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I24" t="s">
+        <v>116</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>117</v>
+      </c>
+      <c r="L24" t="s">
+        <v>118</v>
+      </c>
+      <c r="M24" t="s">
+        <v>119</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I25" t="s">
+        <v>120</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>121</v>
+      </c>
+      <c r="L25" t="s">
+        <v>122</v>
+      </c>
+      <c r="M25" t="s">
+        <v>123</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" t="s">
+        <v>124</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>125</v>
+      </c>
+      <c r="L26" t="s">
+        <v>126</v>
+      </c>
+      <c r="M26" t="s">
+        <v>127</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" t="s">
+        <v>128</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>129</v>
+      </c>
+      <c r="L27" t="s">
+        <v>130</v>
+      </c>
+      <c r="M27" t="s">
+        <v>131</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28" t="s">
+        <v>132</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>133</v>
+      </c>
+      <c r="L28" t="s">
+        <v>134</v>
+      </c>
+      <c r="M28" t="s">
+        <v>135</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>30</v>
+      </c>
+      <c r="I29" t="s">
+        <v>136</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>137</v>
+      </c>
+      <c r="L29" t="s">
+        <v>138</v>
+      </c>
+      <c r="M29" t="s">
+        <v>139</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>30</v>
+      </c>
+      <c r="I30" t="s">
+        <v>140</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>141</v>
+      </c>
+      <c r="L30" t="s">
+        <v>142</v>
+      </c>
+      <c r="M30" t="s">
+        <v>143</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" t="s">
+        <v>144</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>145</v>
+      </c>
+      <c r="L31" t="s">
+        <v>146</v>
+      </c>
+      <c r="M31" t="s">
+        <v>147</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" t="s">
+        <v>148</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>149</v>
+      </c>
+      <c r="L32" t="s">
+        <v>150</v>
+      </c>
+      <c r="M32" t="s">
+        <v>151</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" t="s">
+        <v>152</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>153</v>
+      </c>
+      <c r="L33" t="s">
+        <v>154</v>
+      </c>
+      <c r="M33" t="s">
+        <v>155</v>
+      </c>
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F34" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" t="s">
+        <v>156</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L34" t="s">
+        <v>158</v>
+      </c>
+      <c r="M34" t="s">
+        <v>159</v>
+      </c>
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F35" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" t="s">
+        <v>160</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>161</v>
+      </c>
+      <c r="L35" t="s">
+        <v>162</v>
+      </c>
+      <c r="M35" t="s">
+        <v>163</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>30</v>
+      </c>
+      <c r="I36" t="s">
+        <v>164</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>165</v>
+      </c>
+      <c r="L36" t="s">
+        <v>166</v>
+      </c>
+      <c r="M36" t="s">
+        <v>167</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>30</v>
+      </c>
+      <c r="I37" t="s">
+        <v>168</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>169</v>
+      </c>
+      <c r="L37" t="s">
+        <v>170</v>
+      </c>
+      <c r="M37" t="s">
+        <v>171</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>172</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" t="s">
+        <v>173</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>174</v>
+      </c>
+      <c r="L38" t="s">
+        <v>175</v>
+      </c>
+      <c r="M38" t="s">
+        <v>176</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>177</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" t="s">
+        <v>178</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>179</v>
+      </c>
+      <c r="L39" t="s">
+        <v>180</v>
+      </c>
+      <c r="M39" t="s">
+        <v>181</v>
+      </c>
+      <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" t="s">
+        <v>28</v>
+      </c>
+      <c r="F40" t="s">
+        <v>29</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>30</v>
+      </c>
+      <c r="I40" t="s">
+        <v>182</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>183</v>
+      </c>
+      <c r="L40" t="s">
+        <v>184</v>
+      </c>
+      <c r="M40" t="s">
+        <v>185</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>177</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41" t="s">
+        <v>29</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>30</v>
+      </c>
+      <c r="I41" t="s">
+        <v>186</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>187</v>
+      </c>
+      <c r="L41" t="s">
+        <v>188</v>
+      </c>
+      <c r="M41" t="s">
+        <v>189</v>
+      </c>
+      <c r="N41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>177</v>
+      </c>
+      <c r="E42" t="s">
+        <v>28</v>
+      </c>
+      <c r="F42" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>30</v>
+      </c>
+      <c r="I42" t="s">
+        <v>190</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>191</v>
+      </c>
+      <c r="L42" t="s">
+        <v>192</v>
+      </c>
+      <c r="M42" t="s">
+        <v>193</v>
+      </c>
+      <c r="N42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>177</v>
+      </c>
+      <c r="E43" t="s">
+        <v>28</v>
+      </c>
+      <c r="F43" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" t="s">
+        <v>194</v>
+      </c>
+      <c r="J43"/>
+      <c r="K43" t="s">
+        <v>195</v>
+      </c>
+      <c r="L43" t="s">
+        <v>196</v>
+      </c>
+      <c r="M43" t="s">
+        <v>197</v>
+      </c>
+      <c r="N43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>30</v>
+      </c>
+      <c r="I44" t="s">
+        <v>198</v>
+      </c>
+      <c r="J44"/>
+      <c r="K44" t="s">
+        <v>199</v>
+      </c>
+      <c r="L44" t="s">
+        <v>200</v>
+      </c>
+      <c r="M44" t="s">
+        <v>201</v>
+      </c>
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+      <c r="I45" t="s">
+        <v>202</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45" t="s">
+        <v>203</v>
+      </c>
+      <c r="L45" t="s">
+        <v>204</v>
+      </c>
+      <c r="M45" t="s">
+        <v>205</v>
+      </c>
+      <c r="N45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
+        <v>177</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" t="s">
+        <v>30</v>
+      </c>
+      <c r="I46" t="s">
+        <v>206</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46" t="s">
+        <v>207</v>
+      </c>
+      <c r="L46" t="s">
+        <v>208</v>
+      </c>
+      <c r="M46" t="s">
+        <v>209</v>
+      </c>
+      <c r="N46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" t="s">
+        <v>177</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
+      </c>
+      <c r="F47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I47" t="s">
+        <v>210</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47" t="s">
+        <v>211</v>
+      </c>
+      <c r="L47" t="s">
+        <v>212</v>
+      </c>
+      <c r="M47" t="s">
+        <v>213</v>
+      </c>
+      <c r="N47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I48" t="s">
+        <v>214</v>
+      </c>
+      <c r="J48"/>
+      <c r="K48" t="s">
+        <v>215</v>
+      </c>
+      <c r="L48" t="s">
+        <v>216</v>
+      </c>
+      <c r="M48" t="s">
+        <v>217</v>
+      </c>
+      <c r="N48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" t="s">
+        <v>177</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
+      </c>
+      <c r="F49" t="s">
+        <v>29</v>
+      </c>
+      <c r="G49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I49" t="s">
+        <v>218</v>
+      </c>
+      <c r="J49"/>
+      <c r="K49" t="s">
+        <v>219</v>
+      </c>
+      <c r="L49" t="s">
+        <v>220</v>
+      </c>
+      <c r="M49" t="s">
+        <v>221</v>
+      </c>
+      <c r="N49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F50" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" t="s">
+        <v>30</v>
+      </c>
+      <c r="I50" t="s">
+        <v>222</v>
+      </c>
+      <c r="J50"/>
+      <c r="K50" t="s">
+        <v>223</v>
+      </c>
+      <c r="L50" t="s">
+        <v>224</v>
+      </c>
+      <c r="M50" t="s">
+        <v>225</v>
+      </c>
+      <c r="N50" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" t="s">
+        <v>30</v>
+      </c>
+      <c r="I51" t="s">
+        <v>226</v>
+      </c>
+      <c r="J51"/>
+      <c r="K51" t="s">
+        <v>227</v>
+      </c>
+      <c r="L51" t="s">
+        <v>228</v>
+      </c>
+      <c r="M51" t="s">
+        <v>229</v>
+      </c>
+      <c r="N51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" t="s">
+        <v>177</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I52" t="s">
+        <v>230</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52" t="s">
+        <v>231</v>
+      </c>
+      <c r="L52" t="s">
+        <v>232</v>
+      </c>
+      <c r="M52" t="s">
+        <v>233</v>
+      </c>
+      <c r="N52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
+        <v>177</v>
+      </c>
+      <c r="E53" t="s">
+        <v>28</v>
+      </c>
+      <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" t="s">
+        <v>30</v>
+      </c>
+      <c r="I53" t="s">
+        <v>234</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53" t="s">
+        <v>235</v>
+      </c>
+      <c r="L53" t="s">
+        <v>236</v>
+      </c>
+      <c r="M53" t="s">
+        <v>237</v>
+      </c>
+      <c r="N53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>238</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" t="s">
+        <v>30</v>
+      </c>
+      <c r="I54" t="s">
+        <v>239</v>
+      </c>
+      <c r="J54"/>
+      <c r="K54" t="s">
+        <v>240</v>
+      </c>
+      <c r="L54" t="s">
+        <v>175</v>
+      </c>
+      <c r="M54" t="s">
+        <v>241</v>
+      </c>
+      <c r="N54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" t="s">
+        <v>242</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" t="s">
+        <v>30</v>
+      </c>
+      <c r="I55" t="s">
+        <v>243</v>
+      </c>
+      <c r="J55"/>
+      <c r="K55" t="s">
+        <v>244</v>
+      </c>
+      <c r="L55" t="s">
+        <v>245</v>
+      </c>
+      <c r="M55" t="s">
+        <v>246</v>
+      </c>
+      <c r="N55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" t="s">
+        <v>247</v>
+      </c>
+      <c r="E56" t="s">
+        <v>28</v>
+      </c>
+      <c r="F56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" t="s">
+        <v>30</v>
+      </c>
+      <c r="I56" t="s">
+        <v>248</v>
+      </c>
+      <c r="J56"/>
+      <c r="K56" t="s">
+        <v>249</v>
+      </c>
+      <c r="L56" t="s">
+        <v>250</v>
+      </c>
+      <c r="M56" t="s">
+        <v>251</v>
+      </c>
+      <c r="N56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" t="s">
+        <v>252</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57" t="s">
+        <v>29</v>
+      </c>
+      <c r="G57" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" t="s">
+        <v>30</v>
+      </c>
+      <c r="I57" t="s">
+        <v>253</v>
+      </c>
+      <c r="J57"/>
+      <c r="K57" t="s">
+        <v>254</v>
+      </c>
+      <c r="L57" t="s">
+        <v>255</v>
+      </c>
+      <c r="M57" t="s">
+        <v>256</v>
+      </c>
+      <c r="N57" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>