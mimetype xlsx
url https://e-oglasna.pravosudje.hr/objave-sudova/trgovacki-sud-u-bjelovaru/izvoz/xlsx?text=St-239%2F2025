--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-239/2025</t>
   </si>
   <si>
+    <t>Podnesak od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Đure Sudete 9, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>88658125880</t>
+  </si>
+  <si>
+    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 88658125880</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4523b0a9-9307-40a7-b0a0-5893fcb1b979</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-239_2025-23-1 - KOMUNIKACIJA SA KOMUNALCEM BJELOVAR.pdf; Prilog St-239_2025-23-2 - M160261490042154.pdf; Prilog St-239_2025-23-3 - UPUTA ZA PLAĆANJE.pdf; Prilog St-239_2025-23-4 - KOMUNIKACIJA HEP.pdf; Prilog St-239_2025-23-5 - HEP 1.pdf; Prilog St-239_2025-23-6 - HEP 2.pdf; Prilog St-239_2025-23-7 - KOMUNIKACIJA SA VJEROVNIKOM RH, POREZNA UPRAVA.pdf; Prilog St-239_2025-23-8 - 1880.pdf; Prilog St-239_2025-23-9 - 2283.pdf; Prilog St-239_2025-23-10 - 8168.pdf; Prilog St-239_2025-23-11 - HZZO 8486.pdf; Prilog St-239_2025-23-12 - KOMUNIKACIJA SA VJEROVNIKOM FINA.pdf; Prilog St-239_2025-23-13 - M160261450016835.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4523b0a9-9307-40a7-b0a0-5893fcb1b979/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:22:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfd6761-a31b-417c-a61d-a9beb4b407bb</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfd6761-a31b-417c-a61d-a9beb4b407bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.</t>
   </si>
   <si>
-    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 08:39:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d10c4f54-ee13-4540-b14d-6b99c4e93696</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-239_2025-18-1 - DAJN I-VIŠI.pdf; Prilog St-239_2025-18-2 - DAJN - II VIŠI.pdf; Prilog St-239_2025-18-3 - DAJN - RAZLUČNI I IZLUČNI.pdf; Prilog St-239_2025-18-4 - POPIS IMOVINE DAJN.pdf; Prilog St-239_2025-18-5 - POPIS VJEROVNIKA DAJN.pdf; Prilog St-239_2025-18-6 - PREGLED IMOVINE I OBVEZA DAJN.pdf; Prilog St-239_2025-18-7 - Predračun troškova DAJN.pdf; Prilog St-239_2025-18-8 - Brutto bilanca (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d10c4f54-ee13-4540-b14d-6b99c4e93696/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 17.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 12:55:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f80ad02-9652-427c-b4cc-37a65761ac99</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f80ad02-9652-427c-b4cc-37a65761ac99/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 12:54:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9eb51a7-babf-48a4-92c1-271a88908cdc</t>
   </si>
@@ -209,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +541,126 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>