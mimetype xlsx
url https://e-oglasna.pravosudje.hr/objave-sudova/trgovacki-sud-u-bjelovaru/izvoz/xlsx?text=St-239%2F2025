--- v1 (2026-07-06)
+++ v2 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,177 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-239/2025</t>
   </si>
   <si>
+    <t>Zaključak od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Đure Sudete 9, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>88658125880</t>
+  </si>
+  <si>
+    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 88658125880</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a44342f1-294a-4ad7-96e3-1ff0fee79fe4</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a44342f1-294a-4ad7-96e3-1ff0fee79fe4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf9ac9f-c3fb-4e63-9158-0f95e1ea437d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf9ac9f-c3fb-4e63-9158-0f95e1ea437d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.09.2026.; Prilog od: 23.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a23c9-50c0-444f-8ea4-ba114648ec4c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-239_2025-28-1 - Potvrda o vlasništvu, Identifikacijski  dokument kopitara i Objašnjenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94a23c9-50c0-444f-8ea4-ba114648ec4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.08.2026.; Podnesak od 10.08.2026.; Podnesak od 20.07.2026.; Prilog od: 20.07.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 07:59:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c00f78c-59fb-4d0b-8387-0b79481a82f3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-239_2025-25-1 - STEČAJNI PLAN - NOVI.pdf; Izvješće stečajnog upravitelja.pdf P24P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c00f78c-59fb-4d0b-8387-0b79481a82f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
   </si>
   <si>
-    <t>DAJN društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 14:22:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4523b0a9-9307-40a7-b0a0-5893fcb1b979</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-239_2025-23-1 - KOMUNIKACIJA SA KOMUNALCEM BJELOVAR.pdf; Prilog St-239_2025-23-2 - M160261490042154.pdf; Prilog St-239_2025-23-3 - UPUTA ZA PLAĆANJE.pdf; Prilog St-239_2025-23-4 - KOMUNIKACIJA HEP.pdf; Prilog St-239_2025-23-5 - HEP 1.pdf; Prilog St-239_2025-23-6 - HEP 2.pdf; Prilog St-239_2025-23-7 - KOMUNIKACIJA SA VJEROVNIKOM RH, POREZNA UPRAVA.pdf; Prilog St-239_2025-23-8 - 1880.pdf; Prilog St-239_2025-23-9 - 2283.pdf; Prilog St-239_2025-23-10 - 8168.pdf; Prilog St-239_2025-23-11 - HZZO 8486.pdf; Prilog St-239_2025-23-12 - KOMUNIKACIJA SA VJEROVNIKOM FINA.pdf; Prilog St-239_2025-23-13 - M160261450016835.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4523b0a9-9307-40a7-b0a0-5893fcb1b979/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 19.05.2026.</t>
   </si>
   <si>
     <t>19.05.2026. 14:22:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfd6761-a31b-417c-a61d-a9beb4b407bb</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5dfd6761-a31b-417c-a61d-a9beb4b407bb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.</t>
   </si>
   <si>
     <t>29.04.2026. 08:39:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d10c4f54-ee13-4540-b14d-6b99c4e93696</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-239_2025-18-1 - DAJN I-VIŠI.pdf; Prilog St-239_2025-18-2 - DAJN - II VIŠI.pdf; Prilog St-239_2025-18-3 - DAJN - RAZLUČNI I IZLUČNI.pdf; Prilog St-239_2025-18-4 - POPIS IMOVINE DAJN.pdf; Prilog St-239_2025-18-5 - POPIS VJEROVNIKA DAJN.pdf; Prilog St-239_2025-18-6 - PREGLED IMOVINE I OBVEZA DAJN.pdf; Prilog St-239_2025-18-7 - Predračun troškova DAJN.pdf; Prilog St-239_2025-18-8 - Brutto bilanca (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d10c4f54-ee13-4540-b14d-6b99c4e93696/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 12:55:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f80ad02-9652-427c-b4cc-37a65761ac99</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f80ad02-9652-427c-b4cc-37a65761ac99/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 12:54:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9eb51a7-babf-48a4-92c1-271a88908cdc</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9eb51a7-babf-48a4-92c1-271a88908cdc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.02.2026.</t>
   </si>
   <si>
     <t>16.02.2026. 15:05:21</t>
   </si>
@@ -239,51 +296,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -616,51 +673,219 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
         <v>60</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>61</v>
       </c>
-      <c r="N9" t="s">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>