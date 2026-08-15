--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-263/2024</t>
   </si>
   <si>
+    <t>Podnesak od 13.07.2026.; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 100, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>17374413137</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju 17374413137</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:09:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341a82ed-1d67-45d4-8dcd-c2bb0b7b6cab</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-263_2024-33-1 - Z 3828.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341a82ed-1d67-45d4-8dcd-c2bb0b7b6cab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=263&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 16.04.2026.; Prilog od: 16.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>17.04.2026. 08:33:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2afb22a2-ba7d-44b0-b204-0aef32570861</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-263_2024-31-1 - SM MI PROM PRESUDA 16.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2afb22a2-ba7d-44b0-b204-0aef32570861/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=263&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.</t>
   </si>
   <si>
     <t>09.01.2026. 15:36:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e209d736-48ab-42bc-88a1-92deec4b5495</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-263_2024-27-1 - ZK 2892.pdf; Prilog St-263_2024-27-2 - PROCJMB.ELABORAT.pdf; Prilog St-263_2024-27-3 - UGOVOR O PRODAJI.pdf; Prilog St-263_2024-27-4 - RJEŠENJE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e209d736-48ab-42bc-88a1-92deec4b5495/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.12.2025.; Prijedlog od 17.12.2025.</t>
   </si>
   <si>
     <t>23.12.2025. 09:37:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6bb5983-21e6-4ec0-b6cd-f4118ad38673</t>
   </si>
@@ -299,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,45 +865,87 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>