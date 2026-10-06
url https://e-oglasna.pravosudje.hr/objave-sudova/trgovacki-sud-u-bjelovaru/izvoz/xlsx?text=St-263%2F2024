--- v1 (2026-08-15)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-263/2024</t>
   </si>
   <si>
+    <t>Podnesak od 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 100, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>17374413137</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju 17374413137</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34e53c58-5f29-4c39-9419-cecfc97ef9a5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-263_2024-34-1 - RJ 7480 2026.pdf; Prilog St-263_2024-34-2 - RJ 3828 2026.pdf; Prilog St-263_2024-34-3 - ZK 2892.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34e53c58-5f29-4c39-9419-cecfc97ef9a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=263&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 13.07.2026.; Prilog od: 13.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza MI-PROM trgovačko društvo za proizvodnju i promet d.o.o. - u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>24.07.2026. 10:09:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/341a82ed-1d67-45d4-8dcd-c2bb0b7b6cab</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-263_2024-33-1 - Z 3828.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/341a82ed-1d67-45d4-8dcd-c2bb0b7b6cab/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=263&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 16.04.2026.; Prilog od: 16.04.2026.</t>
   </si>
   <si>
     <t>17.04.2026. 08:33:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2afb22a2-ba7d-44b0-b204-0aef32570861</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-263_2024-31-1 - SM MI PROM PRESUDA 16.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2afb22a2-ba7d-44b0-b204-0aef32570861/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.; Prilog od: 08.01.2026.</t>
   </si>
   <si>
     <t>09.01.2026. 15:36:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e209d736-48ab-42bc-88a1-92deec4b5495</t>
   </si>
@@ -314,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +922,87 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>