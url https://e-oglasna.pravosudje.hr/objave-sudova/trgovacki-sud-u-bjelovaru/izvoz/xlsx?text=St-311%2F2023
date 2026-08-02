--- v0 (2026-05-02)
+++ v1 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="192">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-311/2023</t>
   </si>
   <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GEA-TVORNICA ULJA d.o.o. za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 100, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>64313249504</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GEA-TVORNICA ULJA d.o.o. za trgovinu i usluge u stečaju 64313249504</t>
+  </si>
+  <si>
+    <t>06.07.2026. 12:35:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79ce7be-5675-4415-909f-7b33f9ec935c</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79ce7be-5675-4415-909f-7b33f9ec935c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=311&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Rješenje od 21.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza GEA-TVORNICA ULJA d.o.o. za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 13:31:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1423817b-83a4-462d-b808-a65f0261ce6a</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1423817b-83a4-462d-b808-a65f0261ce6a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=311&amp;godina=2023</t>
   </si>
   <si>
     <t>Prijedlog od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 13:01:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d68fa85-1a4a-4669-863c-2cff80c5bb77</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d68fa85-1a4a-4669-863c-2cff80c5bb77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 12:59:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c375608-d7d1-4d74-b99f-b6e4bee8a1f9</t>
   </si>
@@ -614,51 +629,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -949,177 +964,177 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -1159,93 +1174,93 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="M13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="M14" t="s">
         <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -1411,93 +1426,93 @@
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>104</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>105</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>106</v>
       </c>
       <c r="L19" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="M19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L20" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="M20" t="s">
         <v>112</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>113</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
@@ -1621,93 +1636,93 @@
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>128</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>129</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>130</v>
       </c>
       <c r="L24" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="M24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L25" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="M25" t="s">
         <v>136</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>137</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
@@ -1789,177 +1804,177 @@
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>147</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>149</v>
       </c>
       <c r="L28" t="s">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="M28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L29" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L30" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="M30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L31" t="s">
-        <v>162</v>
+        <v>87</v>
       </c>
       <c r="M31" t="s">
         <v>163</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>164</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -1999,93 +2014,93 @@
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>169</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>170</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>171</v>
       </c>
       <c r="L33" t="s">
-        <v>82</v>
+        <v>172</v>
       </c>
       <c r="M33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L34" t="s">
-        <v>176</v>
+        <v>87</v>
       </c>
       <c r="M34" t="s">
         <v>177</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>178</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
@@ -2125,51 +2140,93 @@
         <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>183</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
         <v>184</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
         <v>185</v>
       </c>
       <c r="L36" t="s">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="M36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>188</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>189</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>190</v>
+      </c>
+      <c r="L37" t="s">
+        <v>87</v>
+      </c>
+      <c r="M37" t="s">
+        <v>191</v>
+      </c>
+      <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>