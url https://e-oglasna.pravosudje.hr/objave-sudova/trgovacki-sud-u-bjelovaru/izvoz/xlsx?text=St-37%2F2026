--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,180 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Dopis od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>00309221592</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju 00309221592</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:17:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3c3e61d-f1b4-4abd-bda7-42d20b759b34</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-37_2026-9-1 - zamolba za produljenje roka 90 dana.pdf; Prilog St-37_2026-9-2 - zamolba za produljenje roka 180 dana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3c3e61d-f1b4-4abd-bda7-42d20b759b34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:07:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6668055c-3243-486b-8e75-703e64e8316d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6668055c-3243-486b-8e75-703e64e8316d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-37/2026</t>
+  </si>
+  <si>
+    <t>FILUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4, 43000 Bjelovar</t>
+  </si>
+  <si>
+    <t>FILUS d.o.o. 00309221592</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:20:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64811301-c073-4008-b5bb-603eaee7b3b4</t>
+  </si>
+  <si>
+    <t>07-02-26-25 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA .pdf; 07-02-26-26 OČITOVANJE  DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64811301-c073-4008-b5bb-603eaee7b3b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-37/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>04.05.2026. 13:11:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33f7718c-7bc5-4ddc-8f06-fba6e4c1ba77</t>
+  </si>
+  <si>
+    <t>07-02-26-23 PRIJAVA TRAŽBINE UZ II DOPUNU TABLICE - BEL BOS TRADING .pdf; 07-02-26-24 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33f7718c-7bc5-4ddc-8f06-fba6e4c1ba77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-37/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>30.04.2026. 09:43:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea04a3a-edb9-4d53-bf7c-3b277aaea396</t>
+  </si>
+  <si>
+    <t>07-02-26-21 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - GRAD BJELOVAR .pdf; 07-02-26-22 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea04a3a-edb9-4d53-bf7c-3b277aaea396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-37/2026</t>
   </si>
   <si>
-    <t>FILUS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.04.2026. 12:10:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/207d5f52-123b-467e-b677-543d6d8c6413</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - PODOVI I PANELI.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - ALPOD-EUROPOD.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HRVATSKI TELEKOM.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - IMPULS S LEASING.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - ELGRAD.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - SKLAD PROFILI.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - ŽELJKO BOGATI.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - TOYOTA TSUSHO LEASING CROATIA.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - OLUK .pdf; 07-02-26-18 PRIJAVA TRAŽBINE - OLUK - ISPRAVAK PRIJAVE .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/207d5f52-123b-467e-b677-543d6d8c6413/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-37/2026</t>
   </si>
   <si>
     <t>10.04.2026. 12:00:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13e0a27-9af0-4581-ae99-0a2c29b138ca</t>
   </si>
   <si>
     <t>07-02-26-19 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13e0a27-9af0-4581-ae99-0a2c29b138ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.03.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju 00309221592</t>
   </si>
   <si>
     <t>06.03.2026. 11:09:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd37c7e5-8ed9-4884-8d52-86d26c2a5220</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd37c7e5-8ed9-4884-8d52-86d26c2a5220/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prilog od: 05.03.2026.; Prijedlog od 19.02.2026.; Prilog od: 19.02.2026.; Prilog od: 19.02.2026.; Prilog o</t>
   </si>
   <si>
     <t>06.03.2026. 09:30:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5940ce0-546f-4e14-ad9f-348e8392c942</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-37_2026-1-1 - dopis.pdf; Prilog St-37_2026-1-2 - uplata 663,61 EUR.pdf; Prilog St-37_2026-1-3 - potvrda FINE.pdf; Prilog St-37_2026-1-4 - očevidnik FINE.pdf; Dopis.pdf P1000000004P; Prilog St-37_2026-4-1 - prijedlog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-37_2026-4-2 - potvrda FINE.pdf; Prilog St-37_2026-4-3 - očevidnik.pdf; Prilog St-37_2026-4-4 - dopis.pdf; Prilog St-37_2026-4-5 - izjava o broju zaposlenih.pdf; Prilog St-37_2026-4-6 - godišnji financijski izvještaj.pdf; Prilog St-37_2026-4-7 - izvještaj o promjenama kapitala.pdf; Prilog St-37_2026-4-8 - kontrole popunjenosti i ispravnosti....pdf; Prilog St-37_2026-4-9 - bilješke uz financijske izvještaje.pdf; Prilog St-37_2026-4-10 - uvid u stanje računa.pdf; Prilog St-37_2026-4-11 - promet kupaca po kontima.pdf; Prilog St-37_2026-4-12 - otvorene stavke.pdf; Prilog St-37_2026-4-13 - ugovori o kreditu Raiffeisen bank.pdf; Prilog St-37_2026-4-14 - ugovor o zajmu HAMAG-BICRO.pdf; Prilog St-37_2026-4-15 - ugovor o financijskom lesasingu IMPULS LEASING.pdf; Prilog St-37_2026-4-16 - ugovor o financijskom leasingu Toyota.pdf; Prilog St-37_2026-4-17 - prometne dozvole.pdf</t>
   </si>
@@ -203,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -308,53 +383,59 @@
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3"/>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
@@ -454,45 +535,249 @@
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>