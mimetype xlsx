--- v1 (2026-06-13)
+++ v2 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>00309221592</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju 00309221592</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:48:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09587112-9102-42b9-88d1-7406ecc6ff30</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09587112-9102-42b9-88d1-7406ecc6ff30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-37/2026</t>
+  </si>
+  <si>
+    <t>FILUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4, 43000 Bjelovar</t>
+  </si>
+  <si>
+    <t>FILUS d.o.o. 00309221592</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:10:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48dabd8a-89e1-4cb3-8dad-df8a943130f1</t>
+  </si>
+  <si>
+    <t>07-02-26-28  TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48dabd8a-89e1-4cb3-8dad-df8a943130f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Dopis od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
   </si>
   <si>
-    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 14:17:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3c3e61d-f1b4-4abd-bda7-42d20b759b34</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Prilog St-37_2026-9-1 - zamolba za produljenje roka 90 dana.pdf; Prilog St-37_2026-9-2 - zamolba za produljenje roka 180 dana.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3c3e61d-f1b4-4abd-bda7-42d20b759b34/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 12.06.2026.; Rješenje od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 14:07:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6668055c-3243-486b-8e75-703e64e8316d</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6668055c-3243-486b-8e75-703e64e8316d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-37/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>FILUS d.o.o. 00309221592</t>
   </si>
   <si>
     <t>21.05.2026. 09:20:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64811301-c073-4008-b5bb-603eaee7b3b4</t>
   </si>
   <si>
     <t>07-02-26-25 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA .pdf; 07-02-26-26 OČITOVANJE  DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64811301-c073-4008-b5bb-603eaee7b3b4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-37/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>04.05.2026. 13:11:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/33f7718c-7bc5-4ddc-8f06-fba6e4c1ba77</t>
   </si>
   <si>
     <t>07-02-26-23 PRIJAVA TRAŽBINE UZ II DOPUNU TABLICE - BEL BOS TRADING .pdf; 07-02-26-24 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
@@ -278,51 +308,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -384,348 +414,348 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
-      <c r="E8"/>
-[...1 lines deleted...]
-      <c r="G8"/>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
         <v>68</v>
       </c>
       <c r="M10" t="s">
         <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
@@ -739,45 +769,129 @@
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>72</v>
       </c>
       <c r="L11" t="s">
         <v>73</v>
       </c>
       <c r="M11" t="s">
         <v>74</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>