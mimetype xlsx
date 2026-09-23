--- v2 (2026-08-03)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="95">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Dopis od 10.09.2026.; Prilog od: 10.09.2026.</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4, 43000 Bjelovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>00309221592</t>
+  </si>
+  <si>
+    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju 00309221592</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:35:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df773ed4-8c6a-4f1c-83ea-b09728b40f77</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-37_2026-22-1 - Zamolba za produljenje roka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df773ed4-8c6a-4f1c-83ea-b09728b40f77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 02.09.2026.; Dopis od 01.09.2026.; Prilog od: 01.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:30:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ddffb42-1d45-4f71-8032-29c0eae227e3</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-37_2026-19-1 - plan financijskog i operativnog restrukturiranja.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ddffb42-1d45-4f71-8032-29c0eae227e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
-    <t>FILUS društvo s ograničenom odgovornošću za trgovinu, usluge i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 13:48:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09587112-9102-42b9-88d1-7406ecc6ff30</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09587112-9102-42b9-88d1-7406ecc6ff30/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-37/2026</t>
   </si>
   <si>
     <t>FILUS d.o.o.</t>
   </si>
   <si>
     <t>Augusta Šenoe 4, 43000 Bjelovar</t>
   </si>
   <si>
     <t>FILUS d.o.o. 00309221592</t>
   </si>
   <si>
     <t>18.06.2026. 08:10:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48dabd8a-89e1-4cb3-8dad-df8a943130f1</t>
   </si>
   <si>
     <t>07-02-26-28  TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/48dabd8a-89e1-4cb3-8dad-df8a943130f1/dokumenti/preuzimanje</t>
   </si>
@@ -308,51 +338,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -414,432 +444,432 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-      <c r="G10"/>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
         <v>68</v>
       </c>
       <c r="M10" t="s">
         <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>72</v>
       </c>
       <c r="L11" t="s">
         <v>73</v>
       </c>
       <c r="M11" t="s">
         <v>74</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>75</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I12" t="s">
         <v>76</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>77</v>
       </c>
       <c r="L12" t="s">
         <v>78</v>
       </c>
       <c r="M12" t="s">
         <v>79</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
@@ -853,45 +883,129 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>81</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>82</v>
       </c>
       <c r="L13" t="s">
         <v>83</v>
       </c>
       <c r="M13" t="s">
         <v>84</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>