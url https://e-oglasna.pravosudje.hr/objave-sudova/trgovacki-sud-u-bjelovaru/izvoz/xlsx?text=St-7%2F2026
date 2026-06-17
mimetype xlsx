--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-7/2026</t>
   </si>
   <si>
+    <t>Podnesak od 09.06.2026.; Prilog od: 09.06.2026.</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Patkovac 83, 43000 Patkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51779825718</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 51779825718</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:54:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-7_2026-16-1 - Potvrda o uplati.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026. 09:43:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32df87b4-eb8a-4dec-811d-26a98aaa53df</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32df87b4-eb8a-4dec-811d-26a98aaa53df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:47:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5933dcc4-b742-48c4-b3b2-b29a03bebde4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-7_2026-10-1 - Odluka TS ZG Povrv-2155-2018-92 od 07.04.2026. - Presuda (2).pdf; Prilog St-7_2026-10-2 - Podnesak TS ZG Povrv-2155-2018-94 od 22.04.2026. - Žalba.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5933dcc4-b742-48c4-b3b2-b29a03bebde4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 16.04.2026.</t>
   </si>
   <si>
-    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 13:01:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/329a7415-1ae9-48cf-9880-9ecc233cf70e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/329a7415-1ae9-48cf-9880-9ecc233cf70e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 30.03.2026.; Podnesak od 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.</t>
   </si>
   <si>
     <t>30.03.2026. 15:00:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1316c56c-4ec6-47dc-a0b2-68fee144bab7</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-7_2026-7-1 - Preslika maila.pdf; Prilog St-7_2026-7-2 - Bruto bilanca 17.03.2026. PROIZVODNJA JAVOR d.o.o..pdf; Prilog St-7_2026-7-3 - 12000 PROIZVODNJA JAVORT d.o.o..pdf; Prilog St-7_2026-7-4 - 12100 PROIZVODNJA JAVOR d.o.o..pdf; Prilog St-7_2026-7-5 - 12900 PROIZVODNJA JAVOR d.o.o..pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1316c56c-4ec6-47dc-a0b2-68fee144bab7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.</t>
   </si>
   <si>
     <t>09.03.2026. 13:40:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b576ac01-6313-4072-8384-33aeb967aedc</t>
   </si>
@@ -179,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +442,168 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>