--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-7/2026</t>
   </si>
   <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Patkovac 83, 43000 Patkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51779825718</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 51779825718</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:35:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0124a95b-584d-4246-9d6a-e1fd8ae83a17</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0124a95b-584d-4246-9d6a-e1fd8ae83a17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 09.06.2026.; Prilog od: 09.06.2026.</t>
   </si>
   <si>
-    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>09.06.2026. 14:54:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-7_2026-16-1 - Potvrda o uplati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 01.06.2026.</t>
   </si>
   <si>
     <t>01.06.2026. 09:43:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32df87b4-eb8a-4dec-811d-26a98aaa53df</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32df87b4-eb8a-4dec-811d-26a98aaa53df/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 12:47:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5933dcc4-b742-48c4-b3b2-b29a03bebde4</t>
   </si>
@@ -224,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +583,84 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>