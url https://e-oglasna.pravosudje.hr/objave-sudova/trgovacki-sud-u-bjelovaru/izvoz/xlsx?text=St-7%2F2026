--- v2 (2026-08-03)
+++ v3 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-7/2026</t>
   </si>
   <si>
+    <t>Podnesak od 16.09.2026.; Prilog od: 16.09.2026.; Prilog od: 16.09.2026.; Prilog od: 16.09.2026.; Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Patkovac 83, 43000 Patkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>51779825718</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 51779825718</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:44:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ae893a-6460-491f-8148-f6639288f3e8</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-7_2026-24-1 - NKD obavijest.pdf; Prilog St-7_2026-24-2 - Izvadak iz registra stvarnih vlasnika.pdf; Prilog St-7_2026-24-3 - Potvrda HZMO.pdf; Prilog St-7_2026-24-4 - Ugovor o knjigovodstvu PROIZVODNJA JAVOR d.o.o. u st - FINSENSE d.o.o. p.pdf; Prilog St-7_2026-24-5 - Ugovor s posrednikom.pdf; Prilog St-7_2026-24-6 - Ugovor ZABA.pdf; Prilog St-7_2026-24-7 - Podnesak TS ZG Povrv-2155-2018-98 od 03.08.2026. - Presuda - odbijena žalba - potvrđena presuda 1. s.pdf; Prilog St-7_2026-24-8 - Preslika e-maila.pdf; Prilog St-7_2026-24-9 - Preslika e-maila.pdf; Pregled imovine i obveza.pdf P78P; Popis vjerovnika.pdf P55P; Popis predmeta stečajne mase.pdf P76P; Tablica prijavljenih i osporenih tražbina.pdf P605P; Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-7_2026-29-1 - Tablica tražbina.pdf; Prilog St-7_2026-29-2 - Popis vjerovnika.pdf; Prilog St-7_2026-29-3 - Pregled imovine i obveza.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ae893a-6460-491f-8148-f6639288f3e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
-    <t>PROIZVODNJA JAVOR društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>03.07.2026. 14:35:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0124a95b-584d-4246-9d6a-e1fd8ae83a17</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0124a95b-584d-4246-9d6a-e1fd8ae83a17/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=7&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 09.06.2026.; Prilog od: 09.06.2026.</t>
   </si>
   <si>
     <t>09.06.2026. 14:54:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-7_2026-16-1 - Potvrda o uplati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/70003521-d688-4c19-ac07-2b403e0aaf87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 01.06.2026.</t>
   </si>
   <si>
     <t>01.06.2026. 09:43:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32df87b4-eb8a-4dec-811d-26a98aaa53df</t>
   </si>
@@ -239,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -625,42 +640,84 @@
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>