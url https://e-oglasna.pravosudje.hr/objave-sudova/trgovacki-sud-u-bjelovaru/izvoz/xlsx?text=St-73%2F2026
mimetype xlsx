--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -6,152 +6,170 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="53">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
+    <t>St-73/2026</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Lipa 124, Slatina</t>
+  </si>
+  <si>
+    <t>12223293933</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. 12223293933</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:48:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c409a73-2069-4319-8d21-ba9a0b232ce9</t>
+  </si>
+  <si>
+    <t>07-02-26-18 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-19 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c409a73-2069-4319-8d21-ba9a0b232ce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
     <t>sT-73/2026</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-73/2026</t>
   </si>
   <si>
-    <t>NOBIL j.d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Lipa 124, 33520 Slatina</t>
   </si>
   <si>
-    <t>12223293933</t>
-[...4 lines deleted...]
-  <si>
     <t>11.05.2026. 09:05:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45c169a0-d4f7-40ae-aca4-15e95cb74f72</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - ŽIVKO-PROM.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - AUTOELEKTRIKA KRISTIJAN RUNJAK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE - ispravak prijave.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - PETROL.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - KOPPOM MASKIN.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - PORSCHE LEASING.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - AUTO SERVIS LUKENDA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45c169a0-d4f7-40ae-aca4-15e95cb74f72/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=sT&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
-    <t>St-73/2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-73/2026 </t>
   </si>
   <si>
     <t>11.05.2026. 08:58:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e962a18-f8a2-4be2-aa25-763ea2d64c93</t>
   </si>
   <si>
     <t>07-02-26-15 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e962a18-f8a2-4be2-aa25-763ea2d64c93/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2026.</t>
   </si>
   <si>
     <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge</t>
   </si>
   <si>
     <t>Lipa 124, 33520 Slatina, Hrvatska</t>
   </si>
   <si>
     <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge 12223293933</t>
   </si>
   <si>
     <t>07.04.2026. 09:53:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1923041-ff32-489b-871d-23053b78db03</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1923041-ff32-489b-871d-23053b78db03/dokumenti/preuzimanje</t>
   </si>
@@ -194,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -299,149 +317,191 @@
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3"/>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="F4" t="s">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>33</v>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>