--- v1 (2026-07-07)
+++ v2 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,159 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-73/2026</t>
   </si>
   <si>
+    <t>Zaključak od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Lipa 124, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12223293933</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge 12223293933</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:06:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0114a83-98de-4c7f-95d6-f539f779edff</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0114a83-98de-4c7f-95d6-f539f779edff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-73/2026</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Lipa 124, 33520 Slatina</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. 12223293933</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:19:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1dcfdad-f9c9-400a-8d3e-15da07f8b23a</t>
+  </si>
+  <si>
+    <t>07-02-26-20  TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1dcfdad-f9c9-400a-8d3e-15da07f8b23a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
-    <t>NOBIL j.d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Lipa 124, Slatina</t>
   </si>
   <si>
-    <t>12223293933</t>
-[...4 lines deleted...]
-  <si>
     <t>23.06.2026. 08:48:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c409a73-2069-4319-8d21-ba9a0b232ce9</t>
   </si>
   <si>
     <t>07-02-26-18 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-19 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c409a73-2069-4319-8d21-ba9a0b232ce9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>sT-73/2026</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-73/2026</t>
   </si>
   <si>
-    <t>Lipa 124, 33520 Slatina</t>
-[...1 lines deleted...]
-  <si>
     <t>11.05.2026. 09:05:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45c169a0-d4f7-40ae-aca4-15e95cb74f72</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - ŽIVKO-PROM.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - AUTOELEKTRIKA KRISTIJAN RUNJAK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE - ispravak prijave.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - PETROL.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - KOPPOM MASKIN.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - PORSCHE LEASING.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - AUTO SERVIS LUKENDA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45c169a0-d4f7-40ae-aca4-15e95cb74f72/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=sT&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-73/2026 </t>
   </si>
   <si>
     <t>11.05.2026. 08:58:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e962a18-f8a2-4be2-aa25-763ea2d64c93</t>
   </si>
   <si>
     <t>07-02-26-15 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e962a18-f8a2-4be2-aa25-763ea2d64c93/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge 12223293933</t>
   </si>
   <si>
     <t>07.04.2026. 09:53:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1923041-ff32-489b-871d-23053b78db03</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1923041-ff32-489b-871d-23053b78db03/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.</t>
   </si>
   <si>
     <t>30.03.2026. 12:14:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b6f39e7-7d64-4c99-9bdc-8a42eebb7497</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-73_2026-1-1 - dopis.pdf; Prilog St-73_2026-1-2 - dokaz o uplati 663,61 EUR.pdf; Prilog St-73_2026-1-3 - očevidnik o neizvršenim osnovama.pdf; Prilog St-73_2026-1-4 - očevidnik o danima insolventnosti.pdf; Prilog St-73_2026-1-5 - potvrda FINE o blokadi računa.pdf; Prilog St-73_2026-1-6 - izjava Nikole Bajo.pdf; Prilog St-73_2026-1-7 - godišnji financijski izvješaj za 2026..pdf; Prilog St-73_2026-1-8 - uvid u stanje računa poreznog obveznika.pdf; Prilog St-73_2026-1-9 - kartica kupca.pdf; Prilog St-73_2026-1-10 - kartica dobavljača.pdf; Prilog St-73_2026-1-11 - ugovori o kreditu Raiffeisen bank.pdf; Prilog St-73_2026-1-12 - ugovor o financijskom leasingu.pdf; Prilog St-73_2026-1-13 - upravni ugovor o namirenju duga.pdf; Prilog St-73_2026-1-14 - prometne dozvole.pdf; Prilog St-73_2026-1-15 - ostala potraživanja, pozajmice, obveze po pozajmicama.pdf</t>
   </si>
@@ -212,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -312,196 +342,280 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
-      <c r="E4"/>
-[...1 lines deleted...]
-      <c r="G4"/>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
         <v>45</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>46</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>49</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6" t="s">
         <v>51</v>
       </c>
       <c r="M6" t="s">
         <v>52</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>