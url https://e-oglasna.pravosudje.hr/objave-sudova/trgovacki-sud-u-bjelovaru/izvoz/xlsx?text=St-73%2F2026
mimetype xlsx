--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-73/2026</t>
   </si>
   <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Lipa 124, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>12223293933</t>
+  </si>
+  <si>
+    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge 12223293933</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b76c9022-f683-496a-b80b-6c78bac7fad1</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b76c9022-f683-496a-b80b-6c78bac7fad1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Zaključak od 23.07.2026.</t>
   </si>
   <si>
-    <t>NOBIL j.d.o.o. za proizvodnju,  trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>23.07.2026. 10:06:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0114a83-98de-4c7f-95d6-f539f779edff</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0114a83-98de-4c7f-95d6-f539f779edff/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-73/2026</t>
   </si>
   <si>
     <t>NOBIL j.d.o.o.</t>
   </si>
   <si>
     <t>Lipa 124, 33520 Slatina</t>
   </si>
   <si>
     <t>NOBIL j.d.o.o. 12223293933</t>
   </si>
   <si>
     <t>20.07.2026. 08:19:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1dcfdad-f9c9-400a-8d3e-15da07f8b23a</t>
   </si>
   <si>
     <t>07-02-26-20  TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1dcfdad-f9c9-400a-8d3e-15da07f8b23a/dokumenti/preuzimanje</t>
   </si>
@@ -242,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -348,222 +363,222 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
         <v>44</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" t="s">
         <v>50</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>51</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
-      <c r="E7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>54</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>55</v>
       </c>
       <c r="L7" t="s">
         <v>56</v>
       </c>
       <c r="M7" t="s">
         <v>57</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
@@ -577,45 +592,87 @@
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>59</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>60</v>
       </c>
       <c r="L8" t="s">
         <v>61</v>
       </c>
       <c r="M8" t="s">
         <v>62</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>