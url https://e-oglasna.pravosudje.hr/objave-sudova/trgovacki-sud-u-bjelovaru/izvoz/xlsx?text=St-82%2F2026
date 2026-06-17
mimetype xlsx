--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,252 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-82/2026</t>
   </si>
   <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina</t>
+  </si>
+  <si>
+    <t>04444315748</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o. 04444315748</t>
+  </si>
+  <si>
+    <t>11.06.2026. 09:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c47870-eff6-4b88-8dc7-3322cdc37fa0</t>
+  </si>
+  <si>
+    <t>07-02-26-70 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ LOGISTIKA.pdf; 07-02-26-71 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ , obrt, vl. M. Martinović.pdf; 07-02-26-72 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ LOGISTIKA - ISPRAVAK PRIJAVE.pdf; 07-02-26-73 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ , obrt, vl. M. Martinović - ISPRAVAK PRIJAVE.pdf; 07-02-26-74 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c47870-eff6-4b88-8dc7-3322cdc37fa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:20:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9eb3c-a416-4ea6-a66a-9cd3eab765bc</t>
+  </si>
+  <si>
+    <t>07-02-26-61 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ČOKRLIĆ, obrt, vl. Z. Čokrlić.pdf; 07-02-26-62 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ZOU ZLATKO GREGURIĆ, TATJANA FIGAČ-GREGURIĆ, HRVOJE MLADINIĆ.pdf; 07-02-26-63 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ŽIR ŠUMARSTVO.pdf; 07-02-26-67 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ŽIR ŠUMARSTVO - ISPRAVAK PRIJAVE.pdf; 07-02-26-64 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - DIONISI LEGNAMI.pdf; 07-02-26-65 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - OBRT ZA ŠUMARSKE USLUGE, vl. Đ. Ružić.pdf; 07-02-26-66 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - WRAVOR.pdf; 07-02-26-68 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9eb3c-a416-4ea6-a66a-9cd3eab765bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom  postupku St-82/2026</t>
+  </si>
+  <si>
+    <t>05.06.2026. 09:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38074acc-13e5-4248-9d02-0c0ff57427ed</t>
+  </si>
+  <si>
+    <t>07-02-26-60 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38074acc-13e5-4248-9d02-0c0ff57427ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajni postupak St-82/2026 - 4. DIO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 09:07:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa09bbe5-fab9-4547-a77e-c7e043b46576</t>
+  </si>
+  <si>
+    <t>07-02-26-46 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-47 PRIJAVA TRAŽBINE - ISKRALEGNO S.R.L.pdf; 07-02-26-48 PRIJAVA TRAŽBINE - ELDA-DRVO.pdf; 07-02-26-49 PRIJAVA TRAŽBINE - SANJA KIĐOŠI.pdf; 07-02-26-50 PRIJAVA TRAŽBINE - SANJA KIĐOŠ - ISPRAVAK PRIJAVEI.pdf; 07-02-26-51 PRIJAVA TRAŽBINE - ROBERT KIĐOŠI.pdf; 07-02-26-52 PRIJAVA TRAŽBINE - ROBERT KIĐOŠI - ISPRAVAK PRIJAVE.pdf; 07-02-26-53 PRIJAVA TRAŽBINE - MEBOR.pdf; 07-02-26-57 PRIJAVA TRAŽBINE - MEBOR - ISPRAVAK PRIJAVE.pdf; 07-02-26-54 PRIJAVA TRAŽBINE - ZAŠTITA ZAGREB.pdf; 07-02-26-58 PRIJAVA TRAŽBINE - ZAŠTITA ZAGREB - ISPRAVAK PRIJAVE.pdf; 07-02-26-55 PRIJAVA TRAŽBINE - PROGRES INŽENJERING.pdf; 07-02-26-59 PRIJAVA TRAŽBINE - AKM DRVO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa09bbe5-fab9-4547-a77e-c7e043b46576/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajni postupak St-82/2026 - 3. DIO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:58:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6273a2e-121a-4428-8c2a-458915a7b294</t>
+  </si>
+  <si>
+    <t>07-02-26-40 PRIJAVA TRAŽBINE - BANKA KOVANICA.pdf; 07-02-26-41 PRIJAVA TRAŽBINE - BANKA KOVANICA - DOPUNA PRIJAVE.pdf; 07-02-26-42 PRIJAVA TRAŽBINE - SITOLOR TVORNICA BOJA.pdf; 07-02-26-43 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE.pdf; 07-02-26-44 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-45 PRIJAVA TRAŽBINE - HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6273a2e-121a-4428-8c2a-458915a7b294/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajni postupak St-82/2026 - 2. DIO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/373c78aa-df91-480c-849e-6a8af4902e06</t>
+  </si>
+  <si>
+    <t>07-02-26-19 PRIJAVA TRAŽBINE - EXPORTDRVO.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - MI-BOR.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - ETRADEX GORIVO.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - KTC.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - BRUSIONA SUŠEC.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - DRVO BRUSIONA.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - PILANA JAKLIĆ.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -HEP-PLIN.pdf; 07-02-26-30 PRIJAVA TRAŽBINE -IVANA LJUBAS.pdf; 07-02-26-33 PRIJAVA TRAŽBINE -IVANA LJUBAS - DOPUNA PRIJAVE.pdf; 07-02-26-31 PRIJAVA TRAŽBINE -CROATIA OSIGURANJE.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -HEP-OPERATOR DISTRIBUCIJSKOG SUSTAVA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE -ARDENTER.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -ASEL SPRING MACHINES.pdf; 07-02-26-56 PRIJAVA TRAŽBINE -ASEL SPRING MACHINES - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-37 PRIJAVA TRAŽBINE - VUKOVIĆ, OBRT, vl. M. Vuković.pdf; 07-02-26-38 PRIJAVA TRAŽBINE - PETROL.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -REVIZOR PLUS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/373c78aa-df91-480c-849e-6a8af4902e06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajni postupak St-82/2026 - 1. DIO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:33:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198ec6d9-e3b7-45c9-81bb-ad0833d9b261</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HRVATSKE ŠUME.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HRVATSKO KREDITNO OSIGURANJE.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - ZAGREBAČKA BANKA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - CHAMPION PRIJEVOZ.pdf; 07-02-26-36 PRIJAVA TRAŽBINE - CHAMPION PRIJEVOZ - ISPRAVAK PRIJAVE.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - UNICREDIT LEASING CROATIA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - C.I.A.K. AUTO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - BOMARK AMBALAŽA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - KONICA MINOLTA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - INTER CARS.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - RUDEC.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - HEP-ESCO.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - HEP-ESCO - ISPRAVAK PRIJAVE.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - RODA, obrt vl. I. Gojević.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - GORAN LUČIĆ.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - GORAN LUČIĆ - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198ec6d9-e3b7-45c9-81bb-ad0833d9b261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 04444315748</t>
+  </si>
+  <si>
+    <t>14.05.2026. 09:12:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4050a3e-f130-4edf-8e5d-8b3d952b493f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-82_2026-11-1 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. prijava tražbine vjerovnika u predstečajnom postupku obrazac sig.pdf; Prilog St-82_2026-11-2 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. podnesak uređenje tužbe signed.pdf; Prilog St-82_2026-11-3 - Obavijest o primitku podneska od 12.05.2026. za OS VT, Pr-9-2024.pdf; Prilog St-82_2026-11-4 - Zapisnik OS VT Pr-9-2024-64 od 11.05.2026. - Ročište za glavnu raspravu dana 11.05.2026. u 11_00 sat.pdf; Prilog St-82_2026-11-5 - 00061 Podnesak OS VT Pr-9-2024-61 od 04.05.2026. - Podnesak.pdf; Prilog St-82_2026-11-6 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata božićnica.pdf; Prilog St-82_2026-11-7 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata plaća.pdf; Prilog St-82_2026-11-8 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata uskrsnica.pdf; Prilog St-82_2026-11-9 - 00001 Podnesak OS VT Pr-9-2024-1 od 22.05.2024. - Tužba.pdf; Prilog St-82_2026-11-10 - 00001 Prilog OS VT Pr-9-2024-1-1 od 22.05.2024. - 1. PUNOMOĆ.pdf; Prilog St-82_2026-11-11 - 00001 Prilog OS VT Pr-9-2024-1-2 od 22.05.2024. - 2. Presuda Općinskog suda u Virovitici.pdf; Prilog St-82_2026-11-12 - 00001 Prilog OS VT Pr-9-2024-1-3 od 22.05.2024. - 3. Presuda Županijskog suda.pdf; Prilog St-82_2026-11-13 - 00001 Prilog OS VT Pr-9-2024-1-4 od 22.05.2024. - 4. Zahtjev za vraćanje na rad.pdf; Prilog St-82_2026-11-14 - 00001 Prilog OS VT Pr-9-2024-1-5 od 22.05.2024. - 5. DRVO-TRGOVINA d.o.o. izvadak iz sudskog registr.pdf; Prilog St-82_2026-11-15 - 00001 Prilog OS VT Pr-9-2024-1-6 od 22.05.2024. - 6. Isplatne liste i HZMO potvrda.pdf; Prilog St-82_2026-11-16 - 00001 Prilog OS VT Pr-9-2024-1-7 od 22.05.2024. - 7. dopis otkaz i potvrda.pdf; Prilog St-82_2026-11-17 - 00001 Prilog OS VT Pr-9-2024-1-9 od 22.05.2024. - 8. zahtjev za vraćanje na rad i za isplatu.pdf; Prilog St-82_2026-11-18 - 00001 Prilog OS VT Pr-9-2024-1-8 od 22.05.2024. - 9. Gmail - Goran Lučić - DRVO TRGOVINA d.o.o. - vr.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4050a3e-f130-4edf-8e5d-8b3d952b493f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c8a914-492f-4b56-86ef-399f16af258a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-82_2026-10-1 - Popis imovine i obveza_DRVO-TRGOVINA d.o.o_FINAL_12052026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c8a914-492f-4b56-86ef-399f16af258a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>08.05.2026. 14:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d996c16a-6b87-4fc9-a645-35b2dd7d9175</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d996c16a-6b87-4fc9-a645-35b2dd7d9175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.; Podnesak od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f991dfb6-3781-49a5-a205-ab0d1261d50b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-82_2026-6-1 - Potvrda zaprimanja pošiljke.pdf; Prilog St-82_2026-6-2 - Prijava za sudski registar 1.pdf; Prilog St-82_2026-6-3 - Potvrda o uručenju pošiljke.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f991dfb6-3781-49a5-a205-ab0d1261d50b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">Podnesak od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog </t>
   </si>
   <si>
-    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>28.04.2026. 10:01:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3de57c66-3bf4-445f-9f62-9b85f4aa0040</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-82_2026-1-1 - 260408 DRVO-TRGOVINA d.o.o_Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ).pdf; Prilog St-82_2026-1-2 - DRVO-TRGOVINA_opoziv i imenovanje uprave.pdf; Prilog St-82_2026-1-3 - DRVO-TRGOVINA d.o.o._Prilog 1, Punomoć.pdf; Prilog St-82_2026-1-4 - DRVO-TRGOVINA d.o.o._Prilog 2, Potvrda o blokadi računa.pdf; Prilog St-82_2026-1-5 - DRVO-TRGOVINA d.o.o._Prilog 3, Očevidnik neizvršenih osnova za plaćanje.pdf; Podnesak.pdf P75P; Prilog St-82_2026-3-1 - BZP-5534-KO-MEDINCI.pdf; Prilog St-82_2026-3-2 - Bilanca i RDG 31.12.2025..pdf; Prilog St-82_2026-3-3 - Bilanca i RDG 31.03.2026..pdf; Prilog St-82_2026-3-4 - Kamion Scania - Inv. br. 394.pdf; Prilog St-82_2026-3-5 - Kamion Mercedes - Inv br. 395.pdf; Prilog St-82_2026-3-6 - Izvadci FINA - zalog Kovanica oprema i RBA zalihe.pdf; Prilog St-82_2026-3-7 - Opel Movano - Inv. br. 370.pdf; Prilog St-82_2026-3-8 - Prikolica za trupce - Inv. br. 397.pdf; Prilog St-82_2026-3-9 - Popis imovine i obveza na dan 15.4.2026..pdf; Prilog St-82_2026-3-10 - Izvadci FINA - 23.4.2026..pdf; Prilog St-82_2026-3-11 - Prikolica za trupce AS Mielke - Inv. br. 396.pdf; Prilog St-82_2026-3-12 - Potvrda o uplati predujma.pdf; Prilog St-82_2026-3-13 - Renault Kangoo - Inv.br. 392.pdf; Prilog St-82_2026-3-14 - Traktor Zetor - Inv. br. 6.pdf; Prilog St-82_2026-3-15 - Ugovor o finan. leasingu - Brenta 2022.pdf; Prilog St-82_2026-3-16 - Sporazum o zalogu - solemniziran.pdf; Prilog St-82_2026-3-17 - ZK-10536-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-18 - ZK-13485-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-19 - ZK-15132-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-20 - ZK-15143-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-21 - Rješenja o provedenom zalogu FINA -  Kovanica zalog na udjelima.pdf; Prilog St-82_2026-3-22 - ZK-15424-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-23 - Izjava o broju radinka.pdf; Prilog St-82_2026-3-24 - Opel Combo - Inv.br. 325.pdf; Prilog St-82_2026-3-25 - Kamion Iveco - Inv. br. 369.pdf; Prilog St-82_2026-3-26 - Renault Kangoo - Inv. br. 437  - 1. stranica.jpeg; Prilog St-82_2026-3-27 - Renault Kangoo - Inv. br. 437 - 2. stranica.jpeg; Prilog St-82_2026-3-28 - VW Tiguan - inv.br. 358 str. 2.jpeg; Prilog St-82_2026-3-29 - VW Tiguan - inv.br. 358 str.1.jpeg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3de57c66-3bf4-445f-9f62-9b85f4aa0040/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 12:06:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d95e8f9-dc1e-4a31-8985-b7768d859925</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d95e8f9-dc1e-4a31-8985-b7768d859925/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -280,45 +454,507 @@
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>