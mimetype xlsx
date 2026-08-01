--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,167 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-82/2026</t>
   </si>
   <si>
+    <t>Ispravak očitovanja povjerenika o prijavljenoj tražbini</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska 3, Slatina</t>
+  </si>
+  <si>
+    <t>04444315748</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o. 04444315748</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:57:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f9d9da-331f-4724-927c-d0afde0aad8d</t>
+  </si>
+  <si>
+    <t>DRVO TRGOVINA ISPRAVAK OČ. POVJERENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f9d9da-331f-4724-927c-d0afde0aad8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 04444315748</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9d2690b-f9be-4a7f-b6f5-f94826f64298</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9d2690b-f9be-4a7f-b6f5-f94826f64298/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-82/2026</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:47:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/337add85-4520-46aa-983c-40bc65342add</t>
+  </si>
+  <si>
+    <t>07-02-26-79 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-80 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/337add85-4520-46aa-983c-40bc65342add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>08.07.2026. 10:16:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/438294e1-d389-4de5-8b1a-20f16c170c80</t>
+  </si>
+  <si>
+    <t>07-02-26-77 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - JASMINA VALIDŽIĆ.pdf; 07-02-26-78 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/438294e1-d389-4de5-8b1a-20f16c170c80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 - ISPRAVAK TABLICE i pripadajući PODNESAK VJEROVNIKA</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:29:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bb14e62-8a1f-40ae-8cd5-db96367d93b6</t>
+  </si>
+  <si>
+    <t>07-02-26-75 PRIJAVA TRAŽBINE - HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE - ISPRAVAK PRIJAVE.pdf; 07-02-26-76 TABLICA PRIJAVLJENIH TRAŽBINA - ISPRAVAK TABLICE.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bb14e62-8a1f-40ae-8cd5-db96367d93b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>DRVO-TRGOVINA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>11.06.2026. 09:01:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65c47870-eff6-4b88-8dc7-3322cdc37fa0</t>
   </si>
   <si>
     <t>07-02-26-70 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ LOGISTIKA.pdf; 07-02-26-71 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ , obrt, vl. M. Martinović.pdf; 07-02-26-72 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ LOGISTIKA - ISPRAVAK PRIJAVE.pdf; 07-02-26-73 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MARTINOVIĆ , obrt, vl. M. Martinović - ISPRAVAK PRIJAVE.pdf; 07-02-26-74 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65c47870-eff6-4b88-8dc7-3322cdc37fa0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>08.06.2026. 14:20:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9e9eb3c-a416-4ea6-a66a-9cd3eab765bc</t>
   </si>
   <si>
     <t>07-02-26-61 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ČOKRLIĆ, obrt, vl. Z. Čokrlić.pdf; 07-02-26-62 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ZOU ZLATKO GREGURIĆ, TATJANA FIGAČ-GREGURIĆ, HRVOJE MLADINIĆ.pdf; 07-02-26-63 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ŽIR ŠUMARSTVO.pdf; 07-02-26-67 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - ŽIR ŠUMARSTVO - ISPRAVAK PRIJAVE.pdf; 07-02-26-64 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - DIONISI LEGNAMI.pdf; 07-02-26-65 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - OBRT ZA ŠUMARSKE USLUGE, vl. Đ. Ružić.pdf; 07-02-26-66 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - WRAVOR.pdf; 07-02-26-68 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9e9eb3c-a416-4ea6-a66a-9cd3eab765bc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom  postupku St-82/2026</t>
   </si>
   <si>
     <t>05.06.2026. 09:12:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38074acc-13e5-4248-9d02-0c0ff57427ed</t>
   </si>
   <si>
     <t>07-02-26-60 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
@@ -180,59 +267,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/373c78aa-df91-480c-849e-6a8af4902e06</t>
   </si>
   <si>
     <t>07-02-26-19 PRIJAVA TRAŽBINE - EXPORTDRVO.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - MI-BOR.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - ETRADEX GORIVO.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - KTC.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - BRUSIONA SUŠEC.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - DRVO BRUSIONA.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - PILANA JAKLIĆ.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -HEP-PLIN.pdf; 07-02-26-30 PRIJAVA TRAŽBINE -IVANA LJUBAS.pdf; 07-02-26-33 PRIJAVA TRAŽBINE -IVANA LJUBAS - DOPUNA PRIJAVE.pdf; 07-02-26-31 PRIJAVA TRAŽBINE -CROATIA OSIGURANJE.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -HEP-OPERATOR DISTRIBUCIJSKOG SUSTAVA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE -ARDENTER.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -ASEL SPRING MACHINES.pdf; 07-02-26-56 PRIJAVA TRAŽBINE -ASEL SPRING MACHINES - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-37 PRIJAVA TRAŽBINE - VUKOVIĆ, OBRT, vl. M. Vuković.pdf; 07-02-26-38 PRIJAVA TRAŽBINE - PETROL.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -REVIZOR PLUS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/373c78aa-df91-480c-849e-6a8af4902e06/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajni postupak St-82/2026 - 1. DIO</t>
   </si>
   <si>
     <t>05.06.2026. 08:33:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/198ec6d9-e3b7-45c9-81bb-ad0833d9b261</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - HRVATSKE ŠUME.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HRVATSKO KREDITNO OSIGURANJE.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - ZAGREBAČKA BANKA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - CHAMPION PRIJEVOZ.pdf; 07-02-26-36 PRIJAVA TRAŽBINE - CHAMPION PRIJEVOZ - ISPRAVAK PRIJAVE.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - UNICREDIT LEASING CROATIA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - C.I.A.K. AUTO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - BOMARK AMBALAŽA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - KONICA MINOLTA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - INTER CARS.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - RUDEC.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - HEP-ESCO.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - HEP-ESCO - ISPRAVAK PRIJAVE.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - RODA, obrt vl. I. Gojević.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - GORAN LUČIĆ.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - GORAN LUČIĆ - ISPRAVAK PRIJAVE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/198ec6d9-e3b7-45c9-81bb-ad0833d9b261/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 04444315748</t>
   </si>
   <si>
     <t>14.05.2026. 09:12:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a4050a3e-f130-4edf-8e5d-8b3d952b493f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-82_2026-11-1 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. prijava tražbine vjerovnika u predstečajnom postupku obrazac sig.pdf; Prilog St-82_2026-11-2 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. podnesak uređenje tužbe signed.pdf; Prilog St-82_2026-11-3 - Obavijest o primitku podneska od 12.05.2026. za OS VT, Pr-9-2024.pdf; Prilog St-82_2026-11-4 - Zapisnik OS VT Pr-9-2024-64 od 11.05.2026. - Ročište za glavnu raspravu dana 11.05.2026. u 11_00 sat.pdf; Prilog St-82_2026-11-5 - 00061 Podnesak OS VT Pr-9-2024-61 od 04.05.2026. - Podnesak.pdf; Prilog St-82_2026-11-6 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata božićnica.pdf; Prilog St-82_2026-11-7 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata plaća.pdf; Prilog St-82_2026-11-8 - LUČIĆ GORAN ca DRVO-TRGOVINA d.o.o. izračun zateznih kamata uskrsnica.pdf; Prilog St-82_2026-11-9 - 00001 Podnesak OS VT Pr-9-2024-1 od 22.05.2024. - Tužba.pdf; Prilog St-82_2026-11-10 - 00001 Prilog OS VT Pr-9-2024-1-1 od 22.05.2024. - 1. PUNOMOĆ.pdf; Prilog St-82_2026-11-11 - 00001 Prilog OS VT Pr-9-2024-1-2 od 22.05.2024. - 2. Presuda Općinskog suda u Virovitici.pdf; Prilog St-82_2026-11-12 - 00001 Prilog OS VT Pr-9-2024-1-3 od 22.05.2024. - 3. Presuda Županijskog suda.pdf; Prilog St-82_2026-11-13 - 00001 Prilog OS VT Pr-9-2024-1-4 od 22.05.2024. - 4. Zahtjev za vraćanje na rad.pdf; Prilog St-82_2026-11-14 - 00001 Prilog OS VT Pr-9-2024-1-5 od 22.05.2024. - 5. DRVO-TRGOVINA d.o.o. izvadak iz sudskog registr.pdf; Prilog St-82_2026-11-15 - 00001 Prilog OS VT Pr-9-2024-1-6 od 22.05.2024. - 6. Isplatne liste i HZMO potvrda.pdf; Prilog St-82_2026-11-16 - 00001 Prilog OS VT Pr-9-2024-1-7 od 22.05.2024. - 7. dopis otkaz i potvrda.pdf; Prilog St-82_2026-11-17 - 00001 Prilog OS VT Pr-9-2024-1-9 od 22.05.2024. - 8. zahtjev za vraćanje na rad i za isplatu.pdf; Prilog St-82_2026-11-18 - 00001 Prilog OS VT Pr-9-2024-1-8 od 22.05.2024. - 9. Gmail - Goran Lučić - DRVO TRGOVINA d.o.o. - vr.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a4050a3e-f130-4edf-8e5d-8b3d952b493f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 08:39:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6c8a914-492f-4b56-86ef-399f16af258a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-82_2026-10-1 - Popis imovine i obveza_DRVO-TRGOVINA d.o.o_FINAL_12052026.pdf</t>
   </si>
@@ -323,51 +401,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -429,532 +507,742 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="I14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s">
+        <v>107</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" t="s">
+        <v>112</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>