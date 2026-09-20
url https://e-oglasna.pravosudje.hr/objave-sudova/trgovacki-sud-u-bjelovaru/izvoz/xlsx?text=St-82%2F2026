--- v2 (2026-08-01)
+++ v3 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="153">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,110 +59,227 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-82/2026</t>
   </si>
   <si>
+    <t>Podnesak od 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina, Hrvatska</t>
+  </si>
+  <si>
+    <t>04444315748</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 04444315748</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:47:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade0685d-4a3a-4162-b1fb-0ee2dc7833c7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-82_2026-30-1 - HZMO-potvrda o broju zaposlenih na dan 10.09.2026.pdf; Prilog St-82_2026-30-2 - DONATI - pismo namjere.pdf; Prilog St-82_2026-30-3 - Pismo namjere od strateškoga partnera od 03.09.2026..pdf; Prilog St-82_2026-30-4 - DONATI LEGNAMI - narudžba.pdf; Prilog St-82_2026-30-5 - Narudžba za 09 10 11 i 12-2026- Drvo Trgovina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade0685d-4a3a-4162-b1fb-0ee2dc7833c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cecacb54-38e5-4669-8bff-63f29b423c8c</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cecacb54-38e5-4669-8bff-63f29b423c8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Zaključak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:38:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5095e6-f151-4561-b6af-6754c3217b7f</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-82_2026-27-1 - Isplate plaća - očitovanje platne službe DRVO-TRGOVINA d.o.o..pdf; Prilog St-82_2026-27-2 - Očevidnik svih osnova za plaćanje sa specifikacijom naplate DRVO-TRGOVINA  d.o.o..pdf; Prilog St-82_2026-27-3 - Izvadak o prometu blokiranog žiro-računa (prisilna naplata).pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5095e6-f151-4561-b6af-6754c3217b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.; Rješenje od 24.08.2026.; Podnesak od 21.08.2026.; Prilog od: 21.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc7d34f0-df61-431d-8a5a-4a1e4131b425</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-82_2026-24-1 - ispravak očitovanja povjerenika za Zagrebačku banku.pdf; Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc7d34f0-df61-431d-8a5a-4a1e4131b425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. Ispravak očitovanja povjerenika o prijavljenoj tražbini u predstečajnom postupku St-82/2026</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska 3, 33520 Slatina</t>
+  </si>
+  <si>
+    <t>DRVO-TRGOVINA d.o.o. 04444315748</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:06:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678ccbba-b5d2-4a33-a9fd-ef18aaea8225</t>
+  </si>
+  <si>
+    <t>07-02-26-86 OČITOVANJE POVJERENIKA - II. ISPRAVAK OČITOVANJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678ccbba-b5d2-4a33-a9fd-ef18aaea8225/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:21:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9040e138-51ec-4384-ba80-abf51652b6d4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9040e138-51ec-4384-ba80-abf51652b6d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2276269-ea6b-4771-a27b-db0065d8ddf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2276269-ea6b-4771-a27b-db0065d8ddf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuće OSPORAVANJE TRAŽBINE OD STRANE VJEROVNIKA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:39:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae37a2b1-bf0e-4de4-9787-8efc8273408c</t>
+  </si>
+  <si>
+    <t>07-02-26-83 OSPORAVANJE TRAŽBINE OD STRANE VJEROVNIKA ELDA-DRVO.pdf; 07-02-26-84  TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae37a2b1-bf0e-4de4-9787-8efc8273408c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Ispravak očitovanja povjerenika o prijavljenoj tražbini</t>
   </si>
   <si>
-    <t>DRVO-TRGOVINA d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Industrijska 3, Slatina</t>
   </si>
   <si>
-    <t>04444315748</t>
-[...4 lines deleted...]
-  <si>
     <t>24.07.2026. 09:57:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f9d9da-331f-4724-927c-d0afde0aad8d</t>
   </si>
   <si>
     <t>DRVO TRGOVINA ISPRAVAK OČ. POVJERENIKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f9d9da-331f-4724-927c-d0afde0aad8d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=82&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 23.07.2026.</t>
   </si>
   <si>
-    <t>DRVO-TRGOVINA društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...7 lines deleted...]
-  <si>
     <t>23.07.2026. 14:18:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9d2690b-f9be-4a7f-b6f5-f94826f64298</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9d2690b-f9be-4a7f-b6f5-f94826f64298/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-82/2026</t>
   </si>
   <si>
-    <t>Industrijska 3, 33520 Slatina</t>
-[...1 lines deleted...]
-  <si>
     <t>16.07.2026. 09:47:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/337add85-4520-46aa-983c-40bc65342add</t>
   </si>
   <si>
     <t>07-02-26-79 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-80 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/337add85-4520-46aa-983c-40bc65342add/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-82/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>08.07.2026. 10:16:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/438294e1-d389-4de5-8b1a-20f16c170c80</t>
   </si>
   <si>
     <t>07-02-26-77 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - JASMINA VALIDŽIĆ.pdf; 07-02-26-78 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/438294e1-d389-4de5-8b1a-20f16c170c80/dokumenti/preuzimanje</t>
@@ -305,147 +422,141 @@
   <si>
     <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 08:39:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6c8a914-492f-4b56-86ef-399f16af258a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-82_2026-10-1 - Popis imovine i obveza_DRVO-TRGOVINA d.o.o_FINAL_12052026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6c8a914-492f-4b56-86ef-399f16af258a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 14:42:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d996c16a-6b87-4fc9-a645-35b2dd7d9175</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d996c16a-6b87-4fc9-a645-35b2dd7d9175/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 04.05.2026.; Podnesak od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 14:22:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f991dfb6-3781-49a5-a205-ab0d1261d50b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-82_2026-6-1 - Potvrda zaprimanja pošiljke.pdf; Prilog St-82_2026-6-2 - Prijava za sudski registar 1.pdf; Prilog St-82_2026-6-3 - Potvrda o uručenju pošiljke.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f991dfb6-3781-49a5-a205-ab0d1261d50b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog </t>
   </si>
   <si>
     <t>28.04.2026. 10:01:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3de57c66-3bf4-445f-9f62-9b85f4aa0040</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-82_2026-1-1 - 260408 DRVO-TRGOVINA d.o.o_Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ).pdf; Prilog St-82_2026-1-2 - DRVO-TRGOVINA_opoziv i imenovanje uprave.pdf; Prilog St-82_2026-1-3 - DRVO-TRGOVINA d.o.o._Prilog 1, Punomoć.pdf; Prilog St-82_2026-1-4 - DRVO-TRGOVINA d.o.o._Prilog 2, Potvrda o blokadi računa.pdf; Prilog St-82_2026-1-5 - DRVO-TRGOVINA d.o.o._Prilog 3, Očevidnik neizvršenih osnova za plaćanje.pdf; Podnesak.pdf P75P; Prilog St-82_2026-3-1 - BZP-5534-KO-MEDINCI.pdf; Prilog St-82_2026-3-2 - Bilanca i RDG 31.12.2025..pdf; Prilog St-82_2026-3-3 - Bilanca i RDG 31.03.2026..pdf; Prilog St-82_2026-3-4 - Kamion Scania - Inv. br. 394.pdf; Prilog St-82_2026-3-5 - Kamion Mercedes - Inv br. 395.pdf; Prilog St-82_2026-3-6 - Izvadci FINA - zalog Kovanica oprema i RBA zalihe.pdf; Prilog St-82_2026-3-7 - Opel Movano - Inv. br. 370.pdf; Prilog St-82_2026-3-8 - Prikolica za trupce - Inv. br. 397.pdf; Prilog St-82_2026-3-9 - Popis imovine i obveza na dan 15.4.2026..pdf; Prilog St-82_2026-3-10 - Izvadci FINA - 23.4.2026..pdf; Prilog St-82_2026-3-11 - Prikolica za trupce AS Mielke - Inv. br. 396.pdf; Prilog St-82_2026-3-12 - Potvrda o uplati predujma.pdf; Prilog St-82_2026-3-13 - Renault Kangoo - Inv.br. 392.pdf; Prilog St-82_2026-3-14 - Traktor Zetor - Inv. br. 6.pdf; Prilog St-82_2026-3-15 - Ugovor o finan. leasingu - Brenta 2022.pdf; Prilog St-82_2026-3-16 - Sporazum o zalogu - solemniziran.pdf; Prilog St-82_2026-3-17 - ZK-10536-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-18 - ZK-13485-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-19 - ZK-15132-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-20 - ZK-15143-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-21 - Rješenja o provedenom zalogu FINA -  Kovanica zalog na udjelima.pdf; Prilog St-82_2026-3-22 - ZK-15424-KO-PODRAVSKA-SLATINA.pdf; Prilog St-82_2026-3-23 - Izjava o broju radinka.pdf; Prilog St-82_2026-3-24 - Opel Combo - Inv.br. 325.pdf; Prilog St-82_2026-3-25 - Kamion Iveco - Inv. br. 369.pdf; Prilog St-82_2026-3-26 - Renault Kangoo - Inv. br. 437  - 1. stranica.jpeg; Prilog St-82_2026-3-27 - Renault Kangoo - Inv. br. 437 - 2. stranica.jpeg; Prilog St-82_2026-3-28 - VW Tiguan - inv.br. 358 str. 2.jpeg; Prilog St-82_2026-3-29 - VW Tiguan - inv.br. 358 str.1.jpeg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3de57c66-3bf4-445f-9f62-9b85f4aa0040/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 12:06:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d95e8f9-dc1e-4a31-8985-b7768d859925</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d95e8f9-dc1e-4a31-8985-b7768d859925/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -507,742 +618,1078 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
         <v>48</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
         <v>53</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I10" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
         <v>68</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
         <v>73</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
         <v>78</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I13" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
         <v>83</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>45</v>
+      </c>
+      <c r="I14" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
         <v>88</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>45</v>
+      </c>
+      <c r="I15" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" t="s">
         <v>93</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>45</v>
+      </c>
+      <c r="I16" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" t="s">
         <v>98</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" t="s">
         <v>103</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" t="s">
         <v>108</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>110</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" t="s">
         <v>113</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>114</v>
       </c>
-      <c r="M19" t="s">
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
         <v>115</v>
       </c>
-      <c r="N19" t="s">
+      <c r="E20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>45</v>
+      </c>
+      <c r="I20" t="s">
+        <v>116</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" t="s">
+        <v>121</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>131</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>132</v>
+      </c>
+      <c r="L23" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>135</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>136</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" t="s">
+        <v>53</v>
+      </c>
+      <c r="M24" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>140</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" t="s">
+        <v>142</v>
+      </c>
+      <c r="M25" t="s">
+        <v>143</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>144</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>145</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>146</v>
+      </c>
+      <c r="L26" t="s">
+        <v>147</v>
+      </c>
+      <c r="M26" t="s">
+        <v>148</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>149</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>150</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" t="s">
+        <v>152</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>