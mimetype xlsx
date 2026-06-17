--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,180 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-83/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>BOGADI d.o.o.</t>
+  </si>
+  <si>
+    <t>Matije Gupca 103, Mikleuš</t>
+  </si>
+  <si>
+    <t>38067617418</t>
+  </si>
+  <si>
+    <t>BOGADI d.o.o. 38067617418</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1edeb8f-f305-4d2e-8e78-ed546bc6a54f</t>
+  </si>
+  <si>
+    <t>07-02-26-26 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-25 Prijava tražbine - BOBICA D.O.O..pdf; 07-02-26-24 prijava tražbine - ALTA KRAINA S.R.O..pdf; 07-02-26-23 Prijava tražbine - OPG MATO PIPUNIĆ.pdf; 07-02-26-21 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-20 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-19 Prijava tražbine - RALU LOGISTIKA D.D..pdf; 07-02-26-18 Prijava tražbine - HEP PLIN D.O.O..pdf; 07-02-26-17 Prijava tražbine - P2P FINANCE D.O.O..pdf; 07-02-26-16 Prijava tražbine - A1 HR.pdf; 07-02-26-15 Prijava tražbine - INA d.d.pdf; 07-02-26-14 Prijava tražbine - BIGFOOT.pdf; 07-02-26-13 Prijava tražbine - GRAD ZAGREB.pdf; 07-02-26-12 Prijava tražbine - HR VODE.pdf; 07-02-26-11 Prijava tražbine - GS1 CROATIA.pdf; 07-02-26-10 Prijava tražbine - NUTRIFIT FOOD.pdf; 07-02-26-09 Prijava tražbine - RBA.pdf; 07-02-26-08 Prijava tražbine - BANKA KOVANICA.pdf; 07-02-26-07 Prijava tražbine IMPULS LEASING d..o.o..pdf; 07-02-26-06 Prijava tražbine - GARIĆ GAJ D.O.O..pdf; 07-02-26-05 Prijava tražbine - HR KREDITNO OSIGURANJE D.D..pdf; 07-02-26-04 Prijava tražbine - POSLOVNI INFO SERVISI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1edeb8f-f305-4d2e-8e78-ed546bc6a54f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Matije Gupca 102, 33517 Mikleuš, Hrvatska</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 38067617418</t>
+  </si>
+  <si>
+    <t>11.05.2026. 15:55:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd57754-5c0c-43e0-a66e-79ce0f369960</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd57754-5c0c-43e0-a66e-79ce0f369960/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>06.05.2026. 09:11:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aa4d6cc-12db-4119-ad3c-40f20e2486ad</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-83_2026-1-1 - Potvrda o uplati.pdf; Prilog St-83_2026-1-2 - Punomoć odvjetnika.pdf; Prilog St-83_2026-1-3 - Potvrda i Očevidnik.pdf; Podnesak.pdf P75P; Prilog St-83_2026-4-1 - Bilješke.pdf; Prilog St-83_2026-4-2 - Kartica DI.pdf; Prilog St-83_2026-4-3 - Potpisana izjava o broju zaposlenih pdf.pdf; Prilog St-83_2026-4-4 - GFI-POD.pdf; Prilog St-83_2026-4-5 - OČEVIDNIK.pdf; Prilog St-83_2026-4-6 - Potvrda o uplati.pdf; Prilog St-83_2026-4-7 - Prometna.pdf; Prilog St-83_2026-4-8 - Ugovor o dugoročnom kreditu - BOGADI doo- HBOR izvoznici 2024. 30.09..pdf; Prilog St-83_2026-4-9 - Ugovor o kreditu RBA2.pdf; Prilog St-83_2026-4-10 - Potvrda i Očevidnik.pdf; Prilog St-83_2026-4-11 - Ugovor RBA.pdf; Prilog St-83_2026-4-12 - Ugovor P2P.pdf; Prilog St-83_2026-4-13 - UGOVOR O LEASINGU I PROMETNA.pdf; Prilog St-83_2026-4-14 - ZK-6128-KO-MIKLEUS ar prva, rupa.pdf; Prilog St-83_2026-4-15 - ZK-6134-KO-MIKLEUS ar prva.pdf; Prilog St-83_2026-4-16 - ZK-946-KO-MIKLEUS ar čelikovo 2'.pdf; Prilog St-83_2026-4-17 - ZK-6258-KO-MIKLEUS (2) slavica a.pdf; Prilog St-83_2026-4-18 - ZK-6297-KO-MIKLEUSar čelik 2b'''.pdf; Prilog St-83_2026-4-19 - ZK-6464-KO-MIKLEUS (1) ar prva +.pdf; Prilog St-83_2026-4-20 - ZK-6618-KO-MIKLEUS ar čelik 2a.pdf; Prilog St-83_2026-4-21 - PKK.pdf; Prilog St-83_2026-4-22 - ZK-6434-KO-MIKLEUS ar prva.pdf; Prilog St-83_2026-4-23 - Kartica dobavljači.pdf; Prilog St-83_2026-4-24 - Kartica kupci.pdf; Prilog St-83_2026-4-25 - ZK-5721-KO-MIKLEUS bor dolje a.pdf; Prilog St-83_2026-4-26 - ZK-7125-KO-MIKLEUS čelikovo 3.pdf; Prilog St-83_2026-4-27 - ZK-6620-KO-MIKLEUS (3) slavica b.pdf; Prilog St-83_2026-4-28 - ZK-7057-KO-MIKLEUS zv 1.pdf; Prilog St-83_2026-4-29 - ZK-6881-KO-MIKLEUS bor dolje b.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aa4d6cc-12db-4119-ad3c-40f20e2486ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 20.04.2026.</t>
   </si>
   <si>
-    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 14:10:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec39066d-cc0b-4c61-94ca-4a6a6db43056</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec39066d-cc0b-4c61-94ca-4a6a6db43056/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +280,168 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>