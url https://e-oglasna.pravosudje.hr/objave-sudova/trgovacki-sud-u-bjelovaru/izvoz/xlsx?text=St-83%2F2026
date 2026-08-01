--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="59">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-83/2026</t>
   </si>
   <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>BOGADI d.o.o.</t>
+  </si>
+  <si>
+    <t>Matije Gupca 103, Mikleuš</t>
+  </si>
+  <si>
+    <t>38067617418</t>
+  </si>
+  <si>
+    <t>BOGADI d.o.o. 38067617418</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2babef5-b17f-49e2-9ba1-0eca31e582fa</t>
+  </si>
+  <si>
+    <t>07-02-26-28 Očitovanje dužnika o prijavljenim tražbinama.pdf; 07-02-26-27 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2babef5-b17f-49e2-9ba1-0eca31e582fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Matije Gupca 102, 33517 Mikleuš, Hrvatska</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 38067617418</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e3b61a-b562-4e47-9fa4-e746372cbb3d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e3b61a-b562-4e47-9fa4-e746372cbb3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72ef3b9a-dc86-42d5-9fa6-15562a745dc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72ef3b9a-dc86-42d5-9fa6-15562a745dc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>BOGADI d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 09:45:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1edeb8f-f305-4d2e-8e78-ed546bc6a54f</t>
   </si>
   <si>
     <t>07-02-26-26 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-25 Prijava tražbine - BOBICA D.O.O..pdf; 07-02-26-24 prijava tražbine - ALTA KRAINA S.R.O..pdf; 07-02-26-23 Prijava tražbine - OPG MATO PIPUNIĆ.pdf; 07-02-26-21 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-20 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-19 Prijava tražbine - RALU LOGISTIKA D.D..pdf; 07-02-26-18 Prijava tražbine - HEP PLIN D.O.O..pdf; 07-02-26-17 Prijava tražbine - P2P FINANCE D.O.O..pdf; 07-02-26-16 Prijava tražbine - A1 HR.pdf; 07-02-26-15 Prijava tražbine - INA d.d.pdf; 07-02-26-14 Prijava tražbine - BIGFOOT.pdf; 07-02-26-13 Prijava tražbine - GRAD ZAGREB.pdf; 07-02-26-12 Prijava tražbine - HR VODE.pdf; 07-02-26-11 Prijava tražbine - GS1 CROATIA.pdf; 07-02-26-10 Prijava tražbine - NUTRIFIT FOOD.pdf; 07-02-26-09 Prijava tražbine - RBA.pdf; 07-02-26-08 Prijava tražbine - BANKA KOVANICA.pdf; 07-02-26-07 Prijava tražbine IMPULS LEASING d..o.o..pdf; 07-02-26-06 Prijava tražbine - GARIĆ GAJ D.O.O..pdf; 07-02-26-05 Prijava tražbine - HR KREDITNO OSIGURANJE D.D..pdf; 07-02-26-04 Prijava tražbine - POSLOVNI INFO SERVISI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1edeb8f-f305-4d2e-8e78-ed546bc6a54f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 11.05.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 38067617418</t>
   </si>
   <si>
     <t>11.05.2026. 15:55:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edd57754-5c0c-43e0-a66e-79ce0f369960</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edd57754-5c0c-43e0-a66e-79ce0f369960/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog </t>
   </si>
   <si>
     <t>06.05.2026. 09:11:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7aa4d6cc-12db-4119-ad3c-40f20e2486ad</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-83_2026-1-1 - Potvrda o uplati.pdf; Prilog St-83_2026-1-2 - Punomoć odvjetnika.pdf; Prilog St-83_2026-1-3 - Potvrda i Očevidnik.pdf; Podnesak.pdf P75P; Prilog St-83_2026-4-1 - Bilješke.pdf; Prilog St-83_2026-4-2 - Kartica DI.pdf; Prilog St-83_2026-4-3 - Potpisana izjava o broju zaposlenih pdf.pdf; Prilog St-83_2026-4-4 - GFI-POD.pdf; Prilog St-83_2026-4-5 - OČEVIDNIK.pdf; Prilog St-83_2026-4-6 - Potvrda o uplati.pdf; Prilog St-83_2026-4-7 - Prometna.pdf; Prilog St-83_2026-4-8 - Ugovor o dugoročnom kreditu - BOGADI doo- HBOR izvoznici 2024. 30.09..pdf; Prilog St-83_2026-4-9 - Ugovor o kreditu RBA2.pdf; Prilog St-83_2026-4-10 - Potvrda i Očevidnik.pdf; Prilog St-83_2026-4-11 - Ugovor RBA.pdf; Prilog St-83_2026-4-12 - Ugovor P2P.pdf; Prilog St-83_2026-4-13 - UGOVOR O LEASINGU I PROMETNA.pdf; Prilog St-83_2026-4-14 - ZK-6128-KO-MIKLEUS ar prva, rupa.pdf; Prilog St-83_2026-4-15 - ZK-6134-KO-MIKLEUS ar prva.pdf; Prilog St-83_2026-4-16 - ZK-946-KO-MIKLEUS ar čelikovo 2'.pdf; Prilog St-83_2026-4-17 - ZK-6258-KO-MIKLEUS (2) slavica a.pdf; Prilog St-83_2026-4-18 - ZK-6297-KO-MIKLEUSar čelik 2b'''.pdf; Prilog St-83_2026-4-19 - ZK-6464-KO-MIKLEUS (1) ar prva +.pdf; Prilog St-83_2026-4-20 - ZK-6618-KO-MIKLEUS ar čelik 2a.pdf; Prilog St-83_2026-4-21 - PKK.pdf; Prilog St-83_2026-4-22 - ZK-6434-KO-MIKLEUS ar prva.pdf; Prilog St-83_2026-4-23 - Kartica dobavljači.pdf; Prilog St-83_2026-4-24 - Kartica kupci.pdf; Prilog St-83_2026-4-25 - ZK-5721-KO-MIKLEUS bor dolje a.pdf; Prilog St-83_2026-4-26 - ZK-7125-KO-MIKLEUS čelikovo 3.pdf; Prilog St-83_2026-4-27 - ZK-6620-KO-MIKLEUS (3) slavica b.pdf; Prilog St-83_2026-4-28 - ZK-7057-KO-MIKLEUS zv 1.pdf; Prilog St-83_2026-4-29 - ZK-6881-KO-MIKLEUS bor dolje b.pdf</t>
   </si>
@@ -188,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -355,93 +397,219 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>44</v>
       </c>
-      <c r="N5" t="s">
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>