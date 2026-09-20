--- v2 (2026-08-01)
+++ v3 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-83/2026</t>
   </si>
   <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Matije Gupca 102, 33517 Mikleuš, Hrvatska</t>
+  </si>
+  <si>
+    <t>38067617418</t>
+  </si>
+  <si>
+    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 38067617418</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:59:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf23593-bf00-4a0a-8112-02f4e5e100f8</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf23593-bf00-4a0a-8112-02f4e5e100f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.09.2026.; Prilog od: 10.09.2026.; Prilog od: 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b4ef1b-50ba-43d3-9a81-ea5418d27cc0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-83_2026-15-1 - S-DO-23_2026-15-1.pdf; Prilog St-83_2026-15-2 - S-DO-23_2026-16-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b4ef1b-50ba-43d3-9a81-ea5418d27cc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.; Rješenje od 27.08.2026.; Podnesak od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f501bf69-508e-4583-8c00-b24ac8ee706c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f501bf69-508e-4583-8c00-b24ac8ee706c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>BOGADI d.o.o.</t>
   </si>
   <si>
     <t>Matije Gupca 103, Mikleuš</t>
   </si>
   <si>
-    <t>38067617418</t>
-[...1 lines deleted...]
-  <si>
     <t>BOGADI d.o.o. 38067617418</t>
   </si>
   <si>
     <t>23.07.2026. 09:37:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2babef5-b17f-49e2-9ba1-0eca31e582fa</t>
   </si>
   <si>
     <t>07-02-26-28 Očitovanje dužnika o prijavljenim tražbinama.pdf; 07-02-26-27 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2babef5-b17f-49e2-9ba1-0eca31e582fa/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=83&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 02.07.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>BOGADI društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 38067617418</t>
   </si>
   <si>
     <t>03.07.2026. 10:26:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98e3b61a-b562-4e47-9fa4-e746372cbb3d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98e3b61a-b562-4e47-9fa4-e746372cbb3d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 09:34:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72ef3b9a-dc86-42d5-9fa6-15562a745dc7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72ef3b9a-dc86-42d5-9fa6-15562a745dc7/dokumenti/preuzimanje</t>
   </si>
@@ -230,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,280 +381,406 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
         <v>39</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
         <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>55</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>56</v>
       </c>
       <c r="L8" t="s">
         <v>57</v>
       </c>
       <c r="M8" t="s">
         <v>58</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>