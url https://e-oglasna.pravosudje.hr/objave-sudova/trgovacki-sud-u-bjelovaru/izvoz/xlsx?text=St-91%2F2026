--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-91/2026</t>
   </si>
   <si>
+    <t>PRIJAVE TRAŽBINA U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 121, Legrad</t>
+  </si>
+  <si>
+    <t>68786924295</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o. 68786924295</t>
+  </si>
+  <si>
+    <t>26.06.2026. 15:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d18e415-0d61-46c9-8aee-68d4ce144c15</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbina - MF POREZNA UPRAVA.pdf; 07-02-26-05 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-07 Prijava tražbine - PBZ.pdf; 07-02-26-08 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-09 Prijava tražbine - LANUGO D.O.O..pdf; 07-02-26-10 Prijava tražbine - JELENA VINCEK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d18e415-0d61-46c9-8aee-68d4ce144c15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:36:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d</t>
+  </si>
+  <si>
+    <t>07-02-26-11 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 121, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 68786924295</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5cc7a0-40e1-4a61-aaef-3a6b72033541</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5cc7a0-40e1-4a61-aaef-3a6b72033541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prijedlog od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilo</t>
   </si>
   <si>
-    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 14:06:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d47d5492-196f-4a8d-aadd-5c9a1b816954</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-91_2026-1-1 - dopis.pdf; Prilog St-91_2026-1-2 - potvrda o uplati.pdf; Prilog St-91_2026-1-3 - potvrda FINE.pdf; Prilog St-91_2026-1-4 - očevidnik FINE - neizvršene osnove za plaćanje.pdf; Prilog St-91_2026-1-5 - očevidnik FINE - o danima insolventnosti.pdf; Podnesak.pdf P75P; Prilog St-91_2026-4-1 - prijedlog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-91_2026-4-2 - uplata 663,61 EUR.pdf; Prilog St-91_2026-4-3 - izava Jelene Vincek.pdf; Prilog St-91_2026-4-4 - bilanca stanja.pdf; Prilog St-91_2026-4-5 - prikaz poslovnog rezultata.pdf; Prilog St-91_2026-4-6 - bilješke uz financijske izvještaje.pdf; Prilog St-91_2026-4-7 - potvrda FINE.pdf; Prilog St-91_2026-4-8 - podnesak od 19.5.2026..pdf; Prilog St-91_2026-4-9 - očevidnik neizvršenih osnova.pdf; Prilog St-91_2026-4-10 - kartica stranke.pdf; Prilog St-91_2026-4-11 - uvid u stanje računa poreznog obveznika.pdf; Prilog St-91_2026-4-12 - kartica konta.pdf; Prilog St-91_2026-4-13 - ugovor o pozajmici.pdf; Prilog St-91_2026-4-14 - ugovor o kreditu.pdf; Prilog St-91_2026-4-15 - ugovor o financijskom leasingu.pdf; Prilog St-91_2026-4-16 - upravni ugovor o namirenju poreznog duga.pdf; Prilog St-91_2026-4-17 - prometne dozvole.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d47d5492-196f-4a8d-aadd-5c9a1b816954/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 04.05.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 14:40:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f767f5a0-15c4-436d-9e57-8ef0e7d091fd</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f767f5a0-15c4-436d-9e57-8ef0e7d091fd/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +203,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +337,168 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>