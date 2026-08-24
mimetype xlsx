--- v1 (2026-07-07)
+++ v2 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-91/2026</t>
   </si>
   <si>
+    <t>OBAVIJEST FINANCIJSKE AGENCIJE DA POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINA</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 121, Legrad</t>
+  </si>
+  <si>
+    <t>68786924295</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o. 68786924295</t>
+  </si>
+  <si>
+    <t>06.08.2026. 14:22:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c44a4f7-86ba-4a84-af6e-febc4ced4d1b</t>
+  </si>
+  <si>
+    <t>07-02-26-15 OBAVIJEST FINE DA POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c44a4f7-86ba-4a84-af6e-febc4ced4d1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>06.08.2026. 14:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bba52fd-f0fb-485e-a801-65e02f4b7f97</t>
+  </si>
+  <si>
+    <t>07-02-26-14 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bba52fd-f0fb-485e-a801-65e02f4b7f97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:42:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/348feef5-b6d5-4c6f-b430-e04ac292f78a</t>
+  </si>
+  <si>
+    <t>07-02-26-12 ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/348feef5-b6d5-4c6f-b430-e04ac292f78a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>PRIJAVE TRAŽBINA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
-    <t>KAROL PLUS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>26.06.2026. 15:15:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d18e415-0d61-46c9-8aee-68d4ce144c15</t>
   </si>
   <si>
     <t>07-02-26-04 Prijava tražbina - MF POREZNA UPRAVA.pdf; 07-02-26-05 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-07 Prijava tražbine - PBZ.pdf; 07-02-26-08 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-09 Prijava tražbine - LANUGO D.O.O..pdf; 07-02-26-10 Prijava tražbine - JELENA VINCEK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d18e415-0d61-46c9-8aee-68d4ce144c15/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA</t>
   </si>
   <si>
     <t>26.06.2026. 13:36:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d</t>
   </si>
   <si>
     <t>07-02-26-11 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
     <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
   </si>
   <si>
     <t>Petra Zrinskog 121, 48317 Legrad, Hrvatska</t>
   </si>
@@ -203,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -351,154 +396,280 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>47</v>
       </c>
-      <c r="L6" t="s">
+      <c r="E7" t="s">
         <v>48</v>
       </c>
-      <c r="M6" t="s">
+      <c r="F7" t="s">
         <v>49</v>
       </c>
-      <c r="N6" t="s">
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>