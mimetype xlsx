--- v2 (2026-08-24)
+++ v3 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,164 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-91/2026</t>
   </si>
   <si>
+    <t>Podnesak od 28.09.2026.; Prilog od: 28.09.2026.</t>
+  </si>
+  <si>
+    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 121, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>68786924295</t>
+  </si>
+  <si>
+    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 68786924295</t>
+  </si>
+  <si>
+    <t>29.09.2026. 07:35:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d96589-d43d-4dba-84b4-681689f915d6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-91_2026-15-1 - S-DO-27_2026-15-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d96589-d43d-4dba-84b4-681689f915d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 13:14:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759ea918-d37e-4c82-a95f-2cce41a84a7f</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759ea918-d37e-4c82-a95f-2cce41a84a7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.; Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3288e6ea-328d-4ef1-9a38-7a1089bddbd6</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3288e6ea-328d-4ef1-9a38-7a1089bddbd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 121, Legrad</t>
+  </si>
+  <si>
+    <t>KAROL PLUS d.o.o. 68786924295</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:36:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e84dc9c-7a2b-4a56-ba14-19d5b2d6d883</t>
+  </si>
+  <si>
+    <t>07-02-26-16 Tablica osporenih tražbina, xls.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e84dc9c-7a2b-4a56-ba14-19d5b2d6d883/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 10:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7033c2f-52fa-4196-a2f1-374aecab109f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-91_2026-8-1 - produljenje roka 90 dana.pdf; Prilog St-91_2026-8-2 - produljenje roka 180 dana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7033c2f-52fa-4196-a2f1-374aecab109f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OBAVIJEST FINANCIJSKE AGENCIJE DA POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINA</t>
   </si>
   <si>
-    <t>KAROL PLUS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>06.08.2026. 14:22:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c44a4f7-86ba-4a84-af6e-febc4ced4d1b</t>
   </si>
   <si>
     <t>07-02-26-15 OBAVIJEST FINE DA POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c44a4f7-86ba-4a84-af6e-febc4ced4d1b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=91&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>06.08.2026. 14:12:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bba52fd-f0fb-485e-a801-65e02f4b7f97</t>
   </si>
   <si>
     <t>07-02-26-14 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bba52fd-f0fb-485e-a801-65e02f4b7f97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA</t>
   </si>
   <si>
     <t>15.07.2026. 11:42:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/348feef5-b6d5-4c6f-b430-e04ac292f78a</t>
   </si>
   <si>
     <t>07-02-26-12 ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
@@ -152,147 +236,135 @@
   <si>
     <t>07-02-26-04 Prijava tražbina - MF POREZNA UPRAVA.pdf; 07-02-26-05 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-07 Prijava tražbine - PBZ.pdf; 07-02-26-08 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-09 Prijava tražbine - LANUGO D.O.O..pdf; 07-02-26-10 Prijava tražbine - JELENA VINCEK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d18e415-0d61-46c9-8aee-68d4ce144c15/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA</t>
   </si>
   <si>
     <t>26.06.2026. 13:36:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d</t>
   </si>
   <si>
     <t>07-02-26-11 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4526a6-7404-4969-acac-041a9fef836d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
-    <t>KAROL PLUS društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...7 lines deleted...]
-  <si>
     <t>25.05.2026. 14:42:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c5cc7a0-40e1-4a61-aaef-3a6b72033541</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c5cc7a0-40e1-4a61-aaef-3a6b72033541/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prijedlog od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilo</t>
   </si>
   <si>
     <t>22.05.2026. 14:06:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d47d5492-196f-4a8d-aadd-5c9a1b816954</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-91_2026-1-1 - dopis.pdf; Prilog St-91_2026-1-2 - potvrda o uplati.pdf; Prilog St-91_2026-1-3 - potvrda FINE.pdf; Prilog St-91_2026-1-4 - očevidnik FINE - neizvršene osnove za plaćanje.pdf; Prilog St-91_2026-1-5 - očevidnik FINE - o danima insolventnosti.pdf; Podnesak.pdf P75P; Prilog St-91_2026-4-1 - prijedlog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-91_2026-4-2 - uplata 663,61 EUR.pdf; Prilog St-91_2026-4-3 - izava Jelene Vincek.pdf; Prilog St-91_2026-4-4 - bilanca stanja.pdf; Prilog St-91_2026-4-5 - prikaz poslovnog rezultata.pdf; Prilog St-91_2026-4-6 - bilješke uz financijske izvještaje.pdf; Prilog St-91_2026-4-7 - potvrda FINE.pdf; Prilog St-91_2026-4-8 - podnesak od 19.5.2026..pdf; Prilog St-91_2026-4-9 - očevidnik neizvršenih osnova.pdf; Prilog St-91_2026-4-10 - kartica stranke.pdf; Prilog St-91_2026-4-11 - uvid u stanje računa poreznog obveznika.pdf; Prilog St-91_2026-4-12 - kartica konta.pdf; Prilog St-91_2026-4-13 - ugovor o pozajmici.pdf; Prilog St-91_2026-4-14 - ugovor o kreditu.pdf; Prilog St-91_2026-4-15 - ugovor o financijskom leasingu.pdf; Prilog St-91_2026-4-16 - upravni ugovor o namirenju poreznog duga.pdf; Prilog St-91_2026-4-17 - prometne dozvole.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d47d5492-196f-4a8d-aadd-5c9a1b816954/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 04.05.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 14:40:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f767f5a0-15c4-436d-9e57-8ef0e7d091fd</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f767f5a0-15c4-436d-9e57-8ef0e7d091fd/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -438,238 +510,448 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>