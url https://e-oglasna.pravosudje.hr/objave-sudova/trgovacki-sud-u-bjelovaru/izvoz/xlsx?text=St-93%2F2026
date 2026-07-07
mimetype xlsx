--- v0 (2026-05-15)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,207 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-93/2026</t>
   </si>
   <si>
+    <t>PODNESAK VJEROVNIKA u predstečajnom postupku St-93/2026</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o.</t>
+  </si>
+  <si>
+    <t>Vinkovačka cesta 21, 33000  Virovitica</t>
+  </si>
+  <si>
+    <t>16495247007</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. 16495247007</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:11:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0771df0f-70b5-45ae-a48d-197e246cf306</t>
+  </si>
+  <si>
+    <t>07-02-26-65 PODNESAK VJEROVNIKA -MINISTARSTVO PROSTORNOG UREĐENJA, GRADITELJSTVA I DRŽAVNE IMOVINE - DOPUNA PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0771df0f-70b5-45ae-a48d-197e246cf306/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a056b064-31fb-4954-ac01-e36c4367ab1a</t>
+  </si>
+  <si>
+    <t>07-02-26-60 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE  - FOREST AGRAM.pdf; 07-02-26-61 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE  - BUDO-EXPORT.pdf; 07-02-26-62 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a056b064-31fb-4954-ac01-e36c4367ab1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:53:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be946e7-70ae-423a-9a9f-472059d0e06a</t>
+  </si>
+  <si>
+    <t>07-02-26-57 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE  - NAMJEŠTAJ.pdf; 07-02-26-58 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be946e7-70ae-423a-9a9f-472059d0e06a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>15.06.2026. 15:25:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf846ac-7b37-457f-8217-ff1576be39ae</t>
+  </si>
+  <si>
+    <t>07-02-26-54 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - BANKA KOVANICA.pdf; 07-02-26-55 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - BL TRANSPORT.pdf; 07-02-26-56 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf846ac-7b37-457f-8217-ff1576be39ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:34:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c089ee17-0ff8-4681-b971-95ff322fa3fe</t>
+  </si>
+  <si>
+    <t>07-02-26-52 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c089ee17-0ff8-4681-b971-95ff322fa3fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-93/2026 - III. DIO</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d0a158-d2cf-4e88-aa7d-458a5061b59c</t>
+  </si>
+  <si>
+    <t>07-02-26-34 PRIJAVA TRAŽBINE -MASTER S.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -AGROSERVIS-PROIZVODNJA.pdf; 07-02-26-36 PRIJAVA TRAŽBINE -ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-37 PRIJAVA TRAŽBINE -HEP-OPSKRBA.pdf; 07-02-26-38 PRIJAVA TRAŽBINE -KIRCEK.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -GRAD ZAGREB.pdf; 07-02-26-40 PRIJAVA TRAŽBINE -BLAŽIČ.pdf; 07-02-26-41 PRIJAVA TRAŽBINE -DSV ROAD CROATIA.pdf; 07-02-26-47 PRIJAVA TRAŽBINE -DSV ROAD CROATIA - DOPUNA PRIJAVE.pdf; 07-02-26-42 PRIJAVA TRAŽBINE -TRANS RAPID.pdf; 07-02-26-43 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-44 PRIJAVA TRAŽBINE -MINISTARSTVO PROSTORNOG UREĐENJA, GRADITELJSTVA I DRŽAVNE IMOVINE.pdf; 07-02-26-46 PRIJAVA TRAŽBINE - FURNIRKA.pdf; 07-02-26-48 PRIJAVA TRAŽBINE -TITUS.pdf; 07-02-26-50 PRIJAVA TRAŽBINE -BJELIN SPAČVA.pdf; 07-02-26-51 PRIJAVA TRAŽBINE -BJELIN OTOK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d0a158-d2cf-4e88-aa7d-458a5061b59c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-93/2026 - II. DIO</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7fd200-2459-4d35-a413-c7d9e0664d1c</t>
+  </si>
+  <si>
+    <t>07-02-26-24 PRIJAVA TRAŽBINE - ODVJETNIČKI URED BILJANA BANDIĆ LUTONSKI.pdf; 07-02-26-45 PRIJAVA TRAŽBINE - ODVJETNIČKI URED BILJANA BANDIĆ LUTONSKI - DOPUNA PRIJAVE.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - HEP ELEKTRA.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -GRAD VIROVITICA.pdf; 07-02-26-27 PRIJAVA TRAŽBINE -ERSTE &amp; STEIERMÄRKISCHE BANK.pdf; 07-02-26-28 PRIJAVA TRAŽBINE -IM COMP.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -MCA FURNITURE .pdf; 07-02-26-30 PRIJAVA TRAŽBINE -MCA TRADING.pdf; 07-02-26-31 PRIJAVA TRAŽBINE -FINA.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -VALOVITI PAPIR.pdf; 07-02-26-33 PRIJAVA TRAŽBINE -HEP-PLIN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7fd200-2459-4d35-a413-c7d9e0664d1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-93/2026 - I. DIO</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa363935-b437-4a3a-9589-66ed684e2617</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - J.U.A. FRISCHEIS.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - HRVATSKE VODE - 1. PRIJAVA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - SKRIPTA.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - RECA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - HRVATSKE VODE - 2. PRIJAVA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - HRVATSKI TELEKOM.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - HRVATSKA BANKA ZA OBNOVU I RAZVITAK.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - AUDITUS.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - EKAMANT.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - EKAMANT - ISPRAVAK PRIJAVE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - MODIPACK.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - MODIPACK - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MAČEK TVORNICA VIJAKA ZAGREB.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - MAČEK TVORNICA VIJAKA ZAGREB - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -FLORA VTC.pdf; 07-02-26-19 PRIJAVA TRAŽBINE -FAGUS.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -INSIDE ART.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -CROPLAST, vl. D. Kljaić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa363935-b437-4a3a-9589-66ed684e2617/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 11.05.2026.</t>
   </si>
   <si>
     <t>CONTORTE d.o.o. za trgovinu i proizvodnju</t>
   </si>
   <si>
     <t>Ulica Vinkovačka cesta 21, 33000 Virovitica, Hrvatska</t>
   </si>
   <si>
-    <t>16495247007</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTORTE d.o.o. za trgovinu i proizvodnju 16495247007</t>
   </si>
   <si>
     <t>11.05.2026. 09:44:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb0e6102-8df8-4eda-94ed-b765fac8c05b</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb0e6102-8df8-4eda-94ed-b765fac8c05b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog</t>
   </si>
   <si>
     <t>05.05.2026. 11:58:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e20ae8d-b585-4846-b528-d886f62a7201</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-93_2026-1-1 - dokaz o uplati 663,61 EUR.pdf; Prilog St-93_2026-1-2 - dopis od 29.04.2026..pdf; Prilog St-93_2026-1-3 - otvoreni računi i uplate dobavljačima - dobavljači dobara iz inozemstva (EU).pdf; Prilog St-93_2026-1-4 - bruto bilanca od 1.1.2026. do 30.4.2026..pdf; Prilog St-93_2026-1-5 - kartica konta od 1.1.2026. do 31.12.2026..pdf; Prilog St-93_2026-1-6 - otvoreni računi i uplate - dobavljači iz tuzemstva.pdf; Prilog St-93_2026-1-7 - otvoreni računi i uplate - dobavljači dobara tuzemni.pdf; Prilog St-93_2026-1-8 - otvoreni računi i naplate - kupci u tuzemstvu.pdf; Prilog St-93_2026-1-9 - otvoreni računi i naplate - potraživanja od INO kupaca.pdf; Prilog St-93_2026-1-10 - otvoreni računi i naplate - kupci u tuzemstvu.pdf; Prilog St-93_2026-1-11 - otvoreni računi i uplate - dobavljači dobara inozemni nečlanice.pdf; Prilog St-93_2026-1-12 - uvid u stanje računa - po vrsti prihoda.pdf; Prilog St-93_2026-1-13 - izjava Tomislava Filipovića.pdf; Prilog St-93_2026-1-14 - potvrda FINE.pdf; Prilog St-93_2026-1-15 - očevidnik o danima insolventnosti.pdf; Prilog St-93_2026-1-16 - godišnji financijski izvještaj za 2025..pdf; Prilog St-93_2026-1-17 - godišnji financijski izvještaj za 2026..pdf; Prilog St-93_2026-1-18 - bruto bilanca od 1.1.2026. do 31.3.2026..pdf; Prilog St-93_2026-1-19 - bruto bilanca od 1.1.2025. do 31.12.2025..pdf; Prilog St-93_2026-1-20 - popis imovine i obveza dužnika.pdf; Prilog St-93_2026-1-21 - 1- 100 stranice očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-93_2026-1-22 - 101- 200 stranice očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-93_2026-1-23 - 201- 302 stranice očevidnik neizvršenih osnova za plaćanje.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e20ae8d-b585-4846-b528-d886f62a7201/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +412,378 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>