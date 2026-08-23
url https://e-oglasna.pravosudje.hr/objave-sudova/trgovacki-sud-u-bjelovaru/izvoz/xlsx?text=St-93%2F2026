--- v1 (2026-07-07)
+++ v2 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="102">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,170 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-93/2026</t>
   </si>
   <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-93/2026</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o.</t>
+  </si>
+  <si>
+    <t>Vinkovačka cesta 21, 33000  Virovitica</t>
+  </si>
+  <si>
+    <t>16495247007</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. 16495247007</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f6b014-0847-43ac-a936-bed500ac6082</t>
+  </si>
+  <si>
+    <t>07-02-26-71 TABLICA OSPORENIH TRAŽBINA..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f6b014-0847-43ac-a936-bed500ac6082/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTORTE d.o.o. </t>
+  </si>
+  <si>
+    <t>Vinkovačka cesta 21, Virovirica</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/508bde3e-c115-4cea-a024-c53a1e3e0ab6</t>
+  </si>
+  <si>
+    <t>07-02-26-66 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-69 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/508bde3e-c115-4cea-a024-c53a1e3e0ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. za trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Vinkovačka cesta 21, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. za trgovinu i proizvodnju 16495247007</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:41:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb04e576-f74d-445e-8c4f-b5bf437d3d30</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb04e576-f74d-445e-8c4f-b5bf437d3d30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b356f2-9eeb-485c-965f-5d4a41f8a14f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-93_2026-9-1 - PU dopis očitovanje_contorte_20260704_0001.pdf; Prilog St-93_2026-9-2 - PKK kartica Contorte_po vrstama prihoda.pdf; Prilog St-93_2026-9-3 - Fina potvrda o blokadi računa_26.06.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b356f2-9eeb-485c-965f-5d4a41f8a14f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	 TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 - ISPRAVAK TABLICE i pripadajući PODNESAK VJEROVNIKA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:22:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d615f5fb-efc9-40ab-9ace-7a078e65fa52</t>
+  </si>
+  <si>
+    <t>07-02-26-67 PODNESAK VJEROVNIKA  - HRVATSKI TELEKOM - ISPRAVAK PRIJAVE .pdf; 07-02-26-68 TABLICA PRIJAVLJENIH TRAŽBINA - ISPRAVAK TABLICE.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d615f5fb-efc9-40ab-9ace-7a078e65fa52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>PODNESAK VJEROVNIKA u predstečajnom postupku St-93/2026</t>
   </si>
   <si>
-    <t>CONTORTE d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>03.07.2026. 12:11:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0771df0f-70b5-45ae-a48d-197e246cf306</t>
   </si>
   <si>
     <t>07-02-26-65 PODNESAK VJEROVNIKA -MINISTARSTVO PROSTORNOG UREĐENJA, GRADITELJSTVA I DRŽAVNE IMOVINE - DOPUNA PRIJAVE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0771df0f-70b5-45ae-a48d-197e246cf306/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>18.06.2026. 09:27:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a056b064-31fb-4954-ac01-e36c4367ab1a</t>
   </si>
   <si>
     <t>07-02-26-60 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE  - FOREST AGRAM.pdf; 07-02-26-61 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE  - BUDO-EXPORT.pdf; 07-02-26-62 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a056b064-31fb-4954-ac01-e36c4367ab1a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>16.06.2026. 08:53:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9be946e7-70ae-423a-9a9f-472059d0e06a</t>
   </si>
   <si>
     <t>07-02-26-57 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE  - NAMJEŠTAJ.pdf; 07-02-26-58 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
@@ -195,59 +285,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/7f7fd200-2459-4d35-a413-c7d9e0664d1c</t>
   </si>
   <si>
     <t>07-02-26-24 PRIJAVA TRAŽBINE - ODVJETNIČKI URED BILJANA BANDIĆ LUTONSKI.pdf; 07-02-26-45 PRIJAVA TRAŽBINE - ODVJETNIČKI URED BILJANA BANDIĆ LUTONSKI - DOPUNA PRIJAVE.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - HEP ELEKTRA.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -GRAD VIROVITICA.pdf; 07-02-26-27 PRIJAVA TRAŽBINE -ERSTE &amp; STEIERMÄRKISCHE BANK.pdf; 07-02-26-28 PRIJAVA TRAŽBINE -IM COMP.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -MCA FURNITURE .pdf; 07-02-26-30 PRIJAVA TRAŽBINE -MCA TRADING.pdf; 07-02-26-31 PRIJAVA TRAŽBINE -FINA.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -VALOVITI PAPIR.pdf; 07-02-26-33 PRIJAVA TRAŽBINE -HEP-PLIN.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f7fd200-2459-4d35-a413-c7d9e0664d1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-93/2026 - I. DIO</t>
   </si>
   <si>
     <t>12.06.2026. 09:16:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa363935-b437-4a3a-9589-66ed684e2617</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - J.U.A. FRISCHEIS.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - HRVATSKE VODE - 1. PRIJAVA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - SKRIPTA.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - RECA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - HRVATSKE VODE - 2. PRIJAVA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - HRVATSKI TELEKOM.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - HRVATSKA BANKA ZA OBNOVU I RAZVITAK.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - AUDITUS.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - EKAMANT.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - EKAMANT - ISPRAVAK PRIJAVE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - MODIPACK.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - MODIPACK - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MAČEK TVORNICA VIJAKA ZAGREB.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - MAČEK TVORNICA VIJAKA ZAGREB - ISPRAVAK PRIJAVLJENE TRAŽBINE.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -FLORA VTC.pdf; 07-02-26-19 PRIJAVA TRAŽBINE -FAGUS.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -INSIDE ART.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -CROPLAST, vl. D. Kljaić.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa363935-b437-4a3a-9589-66ed684e2617/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.05.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>CONTORTE d.o.o. za trgovinu i proizvodnju 16495247007</t>
   </si>
   <si>
     <t>11.05.2026. 09:44:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb0e6102-8df8-4eda-94ed-b765fac8c05b</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb0e6102-8df8-4eda-94ed-b765fac8c05b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog</t>
   </si>
   <si>
     <t>05.05.2026. 11:58:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e20ae8d-b585-4846-b528-d886f62a7201</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-93_2026-1-1 - dokaz o uplati 663,61 EUR.pdf; Prilog St-93_2026-1-2 - dopis od 29.04.2026..pdf; Prilog St-93_2026-1-3 - otvoreni računi i uplate dobavljačima - dobavljači dobara iz inozemstva (EU).pdf; Prilog St-93_2026-1-4 - bruto bilanca od 1.1.2026. do 30.4.2026..pdf; Prilog St-93_2026-1-5 - kartica konta od 1.1.2026. do 31.12.2026..pdf; Prilog St-93_2026-1-6 - otvoreni računi i uplate - dobavljači iz tuzemstva.pdf; Prilog St-93_2026-1-7 - otvoreni računi i uplate - dobavljači dobara tuzemni.pdf; Prilog St-93_2026-1-8 - otvoreni računi i naplate - kupci u tuzemstvu.pdf; Prilog St-93_2026-1-9 - otvoreni računi i naplate - potraživanja od INO kupaca.pdf; Prilog St-93_2026-1-10 - otvoreni računi i naplate - kupci u tuzemstvu.pdf; Prilog St-93_2026-1-11 - otvoreni računi i uplate - dobavljači dobara inozemni nečlanice.pdf; Prilog St-93_2026-1-12 - uvid u stanje računa - po vrsti prihoda.pdf; Prilog St-93_2026-1-13 - izjava Tomislava Filipovića.pdf; Prilog St-93_2026-1-14 - potvrda FINE.pdf; Prilog St-93_2026-1-15 - očevidnik o danima insolventnosti.pdf; Prilog St-93_2026-1-16 - godišnji financijski izvještaj za 2025..pdf; Prilog St-93_2026-1-17 - godišnji financijski izvještaj za 2026..pdf; Prilog St-93_2026-1-18 - bruto bilanca od 1.1.2026. do 31.3.2026..pdf; Prilog St-93_2026-1-19 - bruto bilanca od 1.1.2025. do 31.12.2025..pdf; Prilog St-93_2026-1-20 - popis imovine i obveza dužnika.pdf; Prilog St-93_2026-1-21 - 1- 100 stranice očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-93_2026-1-22 - 101- 200 stranice očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-93_2026-1-23 - 201- 302 stranice očevidnik neizvršenih osnova za plaćanje.pdf</t>
   </si>
@@ -278,51 +359,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -384,406 +465,616 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>37</v>
       </c>
-      <c r="E5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>88</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>92</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
+        <v>36</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>37</v>
+      </c>
+      <c r="I15" t="s">
+        <v>93</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>37</v>
+      </c>
+      <c r="I16" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>