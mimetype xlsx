--- v2 (2026-08-23)
+++ v3 (2026-10-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="117">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,111 +59,156 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Bjelovaru</t>
   </si>
   <si>
     <t>St-93/2026</t>
   </si>
   <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. za trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Vinkovačka cesta 21, 33000 Virovitica, Hrvatska</t>
+  </si>
+  <si>
+    <t>16495247007</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. za trgovinu i proizvodnju 16495247007</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:03:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b5a6aae-c6b9-4975-a7ff-ed92625ac85f</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi predstečajnog postupka.pdf O878O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b5a6aae-c6b9-4975-a7ff-ed92625ac85f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-93/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o.</t>
+  </si>
+  <si>
+    <t>Vinkovačka cesta 21, 33000  Virovitica</t>
+  </si>
+  <si>
+    <t>CONTORTE d.o.o. 16495247007</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:03:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd72c2a-f5be-44bd-bf3d-4293b7054da6</t>
+  </si>
+  <si>
+    <t>07-02-26-74 PRIJAVA TRAŽBINE UZ IV. DOPUNU TABLICE  - HRANIPEX CZECH REPUBLIK.pdf; 07-02-26-75 IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd72c2a-f5be-44bd-bf3d-4293b7054da6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:29:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c610c26e-da90-4b26-aea4-146e57750b89</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c610c26e-da90-4b26-aea4-146e57750b89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-93/2026</t>
   </si>
   <si>
-    <t>CONTORTE d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.08.2026. 08:11:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f6b014-0847-43ac-a936-bed500ac6082</t>
   </si>
   <si>
     <t>07-02-26-71 TABLICA OSPORENIH TRAŽBINA..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f6b014-0847-43ac-a936-bed500ac6082/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5145&amp;upisnik=St&amp;predmet=93&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t xml:space="preserve">CONTORTE d.o.o. </t>
   </si>
   <si>
     <t>Vinkovačka cesta 21, Virovirica</t>
   </si>
   <si>
     <t>23.07.2026. 09:31:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/508bde3e-c115-4cea-a024-c53a1e3e0ab6</t>
   </si>
   <si>
     <t>07-02-26-66 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-69 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/508bde3e-c115-4cea-a024-c53a1e3e0ab6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 21.07.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>CONTORTE d.o.o. za trgovinu i proizvodnju 16495247007</t>
   </si>
   <si>
     <t>21.07.2026. 13:41:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb04e576-f74d-445e-8c4f-b5bf437d3d30</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb04e576-f74d-445e-8c4f-b5bf437d3d30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
   </si>
   <si>
     <t>21.07.2026. 13:31:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84b356f2-9eeb-485c-965f-5d4a41f8a14f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-93_2026-9-1 - PU dopis očitovanje_contorte_20260704_0001.pdf; Prilog St-93_2026-9-2 - PKK kartica Contorte_po vrstama prihoda.pdf; Prilog St-93_2026-9-3 - Fina potvrda o blokadi računa_26.06.2026..pdf</t>
   </si>
@@ -359,51 +404,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -474,177 +519,177 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" t="s">
         <v>47</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>48</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" t="s">
         <v>50</v>
       </c>
       <c r="M6" t="s">
         <v>51</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
@@ -717,364 +762,490 @@
       </c>
       <c r="L8" t="s">
         <v>60</v>
       </c>
       <c r="M8" t="s">
         <v>61</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
         <v>63</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>64</v>
       </c>
       <c r="L9" t="s">
         <v>65</v>
       </c>
       <c r="M9" t="s">
         <v>66</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I10" t="s">
         <v>68</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>69</v>
       </c>
       <c r="L10" t="s">
         <v>70</v>
       </c>
       <c r="M10" t="s">
         <v>71</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I11" t="s">
         <v>73</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>74</v>
       </c>
       <c r="L11" t="s">
         <v>75</v>
       </c>
       <c r="M11" t="s">
         <v>76</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>77</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I12" t="s">
         <v>78</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>79</v>
       </c>
       <c r="L12" t="s">
         <v>80</v>
       </c>
       <c r="M12" t="s">
         <v>81</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>82</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
         <v>83</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>84</v>
       </c>
       <c r="L13" t="s">
         <v>85</v>
       </c>
       <c r="M13" t="s">
         <v>86</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>87</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I14" t="s">
         <v>88</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>89</v>
       </c>
       <c r="L14" t="s">
         <v>90</v>
       </c>
       <c r="M14" t="s">
         <v>91</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>92</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I15" t="s">
         <v>93</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>94</v>
       </c>
       <c r="L15" t="s">
         <v>95</v>
       </c>
       <c r="M15" t="s">
         <v>96</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>97</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I16" t="s">
         <v>98</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>99</v>
       </c>
       <c r="L16" t="s">
         <v>100</v>
       </c>
       <c r="M16" t="s">
         <v>101</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>107</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>108</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>