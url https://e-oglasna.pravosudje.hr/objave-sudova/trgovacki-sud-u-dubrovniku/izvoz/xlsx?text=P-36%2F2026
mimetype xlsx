--- v0 (2026-06-18)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>P-36/2026</t>
   </si>
   <si>
-    <t>Dopis od 01.06.2026.-2; Tužba od 29.05.2026. uz priloge-1</t>
+    <t>Presuda od 21.08.2026.-5</t>
   </si>
   <si>
     <t>PRO PROJEKT d.o.o. za građevinu i usluge 80152523286</t>
   </si>
   <si>
-    <t>18.06.2026. 10:55:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/16e708ee-a618-4709-b90c-086ede615011/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 09:36:51</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185c0ccc-f5d3-4673-bb36-7fd8e5d24b15</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185c0ccc-f5d3-4673-bb36-7fd8e5d24b15/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=P&amp;predmet=36&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>