--- v0 (2026-05-16)
+++ v1 (2026-08-25)
@@ -209,60 +209,60 @@
   <si>
     <t>34192632.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25e185a1-745c-4088-afb9-8faf274739f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>IZVJEŠĆE STEČAJNOG UPRAVITELJA O TIJEKU STEČAJNOG POSTUPKA I STANJU STEČAJNE MASE</t>
   </si>
   <si>
     <t>15.01.2019. 09:23:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dea1656-22d3-4b9b-a18e-453e88b50432</t>
   </si>
   <si>
     <t>6 st 152-19-120.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dea1656-22d3-4b9b-a18e-453e88b50432/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>15.01.2019. 09:23:10</t>
   </si>
   <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38cd76de-67d8-4e40-87e4-80e6db512800</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38cd76de-67d8-4e40-87e4-80e6db512800/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0743befc-b4b1-4f3e-9e33-233a4d1b5419</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0743befc-b4b1-4f3e-9e33-233a4d1b5419/dokumenti/preuzimanje</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/38cd76de-67d8-4e40-87e4-80e6db512800/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">