--- v0 (2026-05-21)
+++ v1 (2026-07-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-42/2026</t>
   </si>
   <si>
+    <t>Rješenje od 25.06.2026.-22</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Busljeno 7, 20236 Čajkovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>32045801322</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge 32045801322</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e8a0e96-ee98-4c12-b8f0-bafd892377f5</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e8a0e96-ee98-4c12-b8f0-bafd892377f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.-18</t>
+  </si>
+  <si>
+    <t>25.06.2026. 13:59:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb80d284-a6e9-4aee-a27e-0a731fead08a</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb80d284-a6e9-4aee-a27e-0a731fead08a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.05.2026.-11</t>
   </si>
   <si>
-    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>20.05.2026. 07:32:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eadedb13-d94c-4fca-97b2-3edcb0d8c163</t>
   </si>
   <si>
     <t>Rješenje - određivanje predujma nagrade stečajnom upravitelju.pdf O237O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eadedb13-d94c-4fca-97b2-3edcb0d8c163/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 19.05.2026.-10</t>
   </si>
   <si>
     <t>20.05.2026. 07:31:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d874bd4-43e7-4c00-8c23-873802a07940</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d874bd4-43e7-4c00-8c23-873802a07940/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026. uz prilog-1</t>
   </si>
   <si>
     <t>19.05.2026. 08:08:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eee2a259-c8ac-404e-917f-d92c2c75e63b</t>
   </si>
@@ -164,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +370,126 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>