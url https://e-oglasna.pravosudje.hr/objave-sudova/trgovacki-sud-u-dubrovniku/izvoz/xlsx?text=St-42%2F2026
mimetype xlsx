--- v1 (2026-07-17)
+++ v2 (2026-09-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-42/2026</t>
   </si>
   <si>
+    <t>Zaključak od 01.09.2026.-31</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Busljeno 7, 20236 Čajkovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>32045801322</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge 32045801322</t>
+  </si>
+  <si>
+    <t>02.09.2026. 07:48:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a8c060-8b40-4c4f-b364-8d744976f3b9</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a8c060-8b40-4c4f-b364-8d744976f3b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.08.2026.-29</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd80266b-0717-470b-9d5e-048a432db260</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd80266b-0717-470b-9d5e-048a432db260/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 25.06.2026.-22</t>
   </si>
   <si>
-    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>25.06.2026. 14:08:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e8a0e96-ee98-4c12-b8f0-bafd892377f5</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e8a0e96-ee98-4c12-b8f0-bafd892377f5/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 25.06.2026.-18</t>
   </si>
   <si>
     <t>25.06.2026. 13:59:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb80d284-a6e9-4aee-a27e-0a731fead08a</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb80d284-a6e9-4aee-a27e-0a731fead08a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 19.05.2026.-11</t>
   </si>
   <si>
     <t>20.05.2026. 07:32:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eadedb13-d94c-4fca-97b2-3edcb0d8c163</t>
   </si>
@@ -194,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +484,126 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>