--- v2 (2026-09-02)
+++ v3 (2026-10-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,168 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-42/2026</t>
   </si>
   <si>
+    <t>Rješenje od 06.10.2026.-45</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Busljeno 7, 20236 Čajkovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>32045801322</t>
+  </si>
+  <si>
+    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge 32045801322</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:06:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea4bf60-2ceb-4a60-9f67-f8b4e7525b96</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava i zaključenje stečajnog postupka zbog nedostatnosti stečajne mase.pdf O197O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea4bf60-2ceb-4a60-9f67-f8b4e7525b96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.-39</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:25:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb24af2-0dba-4c74-84e5-c5464c87b5da</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb24af2-0dba-4c74-84e5-c5464c87b5da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.-38</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:24:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9292eac5-9a75-48ab-ba83-98c35f9a7fb5</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9292eac5-9a75-48ab-ba83-98c35f9a7fb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 15.09.2026.;-37 Rješenje od 15.09.2026.-36</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9cadef1-54b3-4dfe-b316-04fef874b17b</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O; Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9cadef1-54b3-4dfe-b316-04fef874b17b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/493a608d-d91c-490b-9b53-59742aaab676</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-34-1 - ŽIVA LOZA - EOS Matrix, prijava tražbine.pdf; Prilog St-42_2026-34-2 - Hrvatska Pošta - Tracking - potvrda o slanju.pdf; Prilog St-42_2026-34-3 - Tablica prijavljenih tražbina_ŽIVA LOZA.pdf; Prilog St-42_2026-34-4 - Popis vjerovnika_ŽIVA LOZA.pdf; Prilog St-42_2026-34-5 - Pregled imovine i obveza_ŽIVA LOZA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/493a608d-d91c-490b-9b53-59742aaab676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.-33</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:49:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d3d937c-b6d0-4c48-ac2d-2fc69899f43a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-33-1 - ŽIVA LOZA - EOS Matrix, prijava tražbine.pdf; Prilog St-42_2026-33-2 - Hrvatska Pošta - Tracking - potvrda o slanju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d3d937c-b6d0-4c48-ac2d-2fc69899f43a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 01.09.2026.-31</t>
   </si>
   <si>
-    <t>ŽIVA LOZA j.d.o.o. za ugostiteljstvo i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>02.09.2026. 07:48:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3a8c060-8b40-4c4f-b364-8d744976f3b9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3a8c060-8b40-4c4f-b364-8d744976f3b9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 31.08.2026.-29</t>
   </si>
   <si>
     <t>01.09.2026. 08:26:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd80266b-0717-470b-9d5e-048a432db260</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd80266b-0717-470b-9d5e-048a432db260/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.06.2026.-22</t>
   </si>
   <si>
     <t>25.06.2026. 14:08:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e8a0e96-ee98-4c12-b8f0-bafd892377f5</t>
   </si>
@@ -224,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -565,45 +655,297 @@
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>