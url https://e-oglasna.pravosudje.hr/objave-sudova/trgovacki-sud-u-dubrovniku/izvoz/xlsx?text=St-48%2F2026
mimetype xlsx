--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-48/2026</t>
   </si>
   <si>
+    <t>Rješenje od 10.07.2026.-33</t>
+  </si>
+  <si>
+    <t>TORNADO d.o.o.</t>
+  </si>
+  <si>
+    <t>Iva Vojnovića 32 A, 20000 Dubrovnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>29866221734</t>
+  </si>
+  <si>
+    <t>TORNADO d.o.o. 29866221734</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:34:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a648c92-cf57-4b2b-a3d3-23bbed28a321</t>
+  </si>
+  <si>
+    <t>Rješenje o zakazivanju ispitnog - izvještajnog ročišta.pdf O318O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a648c92-cf57-4b2b-a3d3-23bbed28a321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=48&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.-32</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1d1a41-b92a-4e30-aa87-d2b871f050c1</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1d1a41-b92a-4e30-aa87-d2b871f050c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 26.06.2026.-23</t>
   </si>
   <si>
-    <t>TORNADO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>26.06.2026. 09:36:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39c65617-fe8d-4de8-95bb-b18eaf2f2ee2</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39c65617-fe8d-4de8-95bb-b18eaf2f2ee2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=48&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 25.06.2026.-21</t>
   </si>
   <si>
     <t>25.06.2026. 13:43:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdb5b0c0-3066-46bc-a365-66f9d92cbbc4</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdb5b0c0-3066-46bc-a365-66f9d92cbbc4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.06.2026.-17</t>
   </si>
   <si>
     <t>25.06.2026. 13:33:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a691bb7-9a61-4234-8f7d-ebba2f6fbe03</t>
   </si>
@@ -209,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +541,126 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>