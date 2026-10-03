--- v1 (2026-08-15)
+++ v2 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-48/2026</t>
   </si>
   <si>
+    <t>Odluka od 17.09.2026.; -50Rješenje od 17.09.2026.-49</t>
+  </si>
+  <si>
+    <t>TORNADO d.o.o.</t>
+  </si>
+  <si>
+    <t>Iva Vojnovića 32 A, 20000 Dubrovnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>29866221734</t>
+  </si>
+  <si>
+    <t>TORNADO d.o.o. 29866221734</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e543fde4-51aa-4ebc-90ad-f98e83535251</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O; Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e543fde4-51aa-4ebc-90ad-f98e83535251/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=48&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.09.2026. uz prilog-41</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73064117-5d9c-4348-8d7b-bf7dc0c519aa</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-48_2026-41-1 - Tablica plaćenih i neplaćenih pristojbi za prijave tražbina .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73064117-5d9c-4348-8d7b-bf7dc0c519aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.09.2026.-40</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08649978-b29e-4786-acf4-fc424db093dc</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08649978-b29e-4786-acf4-fc424db093dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.07.2026.-33</t>
   </si>
   <si>
-    <t>TORNADO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.07.2026. 13:34:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a648c92-cf57-4b2b-a3d3-23bbed28a321</t>
   </si>
   <si>
     <t>Rješenje o zakazivanju ispitnog - izvještajnog ročišta.pdf O318O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a648c92-cf57-4b2b-a3d3-23bbed28a321/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=48&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 10.07.2026.-32</t>
   </si>
   <si>
     <t>10.07.2026. 13:26:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af1d1a41-b92a-4e30-aa87-d2b871f050c1</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af1d1a41-b92a-4e30-aa87-d2b871f050c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 26.06.2026.-23</t>
   </si>
   <si>
     <t>26.06.2026. 09:36:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39c65617-fe8d-4de8-95bb-b18eaf2f2ee2</t>
   </si>
@@ -239,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -622,45 +667,171 @@
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>