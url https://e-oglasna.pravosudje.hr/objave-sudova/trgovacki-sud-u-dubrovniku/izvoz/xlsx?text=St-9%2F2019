--- v0 (2026-05-17)
+++ v1 (2026-08-28)
@@ -314,63 +314,63 @@
   <si>
     <t>Elektroprojekt d.o.o. u stečaju 77565231568</t>
   </si>
   <si>
     <t>29.04.2019. 11:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbb72df2-5df5-4caf-9d26-bbadfc42fca1</t>
   </si>
   <si>
     <t>190429115226_0001.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbb72df2-5df5-4caf-9d26-bbadfc42fca1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=st&amp;predmet=9&amp;godina=2019</t>
   </si>
   <si>
     <t>Tijek stečajnog postupka elektroprojekt d.o.o. u stečaju</t>
   </si>
   <si>
     <t>03.01.2019. 12:59:31</t>
   </si>
   <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2c5862c-55cb-4b9b-96a9-4057b8e45634</t>
+  </si>
+  <si>
+    <t>elektroprojekt.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2c5862c-55cb-4b9b-96a9-4057b8e45634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c7182c3-d6ff-425f-9fe0-812b4b3adf93</t>
   </si>
   <si>
-    <t>elektroprojekt.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c7182c3-d6ff-425f-9fe0-812b4b3adf93/dokumenti/preuzimanje</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b2c5862c-55cb-4b9b-96a9-4057b8e45634/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">