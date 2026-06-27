--- v0 (2026-05-05)
+++ v1 (2026-06-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="60">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-97/2025</t>
   </si>
   <si>
+    <t>Rješenje od 03.06.2026.-29</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 22/2, 20350 Metković, Hrvatska</t>
+  </si>
+  <si>
+    <t>90598506336</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 90598506336</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa9c8d4e-308d-4b99-9dbb-b8365e3d6894</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa9c8d4e-308d-4b99-9dbb-b8365e3d6894/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 27.03.2026.-20</t>
   </si>
   <si>
-    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>27.03.2026. 13:08:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2119371f-c08c-4b19-aee9-0c55b3e1859f</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2119371f-c08c-4b19-aee9-0c55b3e1859f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 18.03.2026.-17</t>
   </si>
   <si>
     <t>19.03.2026. 11:03:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2326acf0-908a-45dd-8d40-2a317cac0901</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2326acf0-908a-45dd-8d40-2a317cac0901/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 02.03.2026.-14</t>
   </si>
   <si>
     <t>03.03.2026. 09:48:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628945b-a22e-4f65-9f3f-7c95421b138f</t>
   </si>
@@ -218,51 +233,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -427,93 +442,93 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -553,51 +568,93 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>