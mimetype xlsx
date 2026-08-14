--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-97/2025</t>
   </si>
   <si>
+    <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 22/2, 20350 Metković, Hrvatska</t>
+  </si>
+  <si>
+    <t>90598506336</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 90598506336</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/333cad42-afe4-49f2-8454-36bb7f7aebd9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-97_2025-35-1 - DOC-2026-0004_signed-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/333cad42-afe4-49f2-8454-36bb7f7aebd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 01.07.2026.-33</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:45:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89a9071-1417-4bcd-8544-75ce2a166b55</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89a9071-1417-4bcd-8544-75ce2a166b55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 16.04.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:50:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cfc87e5-cef1-4781-89da-2ef829f71b96</t>
+  </si>
+  <si>
+    <t>Prilog St-97_2025-22-1 - PLAN RESTRUKTURIRANJA EL-POWER d.o.o. Metković ovjeren_signed.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cfc87e5-cef1-4781-89da-2ef829f71b96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 03.06.2026.-29</t>
   </si>
   <si>
-    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 11:12:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa9c8d4e-308d-4b99-9dbb-b8365e3d6894</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa9c8d4e-308d-4b99-9dbb-b8365e3d6894/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 27.03.2026.-20</t>
   </si>
   <si>
     <t>27.03.2026. 13:08:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2119371f-c08c-4b19-aee9-0c55b3e1859f</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2119371f-c08c-4b19-aee9-0c55b3e1859f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.03.2026.-17</t>
   </si>
   <si>
     <t>19.03.2026. 11:03:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2326acf0-908a-45dd-8d40-2a317cac0901</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2326acf0-908a-45dd-8d40-2a317cac0901/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 02.03.2026.-14</t>
   </si>
   <si>
     <t>03.03.2026. 09:48:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628945b-a22e-4f65-9f3f-7c95421b138f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628945b-a22e-4f65-9f3f-7c95421b138f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.01.2026.-12</t>
   </si>
   <si>
     <t>02.02.2026. 12:52:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b00077f1-32cb-41e8-916d-f2e15add2607</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b00077f1-32cb-41e8-916d-f2e15add2607/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 26.09.2025. uz priloge -1</t>
   </si>
   <si>
     <t>13.01.2026. 13:55:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc6cab35-8143-4f56-8a63-616dce56fffe</t>
   </si>
@@ -233,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -484,177 +526,303 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
         <v>59</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>