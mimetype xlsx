--- v2 (2026-08-14)
+++ v3 (2026-10-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="84">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Dubrovniku</t>
   </si>
   <si>
     <t>St-97/2025</t>
   </si>
   <si>
+    <t>Rješenje od 20.08.2026.-45</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 22/2, 20350 Metković, Hrvatska</t>
+  </si>
+  <si>
+    <t>90598506336</t>
+  </si>
+  <si>
+    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 90598506336</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e04f2f3-4bd8-4525-8668-423f090f01d3</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e04f2f3-4bd8-4525-8668-423f090f01d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 17.08.2026.-43</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828c5563-3e14-4f80-8e5c-b9c5e4b9062b</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828c5563-3e14-4f80-8e5c-b9c5e4b9062b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
-    <t>EL-POWER društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>10.07.2026. 09:47:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/333cad42-afe4-49f2-8454-36bb7f7aebd9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-97_2025-35-1 - DOC-2026-0004_signed-1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/333cad42-afe4-49f2-8454-36bb7f7aebd9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5146&amp;upisnik=St&amp;predmet=97&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 01.07.2026.-33</t>
   </si>
   <si>
     <t>01.07.2026. 12:45:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b89a9071-1417-4bcd-8544-75ce2a166b55</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b89a9071-1417-4bcd-8544-75ce2a166b55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prilog od: 16.04.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 10:50:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cfc87e5-cef1-4781-89da-2ef829f71b96</t>
   </si>
@@ -275,51 +305,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -610,219 +640,303 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>