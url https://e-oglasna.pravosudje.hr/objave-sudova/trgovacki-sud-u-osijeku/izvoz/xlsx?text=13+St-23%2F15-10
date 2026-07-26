--- v0 (2026-05-20)
+++ v1 (2026-07-26)
@@ -6,100 +6,200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1559" uniqueCount="1005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="1037">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>St-404/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.06.2026.(-124); Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>64111076900</t>
+  </si>
+  <si>
+    <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju 64111076900</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-404_2024-124-1 - Obavijest o primitku podneska od 25.06.2026. za TS OS, P-42-2026.pdf; Prilog St-404_2024-124-2 - 260625 Josip Ivanković ca CASTELLUM ART doo u stečaju - podnesak (d).pdf; Prilog St-404_2024-124-3 - 00001 Prilog TS OS P-42-2026-1-1 od 17.02.2026. - 20260216162923.pdf; Prilog St-404_2024-124-4 - 00001 Podnesak TS OS P-42-2026-1 od 17.02.2026. - Tužba.pdf; Prilog St-404_2024-124-5 - 00005 Odluka TS OS P-42-2026-5 od 02.03.2026. - Dopis.pdf; Prilog St-404_2024-124-6 - 00003 Odluka TS OS P-42-2026-3 od 18.02.2026. - Zahtjev za izuzećem.pdf; Prilog St-404_2024-124-7 - 00007 Podnesak TS OS P-42-2026-7 od 29.04.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-8 - 00008 Podnesak TS OS P-42-2026-8 od 30.04.2026. - Podnesak.pdf; Prilog St-404_2024-124-9 - 00008 Prilog TS OS P-42-2026-8-1 od 30.04.2026. - Prilog TS OS St-404-2024-119-1 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-10 - 00008 Prilog TS OS P-42-2026-8-2 od 30.04.2026. - Prilog TS OS St-404-2024-119-2 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-11 - 00008 Prilog TS OS P-42-2026-8-3 od 30.04.2026. - Prilog TS OS St-404-2024-119-3 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-12 - 00008 Prilog TS OS P-42-2026-8-4 od 30.04.2026. - Prilog TS OS St-404-2024-119-4 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-13 - 00008 Prilog TS OS P-42-2026-8-5 od 30.04.2026. - Prilog TS OS St-404-2024-119-5 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-14 - 00008 Prilog TS OS P-42-2026-8-6 od 30.04.2026. - Prilog TS OS St-404-2024-119-6 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-15 - 00008 Prilog TS OS P-42-2026-8-7 od 30.04.2026. - Prilog TS OS St-404-2024-119-7 od 27.04.2026. - PR.pdf; Prilog St-404_2024-124-16 - 00009 Odluka TS OS P-42-2026-9 od 06.05.2026. - Rješenje.pdf; Prilog St-404_2024-124-17 - 00010 Podnesak TS OS P-42-2026-10 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-18 - 00010 Prilog TS OS P-42-2026-10-1 od 10.06.2026. - Prilozi.pdf; Prilog St-404_2024-124-19 - 00011 Podnesak TS OS P-42-2026-11 od 10.06.2026. - Podnesak.pdf; Prilog St-404_2024-124-20 - 00012 Podnesak TS OS P-42-2026-12 od 10.06.2026. - Podnesak tužitelja.pdf; Prilog St-404_2024-124-21 - 00012 Prilog TS OS P-42-2026-12-1 od 10.06.2026. - Rev-671_2023-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-404_2024-124-22 - 00007 Prilog TS OS P-42-2026-7-1 od 29.04.2026. - ZK-3921-OSIJEK.pdf; Prilog St-404_2024-124-23 - 00006 Podnesak TS OS P-42-2026-6 od 17.04.2026. - Odgovor na tužbu.pdf; Prilog St-404_2024-124-24 - 00004 Podnesak TS OS P-42-2026-4 od 20.02.2026. - Rješenje.pdf; Prilog St-404_2024-124-25 - 00002 Podnesak TS OS P-42-2026-2 od 18.02.2026. - Izvadak iz sudskog registra.pdf; Prilog St-404_2024-124-26 - 00001 Prilog TS OS P-42-2026-1-2 od 17.02.2026. - 20260216161257.pdf; Prilog St-404_2024-124-27 - 00013 Zapisnik TS OS P-42-2026-13 od 10.06.2026. - Pripremno ročište dana 10.06.2026. u 09_30 sati u.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=404&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>St-343/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 23.06.2026.;s prilozima
+St-343/2026-5</t>
+  </si>
+  <si>
+    <t>PEPERMINT j.d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Trg "ivana Brlić Mažuranić" 9, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>71720817966</t>
+  </si>
+  <si>
+    <t>PEPERMINT j.d.o.o. za ugostiteljstvo i usluge 71720817966</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d321476-29bb-4539-aa45-16327c91c914</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Prilog St-343_2026-5-1 - 1. popis imovine - nekretnine i pokretnine.pdf; Prilog St-343_2026-5-2 - 2. popis imovine - imovinska prava na tuđim stvarima.pdf; Prilog St-343_2026-5-3 - 3. popis imovine - novčane tražbine dužnika.pdf; Prilog St-343_2026-5-4 - 4. popis imovine - nenovčane tražbine dužnika.pdf; Prilog St-343_2026-5-5 - 5. popis imovine - druga imovina dužnika.pdf; Prilog St-343_2026-5-6 - 6. popis imovine - novčana sredstva na računu dužnika.pdf; Prilog St-343_2026-5-7 - 8. popis imovine - obveze dužnika unesene u poslovne knjige.pdf; Prilog St-343_2026-5-8 - 9. popis imovine - druge novčane i nenovčane obveze dužnika.pdf; Prilog St-343_2026-5-9 - 10. popis imovine - razlučna prava.pdf; Prilog St-343_2026-5-10 - 11. popis imovine - izlučna prava.pdf; Prilog St-343_2026-5-11 - 13. popis imovine - popis sporova.pdf; Prilog St-343_2026-5-12 - 14. Tražbe radnika i prijašnjih radnika.pdf; Prilog St-343_2026-5-13 - Brutto bilanca.pdf; Prilog St-343_2026-5-14 - CCF19062026_0013.pdf; Prilog St-343_2026-5-15 - Izjava o planu restrukturiranja.pdf; Prilog St-343_2026-5-16 - Kartice dobavljaca.pdf; Prilog St-343_2026-5-17 - Kartice kupaca.pdf; Prilog St-343_2026-5-18 - My way stanje skladišta na dan 19.06.2026..pdf; Prilog St-343_2026-5-19 - Obračun Beerc na dan 19.06.2026..pdf; Prilog St-343_2026-5-20 - Otvorene stavke (3).pdf; Prilog St-343_2026-5-21 - Očevidnik 18.06.2026..pdf; Prilog St-343_2026-5-22 - Prometna dozvola BMW.jpg; Prilog St-343_2026-5-23 - Prometna dozvola str. 2 BMW.jpg; Prilog St-343_2026-5-24 - Izjava o broju zaposlenih.pdf; Prilog St-343_2026-5-25 - 7. popis imovine - ostala imovina dužnika.pdf; Prilog St-343_2026-5-26 - Potvrda o blokadi.pdf; Prilog St-343_2026-5-27 - Otvorene stavke (1).pdf; Prilog St-343_2026-5-28 - 71720817966_28052026_ispostave (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d321476-29bb-4539-aa45-16327c91c914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=343&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-156_2025-75-1 - Račun pričuva 1-26.pdf; Prilog St-156_2025-75-2 - Račun pričuva 2-26.pdf; Prilog St-156_2025-75-3 - Račun pričuva 3-26.pdf; Prilog St-156_2025-75-4 - Račun pričuva 4-26.pdf; Prilog St-156_2025-75-5 - Račun pričuva 5-25.pdf; Prilog St-156_2025-75-6 - Račun pričuva 7-25.pdf; Prilog St-156_2025-75-7 - Račun pričuva 6-25.pdf; Prilog St-156_2025-75-8 - Račun pričuva 11-25.pdf; Prilog St-156_2025-75-9 - Račun pričuva 8-25.pdf; Prilog St-156_2025-75-10 - Račun pričuva 12-25.pdf; Prilog St-156_2025-75-11 - Račun pričuva 10-25.pdf; Prilog St-156_2025-75-12 - Račun pričuva 9-25.pdf; Prilog St-156_2025-75-13 - 1-2026.pdf; Prilog St-156_2025-75-14 - 2-2026.pdf; Prilog St-156_2025-75-15 - 5-2025.pdf; Prilog St-156_2025-75-16 - 4-2026.pdf; Prilog St-156_2025-75-17 - 10-2025.pdf; Prilog St-156_2025-75-18 - 6-2025.pdf; Prilog St-156_2025-75-19 - 8-2025.pdf; Prilog St-156_2025-75-20 - 3-2026.pdf; Prilog St-156_2025-75-21 - 7-2025.pdf; Prilog St-156_2025-75-22 - 11-2025.pdf; Prilog St-156_2025-75-23 - 12-2025.pdf; Prilog St-156_2025-75-24 - 9-2025.pdf; Prilog St-156_2025-75-25 - Vodovod 1-26.pdf; Prilog St-156_2025-75-26 - Vodovod 2-26.pdf; Prilog St-156_2025-75-27 - Vodovod 3-26.pdf; Prilog St-156_2025-75-28 - Vodovod 7-25.pdf; Prilog St-156_2025-75-29 - Vodovod 10-25.pdf; Prilog St-156_2025-75-30 - Vodovod 12-25.pdf; Prilog St-156_2025-75-31 - Vodovod 9-25.pdf; Prilog St-156_2025-75-32 - Vodovod 8-25.pdf; Prilog St-156_2025-75-33 - Vodovod 6-25.pdf; Prilog St-156_2025-75-34 - Vodovod 4-26.pdf; Prilog St-156_2025-75-35 - Vodovod 11-25.pdf; Prilog St-156_2025-75-36 - MARLO uredski r.b. 233-00110113-1.pdf; Prilog St-156_2025-75-37 - OTP račun 4-2026.pdf; Prilog St-156_2025-75-38 - Elektronička javna dražba račun 31.10.25..pdf; Prilog St-156_2025-75-39 - MARLO uredski r.b. 503-25.pdf; Prilog St-156_2025-75-40 - PEČAT BINAR račun.pdf; Prilog St-156_2025-75-41 - OTP račun 12-2025.pdf; Prilog St-156_2025-75-42 - ZLATNI RAČUN USL-2026-FUS-124.pdf; Prilog St-156_2025-75-43 - Ugovor o vođenju knjigovodstva ESEDRA - ALTEA d.o.o. u stečaju.pdf</t>
@@ -129,53 +229,50 @@
     <t>PETROM d.o.o. za trgovinu i usluge 33636963655</t>
   </si>
   <si>
     <t>15.05.2026. 08:11:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996bedd-1cb8-4e62-871e-4a598529ee1c</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-252_2026-9-1 - 8 Dostava podataka iz HRCZ_3 (1).pdf; Prilog St-252_2026-9-2 - 9693273 (1) UPISNIK BRODOVA.pdf; Prilog St-252_2026-9-3 - Gmail - PETROM d.o.o_ katastar podaci.pdf; Prilog St-252_2026-9-4 - Gmail - PETROM D.O.O_POREZNA UPRAVA.pdf; Prilog St-252_2026-9-5 - dostava dokumentacije stečajnoj upraviteljici za petrom d.o.o..pdf; Prilog St-252_2026-9-6 - Scan očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-252_2026-9-7 - Scan hzmo podaci.pdf; Prilog St-252_2026-9-8 - VLASNIŠTVO VOZILA.pdf; Prilog St-252_2026-9-9 - vrijednost rabljenog vozila passat.pdf; Prilog St-252_2026-9-10 - rabljena vrijednost skuter peugeot.pdf; Prilog St-252_2026-9-11 - račun joomologija.pdf; Prilog St-252_2026-9-12 - joomologija račun za moped.pdf; Prilog St-252_2026-9-13 - GFI-POD602.-za 2025 god-petrom (1).pdf; Prilog St-252_2026-9-14 - BRUTTO BILANCA, PRIJAVA POREZA NA DOBIT.pdf; Prilog St-252_2026-9-15 - analitička bilanca za prvi kvartal 2026 god (1).pdf; Prilog St-252_2026-9-16 - odjava vozila.jpeg; Prilog St-252_2026-9-17 - slika 16 RAČUN ZA KOMBI VOZILO.jpeg; Prilog St-252_2026-9-18 - slika 17 RAČUN ZA KOMBI VOZILO.jpeg; Prilog St-252_2026-9-19 - zamolba stečajnoj upraviteljici za prolongiranjem roka provođenjastečajnog postupka (1).pdf; Prilog St-252_2026-9-20 - GLAVNA_KNJIGA--konto_206000 NEDOVRŠENI PROIZVODI.pdf; Prilog St-252_2026-9-21 - GLAVNA_KNJIGA- konto 3100.pdf; Prilog St-252_2026-9-22 - slika 23 (1).jpeg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996bedd-1cb8-4e62-871e-4a598529ee1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=252&amp;godina=2026</t>
   </si>
   <si>
     <t>St-225/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog </t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>20080494958</t>
   </si>
   <si>
     <t>Anchor AM društvo s ograničenom odgovornošću za savjetovanje i usluge 20080494958</t>
   </si>
   <si>
     <t>24.03.2026. 08:03:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0febda4e-a1fa-4566-8fc5-818bba5004e2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-225_2024-194-1 - Podnesak TS OS P-251-2025-12 od 26.01.2026. - Podnesak (1).pdf; Prilog St-225_2024-194-2 - Podnesak TS OS P-322-2024-32 od 12.03.2025. - Odgovor na žalbu (1).pdf; Prilog St-225_2024-194-3 - Podnesak TS OS P-322-2024-29 od 19.02.2025. - Žalba (1).pdf; Prilog St-225_2024-194-4 - Podnesak TS OS P-251-2025-1 od 28.07.2025. - Tužba (1).pdf; Prilog St-225_2024-194-5 - Podnesak TS OS P-322-2024-41 od 02.10.2025. - Presuda - odbijena žalba - potvrđena presuda 1. st. (1.pdf; Prilog St-225_2024-194-6 - Podnesak TS OS P-351-2025-1 od 17.11.2025. - Tužba.pdf; Prilog St-225_2024-194-7 - Podnesak TS ZG P-770-2025-3 od 10.06.2025. - Odgovor na tužbu (2).pdf; Prilog St-225_2024-194-8 - Podnesak TS ZG P-770-2025-1 od 10.03.2025. - Tužba (5).pdf; Prilog St-225_2024-194-9 - Podnesak TS OS P-354-2025-11 od 29.12.2025. - Prijedlog za povrat u prijašnje stanje (podredno žalba.pdf; Prilog St-225_2024-194-10 - Podnesak US OS Us I-1245-2024-1 od 29.10.2024. - Tužba.pdf; Prilog St-225_2024-194-11 - Podnesak US OS Us I-1245-2024-5 od 27.12.2024. - Odgovor na tužbu.pdf; Prilog St-225_2024-194-12 - Podnesak US OS Us I-1245-2024-15 od 08.12.2025. - Žalba.pdf; Prilog St-225_2024-194-13 - Podnesak TS OS P-354-2025-14 od 12.01.2026. - Žalba (1).pdf; Prilog St-225_2024-194-14 - Prilog TS OS P-363-2024-1-1 od 19.11.2024. - tužba (1).pdf; Prilog St-225_2024-194-15 - Prilog TS OS P-363-2024-1-21 od 19.11.2024. - odgovor na tužbu (1).pdf; Prilog St-225_2024-194-16 - Odluka OS OS Ovr-1719-2025-4 od 17.04.2025. - Rješenje - trošak.pdf; Prilog St-225_2024-194-17 - Odluka OS OS Ovr-2556-2024-2 od 13.06.2024. - Rješenje - trošak.pdf; Prilog St-225_2024-194-18 - Odluka OS OS Ovrv-6136-2024-8 od 10.06.2024. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-19 - Podnesak TS OS P-354-2025-17 od 30.01.2026. - Odgovor na žalbu (1).pdf; Prilog St-225_2024-194-20 - Odluka OS OS Ovrv-6136-2024-11 od 24.07.2024. - Rješenje - prekid postupka.pdf; Prilog St-225_2024-194-21 - Odluka OS OS Ovrv-2123-2025-4 od 20.02.2025. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-22 - Podnesak TS OS P-221-2025-5 od 24.10.2025. - Odgovor na tužbu (1).pdf; Prilog St-225_2024-194-23 - Odluka OS OS Ovrv-17653-2025-4 od 24.09.2025. - Rješenje - o ovrsi.pdf; Prilog St-225_2024-194-24 - Odluka TS OS P-354-2025-10 od 17.12.2025. - Rješenje - povlačenje tužbe (1).pdf; Prilog St-225_2024-194-25 - Odluka US OS Us I-1245-2024-14 od 24.11.2025. - Presuda - odbijanje.pdf; Prilog St-225_2024-194-26 - Odluka TS OS P-322-2024-27 od 14.02.2025. - Presuda (1).pdf; Prilog St-225_2024-194-27 - Odluka TS OS Povrv-256-2024-2 od 04.07.2024. - Rješenje - stavljanje izvan snage rješenja o ovrsi na.pdf; Prilog St-225_2024-194-28 - Podnesak OS OS Ovr-1719-2025-1 od 11.04.2025. - Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf; Prilog St-225_2024-194-29 - Podnesak OS OS Ovr-1719-2025-6 od 07.05.2025. - Žalba.pdf; Prilog St-225_2024-194-30 - Podnesak OS OS Ovr-2556-2024-1 od 31.05.2024. - Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf; Prilog St-225_2024-194-31 - Podnesak OS OS Ovrv-2123-2025-9 od 30.04.2025. - Prigovor protiv rješenja javnog bilježnika na temel.pdf; Prilog St-225_2024-194-32 - Podnesak OS OS Ovrv-2123-2025-1 od 22.01.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-225_2024-194-33 - Podnesak OS OS Ovrv-17653-2025-1 od 02.09.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-225_2024-194-34 - Podnesak OS OS Ovrv-6136-2024-1 od 08.05.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-225_2024-194-35 - Podnesak TS OS P-86-2024-1 od 15.02.2024. - Tužba.pdf; Prilog St-225_2024-194-36 - Podnesak TS OS P-86-2024-7 od 02.04.2024. - Odgovor na tužbu.pdf; Prilog St-225_2024-194-37 - Podnesak OS OS Ovrv-17653-2025-5 od 13.10.2025. - Prigovor (1).pdf; Prilog St-225_2024-194-38 - Podnesak TS OS P-221-2025-1 od 26.06.2025. - Tužba (1).pdf; Prilog St-225_2024-194-39 - Zapisnik TS OS P-86-2024-10 od 14.05.2024. - Pripremno ročište dana 14.05.2024. u 10_00 sati u Soba .docx; Prilog St-225_2024-194-40 - Zapisnik TS OS P-251-2025-5 od 13.11.2025. - Pripremno ročište dana 13.11.2025. u 10_30 sati u Soba .docx; Prilog St-225_2024-194-41 - Zapisnik TS OS P-251-2025-11 od 20.01.2026. - Pripremno ročište dana 20.01.2026. u 10_30 sati u Soba.docx; Prilog St-225_2024-194-42 - Zapisnik TS OS P-251-2025-13 od 26.02.2026. - Pripremno ročište dana 26.02.2026. u 09_30 sati u Soba.docx; Prilog St-225_2024-194-43 - Zapisnik TS OS P-322-2024-18 od 13.11.2024. - Pripremno ročište dana 13.11.2024. u 10_00 sati u Soba.docx; Prilog St-225_2024-194-44 - Zapisnik TS OS P-363-2024-9 od 20.11.2025. - Pripremno ročište dana 20.11.2025. u 11_00 sati u Soba .docx; Prilog St-225_2024-194-45 - Zapisnik TS ZG P-770-2025-8 od 02.03.2026. - Pripremno ročište dana 02.03.2026. u 12_00 sati (3).docx; Prilog St-225_2024-194-46 - Zapisnik US OS Us I-1245-2024-10 od 02.07.2025. - Ročište za raspravu dana 02.07.2025. u 10_15 sati .docx; Prilog St-225_2024-194-47 - Zapisnik US OS Us I-1245-2024-12 od 28.10.2025. - Ročište za raspravu dana 27.10.2025. u 09_00 sati .docx; Prilog St-225_2024-194-48 - ANCHOR AM d.o.o. u stečaju - pregled sudskih sporova.xlsx; Prilog St-225_2024-194-49 - Iznosi tražbina i troškova postupka na dan 20.03.2026. u 15_07 sati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0febda4e-a1fa-4566-8fc5-818bba5004e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=225&amp;godina=2024</t>
   </si>
   <si>
     <t>St-131/2026</t>
   </si>
@@ -3094,51 +3191,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N120"/>
+  <dimension ref="A1:N123"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3371,4503 +3468,4503 @@
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" t="s">
         <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>73</v>
       </c>
       <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
         <v>74</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>75</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>77</v>
+      </c>
+      <c r="L7" t="s">
         <v>78</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>79</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D8" t="s">
         <v>82</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>83</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>84</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>85</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>86</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>88</v>
+      </c>
+      <c r="L8" t="s">
         <v>89</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>90</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" t="s">
         <v>93</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>94</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>95</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>96</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>97</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>99</v>
+      </c>
+      <c r="L9" t="s">
         <v>100</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>101</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>103</v>
+      </c>
+      <c r="D10" t="s">
         <v>104</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>105</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>106</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>107</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>108</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>110</v>
+      </c>
+      <c r="L10" t="s">
         <v>111</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>112</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D11" t="s">
         <v>115</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>116</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>117</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>118</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>119</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>121</v>
+      </c>
+      <c r="L11" t="s">
         <v>122</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>123</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>125</v>
+      </c>
+      <c r="D12" t="s">
         <v>126</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>127</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>128</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>129</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>130</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>132</v>
+      </c>
+      <c r="L12" t="s">
         <v>133</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>134</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D13" t="s">
         <v>137</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>138</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>139</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>140</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>141</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>143</v>
+      </c>
+      <c r="L13" t="s">
         <v>144</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>145</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>147</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="E14" t="s">
-        <v>106</v>
+        <v>149</v>
       </c>
       <c r="F14" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="G14" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="H14" t="s">
-        <v>109</v>
+        <v>152</v>
       </c>
       <c r="I14" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="L14" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="M14" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="N14" t="s">
-        <v>114</v>
+        <v>157</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D15" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E15" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F15" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G15" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="H15" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I15" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="L15" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="M15" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="N15" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D16" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G16" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H16" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="I16" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="L16" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M16" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="N16" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>173</v>
+        <v>136</v>
       </c>
       <c r="D17" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>175</v>
+        <v>138</v>
       </c>
       <c r="F17" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="G17" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="H17" t="s">
-        <v>178</v>
+        <v>141</v>
       </c>
       <c r="I17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="L17" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
       <c r="M17" t="s">
         <v>182</v>
       </c>
       <c r="N17" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>183</v>
+      </c>
+      <c r="D18" t="s">
         <v>184</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>185</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>186</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>187</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>188</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>190</v>
+      </c>
+      <c r="L18" t="s">
         <v>191</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>192</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>194</v>
+      </c>
+      <c r="D19" t="s">
         <v>195</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>196</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>197</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>198</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>199</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>201</v>
+      </c>
+      <c r="L19" t="s">
         <v>202</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>203</v>
       </c>
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>205</v>
+      </c>
+      <c r="D20" t="s">
         <v>206</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>207</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>208</v>
       </c>
-      <c r="F20" t="s">
+      <c r="G20" t="s">
         <v>209</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>210</v>
       </c>
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>212</v>
+      </c>
+      <c r="L20" t="s">
         <v>213</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>214</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>216</v>
+      </c>
+      <c r="D21" t="s">
         <v>217</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>218</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>219</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>220</v>
       </c>
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>221</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>223</v>
+      </c>
+      <c r="L21" t="s">
         <v>224</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>225</v>
       </c>
-      <c r="M21" t="s">
+      <c r="N21" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="D22" t="s">
         <v>228</v>
       </c>
       <c r="E22" t="s">
         <v>229</v>
       </c>
       <c r="F22" t="s">
         <v>230</v>
       </c>
       <c r="G22" t="s">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="H22" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I22" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="L22" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M22" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N22" t="s">
-        <v>216</v>
+        <v>237</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D23" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E23" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F23" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G23" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H23" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I23" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L23" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M23" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="N23" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D24" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E24" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F24" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G24" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H24" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I24" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L24" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M24" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="N24" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>137</v>
+        <v>238</v>
       </c>
       <c r="D25" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E25" t="s">
-        <v>139</v>
+        <v>261</v>
       </c>
       <c r="F25" t="s">
-        <v>140</v>
+        <v>262</v>
       </c>
       <c r="G25" t="s">
-        <v>141</v>
+        <v>242</v>
       </c>
       <c r="H25" t="s">
-        <v>142</v>
+        <v>263</v>
       </c>
       <c r="I25" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="L25" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="M25" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="N25" t="s">
-        <v>147</v>
+        <v>248</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D26" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E26" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F26" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G26" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H26" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="I26" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L26" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="M26" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="N26" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D27" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E27" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F27" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G27" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H27" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="I27" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="L27" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="M27" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N27" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>169</v>
       </c>
       <c r="D28" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E28" t="s">
-        <v>40</v>
+        <v>171</v>
       </c>
       <c r="F28" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="H28" t="s">
-        <v>43</v>
+        <v>174</v>
       </c>
       <c r="I28" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="L28" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M28" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="N28" t="s">
-        <v>48</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D29" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E29" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="F29" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="G29" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="H29" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="I29" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="L29" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="M29" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="N29" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D30" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E30" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="F30" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="G30" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H30" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="I30" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="L30" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="M30" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="N30" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>312</v>
+        <v>71</v>
       </c>
       <c r="D31" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E31" t="s">
-        <v>314</v>
+        <v>73</v>
       </c>
       <c r="F31" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
-        <v>316</v>
+        <v>74</v>
       </c>
       <c r="H31" t="s">
-        <v>317</v>
+        <v>75</v>
       </c>
       <c r="I31" t="s">
         <v>318</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>319</v>
       </c>
       <c r="L31" t="s">
         <v>320</v>
       </c>
       <c r="M31" t="s">
         <v>321</v>
       </c>
       <c r="N31" t="s">
-        <v>322</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>322</v>
+      </c>
+      <c r="D32" t="s">
         <v>323</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>324</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>325</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>326</v>
       </c>
-      <c r="G32" t="s">
+      <c r="H32" t="s">
         <v>327</v>
       </c>
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
+        <v>329</v>
+      </c>
+      <c r="L32" t="s">
         <v>330</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>331</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>333</v>
+      </c>
+      <c r="D33" t="s">
         <v>334</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>335</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>336</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>337</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>338</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>340</v>
+      </c>
+      <c r="L33" t="s">
         <v>341</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>342</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="D34" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E34" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="F34" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="G34" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="H34" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="I34" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="L34" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="M34" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="N34" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="D35" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="E35" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="F35" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="G35" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="H35" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="I35" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="L35" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="M35" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="N35" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="D36" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="E36" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="F36" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="G36" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="H36" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="I36" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="L36" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="M36" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="N36" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D37" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E37" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="F37" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="G37" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H37" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="I37" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="L37" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="M37" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="N37" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D38" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E38" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="F38" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="G38" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H38" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="I38" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>381</v>
+      </c>
+      <c r="L38" t="s">
         <v>374</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" t="s">
+        <v>382</v>
+      </c>
+      <c r="N38" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D39" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="E39" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F39" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="G39" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="H39" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="I39" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="L39" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="M39" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="N39" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="D40" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="E40" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F40" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G40" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H40" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="I40" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="L40" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="M40" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="N40" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>394</v>
+      </c>
+      <c r="D41" t="s">
+        <v>395</v>
+      </c>
+      <c r="E41" t="s">
+        <v>396</v>
+      </c>
+      <c r="F41" t="s">
+        <v>397</v>
+      </c>
+      <c r="G41" t="s">
+        <v>398</v>
+      </c>
+      <c r="H41" t="s">
         <v>399</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
       <c r="I41" t="s">
         <v>405</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>406</v>
       </c>
       <c r="L41" t="s">
         <v>407</v>
       </c>
       <c r="M41" t="s">
         <v>408</v>
       </c>
       <c r="N41" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>409</v>
+      </c>
+      <c r="D42" t="s">
         <v>410</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>411</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="G42" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="H42" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="I42" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L42" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="M42" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="N42" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D43" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E43" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F43" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="G43" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="H43" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="I43" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="L43" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="M43" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="N43" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>93</v>
+        <v>431</v>
       </c>
       <c r="D44" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>433</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>434</v>
       </c>
       <c r="G44" t="s">
-        <v>97</v>
+        <v>435</v>
       </c>
       <c r="H44" t="s">
-        <v>98</v>
+        <v>436</v>
       </c>
       <c r="I44" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="L44" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="M44" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="N44" t="s">
-        <v>103</v>
+        <v>441</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
+        <v>442</v>
+      </c>
+      <c r="D45" t="s">
+        <v>443</v>
+      </c>
+      <c r="E45" t="s">
         <v>433</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>434</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>435</v>
       </c>
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>436</v>
       </c>
-      <c r="G45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I45" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="L45" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="M45" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="N45" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D46" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E46" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="F46" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="G46" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="H46" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="I46" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="L46" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M46" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="N46" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>455</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E47" t="s">
-        <v>457</v>
+        <v>127</v>
       </c>
       <c r="F47" t="s">
-        <v>458</v>
+        <v>128</v>
       </c>
       <c r="G47" t="s">
-        <v>459</v>
+        <v>129</v>
       </c>
       <c r="H47" t="s">
-        <v>460</v>
+        <v>130</v>
       </c>
       <c r="I47" t="s">
         <v>461</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
         <v>462</v>
       </c>
       <c r="L47" t="s">
         <v>463</v>
       </c>
       <c r="M47" t="s">
         <v>464</v>
       </c>
       <c r="N47" t="s">
-        <v>465</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>465</v>
+      </c>
+      <c r="D48" t="s">
         <v>466</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>467</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>468</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>469</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
         <v>470</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
+        <v>472</v>
+      </c>
+      <c r="L48" t="s">
         <v>473</v>
       </c>
-      <c r="L48" t="s">
+      <c r="M48" t="s">
         <v>474</v>
       </c>
-      <c r="M48" t="s">
+      <c r="N48" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
+        <v>476</v>
+      </c>
+      <c r="D49" t="s">
         <v>477</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>478</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
         <v>479</v>
       </c>
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>480</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>481</v>
       </c>
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
+        <v>483</v>
+      </c>
+      <c r="L49" t="s">
         <v>484</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>485</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
+        <v>487</v>
+      </c>
+      <c r="D50" t="s">
         <v>488</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>489</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>239</v>
+        <v>490</v>
       </c>
       <c r="G50" t="s">
-        <v>240</v>
+        <v>491</v>
       </c>
       <c r="H50" t="s">
-        <v>241</v>
+        <v>492</v>
       </c>
       <c r="I50" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="L50" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="M50" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="N50" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D51" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E51" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="F51" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="G51" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="H51" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="I51" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="L51" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="M51" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="N51" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D52" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="E52" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="F52" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="G52" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="H52" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="I52" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="L52" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="M52" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="N52" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D53" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E53" t="s">
-        <v>519</v>
+        <v>270</v>
       </c>
       <c r="F53" t="s">
-        <v>520</v>
+        <v>271</v>
       </c>
       <c r="G53" t="s">
-        <v>521</v>
+        <v>272</v>
       </c>
       <c r="H53" t="s">
+        <v>273</v>
+      </c>
+      <c r="I53" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
+        <v>523</v>
+      </c>
+      <c r="L53" t="s">
         <v>524</v>
       </c>
-      <c r="L53" t="s">
+      <c r="M53" t="s">
         <v>525</v>
       </c>
-      <c r="M53" t="s">
+      <c r="N53" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
+        <v>527</v>
+      </c>
+      <c r="D54" t="s">
         <v>528</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>529</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54" t="s">
         <v>530</v>
       </c>
-      <c r="F54" t="s">
+      <c r="G54" t="s">
         <v>531</v>
       </c>
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>532</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
+        <v>534</v>
+      </c>
+      <c r="L54" t="s">
         <v>535</v>
       </c>
-      <c r="L54" t="s">
+      <c r="M54" t="s">
         <v>536</v>
       </c>
-      <c r="M54" t="s">
+      <c r="N54" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>538</v>
+      </c>
+      <c r="D55" t="s">
         <v>539</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55" t="s">
         <v>540</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>541</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>542</v>
       </c>
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>543</v>
       </c>
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
+        <v>545</v>
+      </c>
+      <c r="L55" t="s">
         <v>546</v>
       </c>
-      <c r="L55" t="s">
+      <c r="M55" t="s">
         <v>547</v>
       </c>
-      <c r="M55" t="s">
+      <c r="N55" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>549</v>
+      </c>
+      <c r="D56" t="s">
         <v>550</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>551</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>552</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>553</v>
       </c>
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>554</v>
       </c>
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
+        <v>556</v>
+      </c>
+      <c r="L56" t="s">
         <v>557</v>
       </c>
-      <c r="L56" t="s">
+      <c r="M56" t="s">
         <v>558</v>
       </c>
-      <c r="M56" t="s">
+      <c r="N56" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>560</v>
+      </c>
+      <c r="D57" t="s">
         <v>561</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>562</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>563</v>
       </c>
-      <c r="F57" t="s">
+      <c r="G57" t="s">
         <v>564</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>565</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
+        <v>567</v>
+      </c>
+      <c r="L57" t="s">
         <v>568</v>
       </c>
-      <c r="L57" t="s">
+      <c r="M57" t="s">
         <v>569</v>
       </c>
-      <c r="M57" t="s">
+      <c r="N57" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
+        <v>571</v>
+      </c>
+      <c r="D58" t="s">
         <v>572</v>
       </c>
-      <c r="D58" t="s">
+      <c r="E58" t="s">
         <v>573</v>
       </c>
-      <c r="E58" t="s">
+      <c r="F58" t="s">
         <v>574</v>
       </c>
-      <c r="F58" t="s">
+      <c r="G58" t="s">
         <v>575</v>
       </c>
-      <c r="G58" t="s">
+      <c r="H58" t="s">
         <v>576</v>
       </c>
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
+        <v>578</v>
+      </c>
+      <c r="L58" t="s">
         <v>579</v>
       </c>
-      <c r="L58" t="s">
+      <c r="M58" t="s">
         <v>580</v>
       </c>
-      <c r="M58" t="s">
+      <c r="N58" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="D59" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="E59" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="F59" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="G59" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="H59" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="I59" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="L59" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="M59" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="N59" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D60" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E60" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="F60" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="G60" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="H60" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="I60" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="L60" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="M60" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="N60" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="D61" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="E61" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="F61" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="G61" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
       <c r="H61" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="I61" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="L61" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="M61" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
       <c r="N61" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="D62" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="E62" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="F62" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="G62" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
       <c r="H62" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="I62" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="L62" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="M62" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="N62" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D63" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E63" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F63" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G63" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H63" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I63" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>604</v>
+        <v>625</v>
       </c>
       <c r="L63" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M63" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="N63" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D64" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E64" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F64" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G64" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H64" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I64" t="s">
-        <v>606</v>
+        <v>629</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>607</v>
+        <v>630</v>
       </c>
       <c r="L64" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M64" t="s">
-        <v>608</v>
+        <v>631</v>
       </c>
       <c r="N64" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D65" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E65" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F65" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G65" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H65" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I65" t="s">
-        <v>609</v>
+        <v>632</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
       <c r="L65" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M65" t="s">
-        <v>611</v>
+        <v>634</v>
       </c>
       <c r="N65" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D66" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E66" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F66" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G66" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H66" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I66" t="s">
-        <v>612</v>
+        <v>635</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>613</v>
+        <v>636</v>
       </c>
       <c r="L66" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M66" t="s">
-        <v>614</v>
+        <v>637</v>
       </c>
       <c r="N66" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D67" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E67" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F67" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G67" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H67" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I67" t="s">
-        <v>615</v>
+        <v>638</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>616</v>
+        <v>639</v>
       </c>
       <c r="L67" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M67" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
       <c r="N67" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D68" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E68" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F68" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G68" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H68" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I68" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
       <c r="L68" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M68" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
       <c r="N68" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D69" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E69" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F69" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G69" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H69" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I69" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="L69" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M69" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="N69" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D70" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E70" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F70" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G70" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H70" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I70" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="L70" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M70" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="N70" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D71" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E71" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F71" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G71" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H71" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I71" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
+        <v>651</v>
+      </c>
+      <c r="L71" t="s">
+        <v>626</v>
+      </c>
+      <c r="M71" t="s">
+        <v>652</v>
+      </c>
+      <c r="N71" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D72" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E72" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F72" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G72" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H72" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I72" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
       <c r="L72" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M72" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="N72" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D73" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E73" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F73" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G73" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H73" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I73" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="L73" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M73" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="N73" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D74" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E74" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F74" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G74" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H74" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I74" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>637</v>
+        <v>660</v>
       </c>
       <c r="L74" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M74" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
       <c r="N74" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D75" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E75" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F75" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G75" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H75" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I75" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
       <c r="L75" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M75" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="N75" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D76" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E76" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="F76" t="s">
-        <v>589</v>
+        <v>621</v>
       </c>
       <c r="G76" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="H76" t="s">
-        <v>591</v>
+        <v>623</v>
       </c>
       <c r="I76" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="L76" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="M76" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="N76" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>645</v>
+        <v>618</v>
       </c>
       <c r="D77" t="s">
-        <v>646</v>
+        <v>619</v>
       </c>
       <c r="E77" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="F77" t="s">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="G77" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="H77" t="s">
-        <v>650</v>
+        <v>623</v>
       </c>
       <c r="I77" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="L77" t="s">
-        <v>653</v>
+        <v>626</v>
       </c>
       <c r="M77" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="N77" t="s">
-        <v>655</v>
+        <v>628</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>539</v>
+        <v>618</v>
       </c>
       <c r="D78" t="s">
-        <v>656</v>
+        <v>619</v>
       </c>
       <c r="E78" t="s">
-        <v>541</v>
+        <v>620</v>
       </c>
       <c r="F78" t="s">
-        <v>542</v>
+        <v>621</v>
       </c>
       <c r="G78" t="s">
-        <v>543</v>
+        <v>622</v>
       </c>
       <c r="H78" t="s">
-        <v>544</v>
+        <v>623</v>
       </c>
       <c r="I78" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="L78" t="s">
-        <v>659</v>
+        <v>626</v>
       </c>
       <c r="M78" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="N78" t="s">
-        <v>549</v>
+        <v>628</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>661</v>
+        <v>618</v>
       </c>
       <c r="D79" t="s">
-        <v>662</v>
+        <v>619</v>
       </c>
       <c r="E79" t="s">
-        <v>663</v>
+        <v>620</v>
       </c>
       <c r="F79" t="s">
-        <v>664</v>
+        <v>621</v>
       </c>
       <c r="G79" t="s">
-        <v>665</v>
+        <v>622</v>
       </c>
       <c r="H79" t="s">
-        <v>666</v>
+        <v>623</v>
       </c>
       <c r="I79" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="L79" t="s">
-        <v>669</v>
+        <v>626</v>
       </c>
       <c r="M79" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="N79" t="s">
-        <v>671</v>
+        <v>628</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>645</v>
+        <v>677</v>
       </c>
       <c r="D80" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="E80" t="s">
-        <v>647</v>
+        <v>679</v>
       </c>
       <c r="F80" t="s">
-        <v>648</v>
+        <v>680</v>
       </c>
       <c r="G80" t="s">
-        <v>649</v>
+        <v>681</v>
       </c>
       <c r="H80" t="s">
-        <v>650</v>
+        <v>682</v>
       </c>
       <c r="I80" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="L80" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="M80" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="N80" t="s">
-        <v>655</v>
+        <v>687</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>677</v>
+        <v>571</v>
       </c>
       <c r="D81" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="E81" t="s">
-        <v>679</v>
+        <v>573</v>
       </c>
       <c r="F81" t="s">
-        <v>680</v>
+        <v>574</v>
       </c>
       <c r="G81" t="s">
-        <v>681</v>
+        <v>575</v>
       </c>
       <c r="H81" t="s">
-        <v>682</v>
+        <v>576</v>
       </c>
       <c r="I81" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="L81" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="M81" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="N81" t="s">
-        <v>687</v>
+        <v>581</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="D82" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="E82" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="F82" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="G82" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="H82" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="I82" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="L82" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="M82" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="N82" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="D83" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
       <c r="E83" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="F83" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
       <c r="G83" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="H83" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="I83" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="L83" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="M83" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="N83" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="D84" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="E84" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="F84" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="G84" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="H84" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
       <c r="I84" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="L84" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="M84" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="N84" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D85" t="s">
-        <v>689</v>
+        <v>721</v>
       </c>
       <c r="E85" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F85" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G85" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H85" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I85" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>706</v>
+        <v>727</v>
       </c>
       <c r="L85" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M85" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
       <c r="N85" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D86" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="E86" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F86" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G86" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H86" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I86" t="s">
-        <v>709</v>
+        <v>731</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>710</v>
+        <v>732</v>
       </c>
       <c r="L86" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M86" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="N86" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D87" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="E87" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F87" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G87" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H87" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I87" t="s">
-        <v>712</v>
+        <v>734</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>713</v>
+        <v>735</v>
       </c>
       <c r="L87" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M87" t="s">
-        <v>714</v>
+        <v>736</v>
       </c>
       <c r="N87" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D88" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="E88" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F88" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G88" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H88" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I88" t="s">
-        <v>715</v>
+        <v>737</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="L88" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M88" t="s">
-        <v>717</v>
+        <v>739</v>
       </c>
       <c r="N88" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D89" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="E89" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F89" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G89" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H89" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I89" t="s">
-        <v>718</v>
+        <v>741</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>719</v>
+        <v>742</v>
       </c>
       <c r="L89" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M89" t="s">
-        <v>720</v>
+        <v>743</v>
       </c>
       <c r="N89" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D90" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="E90" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F90" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G90" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H90" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I90" t="s">
-        <v>721</v>
+        <v>744</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>722</v>
+        <v>745</v>
       </c>
       <c r="L90" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M90" t="s">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="N90" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D91" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="E91" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F91" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G91" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H91" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I91" t="s">
-        <v>724</v>
+        <v>747</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>725</v>
+        <v>748</v>
       </c>
       <c r="L91" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M91" t="s">
-        <v>726</v>
+        <v>749</v>
       </c>
       <c r="N91" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D92" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="E92" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F92" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G92" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H92" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I92" t="s">
-        <v>727</v>
+        <v>750</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
+        <v>751</v>
+      </c>
+      <c r="L92" t="s">
         <v>728</v>
       </c>
-      <c r="L92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M92" t="s">
-        <v>729</v>
+        <v>752</v>
       </c>
       <c r="N92" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="D93" t="s">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="E93" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F93" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="G93" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="H93" t="s">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="I93" t="s">
-        <v>730</v>
+        <v>753</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="L93" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="M93" t="s">
-        <v>732</v>
+        <v>755</v>
       </c>
       <c r="N93" t="s">
-        <v>698</v>
+        <v>730</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
       <c r="D94" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="E94" t="s">
-        <v>530</v>
+        <v>722</v>
       </c>
       <c r="F94" t="s">
-        <v>531</v>
+        <v>723</v>
       </c>
       <c r="G94" t="s">
-        <v>532</v>
+        <v>724</v>
       </c>
       <c r="H94" t="s">
-        <v>533</v>
+        <v>725</v>
       </c>
       <c r="I94" t="s">
-        <v>735</v>
+        <v>756</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>736</v>
+        <v>757</v>
       </c>
       <c r="L94" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="M94" t="s">
-        <v>738</v>
+        <v>758</v>
       </c>
       <c r="N94" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
+        <v>720</v>
+      </c>
+      <c r="D95" t="s">
         <v>740</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="F95" t="s">
-        <v>743</v>
+        <v>723</v>
       </c>
       <c r="G95" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="H95" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="I95" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="L95" t="s">
-        <v>748</v>
+        <v>728</v>
       </c>
       <c r="M95" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="N95" t="s">
-        <v>750</v>
+        <v>730</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>751</v>
+        <v>720</v>
       </c>
       <c r="D96" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="E96" t="s">
-        <v>753</v>
+        <v>722</v>
       </c>
       <c r="F96" t="s">
-        <v>754</v>
+        <v>723</v>
       </c>
       <c r="G96" t="s">
-        <v>755</v>
+        <v>724</v>
       </c>
       <c r="H96" t="s">
-        <v>756</v>
+        <v>725</v>
       </c>
       <c r="I96" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="L96" t="s">
-        <v>759</v>
+        <v>728</v>
       </c>
       <c r="M96" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="N96" t="s">
-        <v>761</v>
+        <v>730</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="D97" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="E97" t="s">
-        <v>764</v>
+        <v>562</v>
       </c>
       <c r="F97" t="s">
-        <v>765</v>
+        <v>563</v>
       </c>
       <c r="G97" t="s">
-        <v>766</v>
+        <v>564</v>
       </c>
       <c r="H97" t="s">
+        <v>565</v>
+      </c>
+      <c r="I97" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
+        <v>768</v>
+      </c>
+      <c r="L97" t="s">
         <v>769</v>
       </c>
-      <c r="L97" t="s">
+      <c r="M97" t="s">
         <v>770</v>
       </c>
-      <c r="M97" t="s">
+      <c r="N97" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>772</v>
+      </c>
+      <c r="D98" t="s">
         <v>773</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>774</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>775</v>
       </c>
-      <c r="F98" t="s">
+      <c r="G98" t="s">
         <v>776</v>
       </c>
-      <c r="G98" t="s">
+      <c r="H98" t="s">
         <v>777</v>
       </c>
-      <c r="H98" t="s">
+      <c r="I98" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
+        <v>779</v>
+      </c>
+      <c r="L98" t="s">
         <v>780</v>
       </c>
-      <c r="L98" t="s">
+      <c r="M98" t="s">
         <v>781</v>
       </c>
-      <c r="M98" t="s">
+      <c r="N98" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>783</v>
+      </c>
+      <c r="D99" t="s">
         <v>784</v>
       </c>
-      <c r="D99" t="s">
+      <c r="E99" t="s">
         <v>785</v>
       </c>
-      <c r="E99" t="s">
+      <c r="F99" t="s">
         <v>786</v>
       </c>
-      <c r="F99" t="s">
+      <c r="G99" t="s">
         <v>787</v>
       </c>
-      <c r="G99" t="s">
+      <c r="H99" t="s">
         <v>788</v>
       </c>
-      <c r="H99" t="s">
+      <c r="I99" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
+        <v>790</v>
+      </c>
+      <c r="L99" t="s">
         <v>791</v>
       </c>
-      <c r="L99" t="s">
+      <c r="M99" t="s">
         <v>792</v>
       </c>
-      <c r="M99" t="s">
+      <c r="N99" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
+        <v>794</v>
+      </c>
+      <c r="D100" t="s">
         <v>795</v>
       </c>
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>796</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100" t="s">
         <v>797</v>
       </c>
-      <c r="F100" t="s">
+      <c r="G100" t="s">
         <v>798</v>
       </c>
-      <c r="G100" t="s">
+      <c r="H100" t="s">
         <v>799</v>
       </c>
-      <c r="H100" t="s">
+      <c r="I100" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
+        <v>801</v>
+      </c>
+      <c r="L100" t="s">
         <v>802</v>
       </c>
-      <c r="L100" t="s">
+      <c r="M100" t="s">
         <v>803</v>
       </c>
-      <c r="M100" t="s">
+      <c r="N100" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
+        <v>805</v>
+      </c>
+      <c r="D101" t="s">
         <v>806</v>
       </c>
-      <c r="D101" t="s">
+      <c r="E101" t="s">
         <v>807</v>
       </c>
-      <c r="E101" t="s">
+      <c r="F101" t="s">
         <v>808</v>
       </c>
-      <c r="F101" t="s">
+      <c r="G101" t="s">
         <v>809</v>
       </c>
-      <c r="G101" t="s">
+      <c r="H101" t="s">
         <v>810</v>
       </c>
-      <c r="H101" t="s">
+      <c r="I101" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
+        <v>812</v>
+      </c>
+      <c r="L101" t="s">
         <v>813</v>
       </c>
-      <c r="L101" t="s">
+      <c r="M101" t="s">
         <v>814</v>
       </c>
-      <c r="M101" t="s">
+      <c r="N101" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>477</v>
+        <v>816</v>
       </c>
       <c r="D102" t="s">
         <v>817</v>
       </c>
       <c r="E102" t="s">
-        <v>479</v>
+        <v>818</v>
       </c>
       <c r="F102" t="s">
-        <v>480</v>
+        <v>819</v>
       </c>
       <c r="G102" t="s">
-        <v>481</v>
+        <v>820</v>
       </c>
       <c r="H102" t="s">
-        <v>482</v>
+        <v>821</v>
       </c>
       <c r="I102" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="L102" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="M102" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="N102" t="s">
-        <v>487</v>
+        <v>826</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="D103" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="E103" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="F103" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="G103" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="H103" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="I103" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="L103" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="M103" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N103" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>806</v>
+        <v>838</v>
       </c>
       <c r="D104" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="E104" t="s">
-        <v>808</v>
+        <v>840</v>
       </c>
       <c r="F104" t="s">
-        <v>809</v>
+        <v>841</v>
       </c>
       <c r="G104" t="s">
-        <v>810</v>
+        <v>842</v>
       </c>
       <c r="H104" t="s">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="I104" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="L104" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="M104" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="N104" t="s">
-        <v>816</v>
+        <v>848</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>838</v>
+        <v>509</v>
       </c>
       <c r="D105" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="E105" t="s">
-        <v>840</v>
+        <v>511</v>
       </c>
       <c r="F105" t="s">
-        <v>841</v>
+        <v>512</v>
       </c>
       <c r="G105" t="s">
-        <v>842</v>
+        <v>513</v>
       </c>
       <c r="H105" t="s">
-        <v>843</v>
+        <v>514</v>
       </c>
       <c r="I105" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="L105" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="M105" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="N105" t="s">
-        <v>848</v>
+        <v>519</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="D106" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="E106" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="F106" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="G106" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="H106" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="I106" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="L106" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="M106" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="N106" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="D107" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="E107" t="s">
-        <v>862</v>
+        <v>840</v>
       </c>
       <c r="F107" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="G107" t="s">
-        <v>864</v>
+        <v>842</v>
       </c>
       <c r="H107" t="s">
-        <v>865</v>
+        <v>843</v>
       </c>
       <c r="I107" t="s">
         <v>866</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
         <v>867</v>
       </c>
       <c r="L107" t="s">
         <v>868</v>
       </c>
       <c r="M107" t="s">
         <v>869</v>
       </c>
       <c r="N107" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
+        <v>870</v>
+      </c>
+      <c r="D108" t="s">
         <v>871</v>
       </c>
-      <c r="D108" t="s">
+      <c r="E108" t="s">
         <v>872</v>
       </c>
-      <c r="E108" t="s">
+      <c r="F108" t="s">
         <v>873</v>
       </c>
-      <c r="F108" t="s">
+      <c r="G108" t="s">
         <v>874</v>
       </c>
-      <c r="G108" t="s">
+      <c r="H108" t="s">
         <v>875</v>
       </c>
-      <c r="H108" t="s">
+      <c r="I108" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
+        <v>877</v>
+      </c>
+      <c r="L108" t="s">
         <v>878</v>
       </c>
-      <c r="L108" t="s">
+      <c r="M108" t="s">
         <v>879</v>
       </c>
-      <c r="M108" t="s">
+      <c r="N108" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
+        <v>881</v>
+      </c>
+      <c r="D109" t="s">
         <v>882</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
         <v>883</v>
       </c>
-      <c r="E109" t="s">
+      <c r="F109" t="s">
         <v>884</v>
       </c>
-      <c r="F109" t="s">
+      <c r="G109" t="s">
         <v>885</v>
       </c>
-      <c r="G109" t="s">
+      <c r="H109" t="s">
         <v>886</v>
       </c>
-      <c r="H109" t="s">
+      <c r="I109" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
+        <v>888</v>
+      </c>
+      <c r="L109" t="s">
         <v>889</v>
       </c>
-      <c r="L109" t="s">
+      <c r="M109" t="s">
         <v>890</v>
       </c>
-      <c r="M109" t="s">
+      <c r="N109" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
+        <v>892</v>
+      </c>
+      <c r="D110" t="s">
         <v>893</v>
       </c>
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>894</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>895</v>
       </c>
-      <c r="F110" t="s">
+      <c r="G110" t="s">
         <v>896</v>
       </c>
-      <c r="G110" t="s">
+      <c r="H110" t="s">
         <v>897</v>
       </c>
-      <c r="H110" t="s">
+      <c r="I110" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
+        <v>899</v>
+      </c>
+      <c r="L110" t="s">
         <v>900</v>
       </c>
-      <c r="L110" t="s">
+      <c r="M110" t="s">
         <v>901</v>
       </c>
-      <c r="M110" t="s">
+      <c r="N110" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
+        <v>903</v>
+      </c>
+      <c r="D111" t="s">
         <v>904</v>
       </c>
-      <c r="D111" t="s">
+      <c r="E111" t="s">
         <v>905</v>
       </c>
-      <c r="E111" t="s">
+      <c r="F111" t="s">
         <v>906</v>
       </c>
-      <c r="F111" t="s">
+      <c r="G111" t="s">
         <v>907</v>
       </c>
-      <c r="G111" t="s">
+      <c r="H111" t="s">
         <v>908</v>
       </c>
-      <c r="H111" t="s">
+      <c r="I111" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
+        <v>910</v>
+      </c>
+      <c r="L111" t="s">
         <v>911</v>
       </c>
-      <c r="L111" t="s">
+      <c r="M111" t="s">
         <v>912</v>
       </c>
-      <c r="M111" t="s">
+      <c r="N111" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
+        <v>914</v>
+      </c>
+      <c r="D112" t="s">
         <v>915</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112" t="s">
         <v>916</v>
       </c>
-      <c r="E112" t="s">
+      <c r="F112" t="s">
         <v>917</v>
       </c>
-      <c r="F112" t="s">
+      <c r="G112" t="s">
         <v>918</v>
       </c>
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>919</v>
       </c>
-      <c r="H112" t="s">
+      <c r="I112" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
+        <v>921</v>
+      </c>
+      <c r="L112" t="s">
         <v>922</v>
       </c>
-      <c r="L112" t="s">
+      <c r="M112" t="s">
         <v>923</v>
       </c>
-      <c r="M112" t="s">
+      <c r="N112" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
+        <v>925</v>
+      </c>
+      <c r="D113" t="s">
         <v>926</v>
       </c>
-      <c r="D113" t="s">
+      <c r="E113" t="s">
         <v>927</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="G113" t="s">
         <v>929</v>
       </c>
       <c r="H113" t="s">
         <v>930</v>
       </c>
       <c r="I113" t="s">
         <v>931</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
         <v>932</v>
       </c>
       <c r="L113" t="s">
         <v>933</v>
       </c>
       <c r="M113" t="s">
         <v>934</v>
       </c>
       <c r="N113" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="114">
@@ -7949,231 +8046,357 @@
       </c>
       <c r="M115" t="s">
         <v>956</v>
       </c>
       <c r="N115" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
         <v>958</v>
       </c>
       <c r="D116" t="s">
         <v>959</v>
       </c>
       <c r="E116" t="s">
         <v>960</v>
       </c>
       <c r="F116" t="s">
+        <v>895</v>
+      </c>
+      <c r="G116" t="s">
         <v>961</v>
       </c>
-      <c r="G116" t="s">
+      <c r="H116" t="s">
         <v>962</v>
       </c>
-      <c r="H116" t="s">
+      <c r="I116" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
+        <v>964</v>
+      </c>
+      <c r="L116" t="s">
         <v>965</v>
       </c>
-      <c r="L116" t="s">
+      <c r="M116" t="s">
         <v>966</v>
       </c>
-      <c r="M116" t="s">
+      <c r="N116" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>915</v>
+        <v>968</v>
       </c>
       <c r="D117" t="s">
         <v>969</v>
       </c>
       <c r="E117" t="s">
-        <v>917</v>
+        <v>970</v>
       </c>
       <c r="F117" t="s">
-        <v>918</v>
+        <v>971</v>
       </c>
       <c r="G117" t="s">
-        <v>919</v>
+        <v>972</v>
       </c>
       <c r="H117" t="s">
-        <v>920</v>
+        <v>973</v>
       </c>
       <c r="I117" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="L117" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="M117" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="N117" t="s">
-        <v>925</v>
+        <v>978</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="D118" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E118" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="F118" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="G118" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="H118" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="I118" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="L118" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="M118" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="N118" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="D119" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="E119" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="F119" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="G119" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="H119" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="I119" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="L119" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="M119" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="N119" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>996</v>
+        <v>947</v>
       </c>
       <c r="D120" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E120" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F120"/>
+        <v>949</v>
+      </c>
+      <c r="F120" t="s">
+        <v>950</v>
+      </c>
       <c r="G120" t="s">
-        <v>999</v>
+        <v>951</v>
       </c>
       <c r="H120" t="s">
-        <v>1000</v>
+        <v>952</v>
       </c>
       <c r="I120" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="L120" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="M120" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="N120"/>
+        <v>1005</v>
+      </c>
+      <c r="N120" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J121"/>
+      <c r="K121" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L121" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N121" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J122"/>
+      <c r="K122" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N122" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F123"/>
+      <c r="G123" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J123"/>
+      <c r="K123" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L123" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1036</v>
+      </c>
+      <c r="N123"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>