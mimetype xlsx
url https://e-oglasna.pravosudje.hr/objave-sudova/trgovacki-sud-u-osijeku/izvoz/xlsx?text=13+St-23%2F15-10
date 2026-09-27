--- v1 (2026-07-26)
+++ v2 (2026-09-27)
@@ -6,98 +6,209 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1650" uniqueCount="1074">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-470/2026</t>
+  </si>
+  <si>
+    <t>Izvješe od 28.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>SINOPE d.o.o. za ugostiteljstvo, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Jurja Haulika 13, 35400 Nova Gradiška, Hrvatska</t>
+  </si>
+  <si>
+    <t>99866637845</t>
+  </si>
+  <si>
+    <t>SINOPE d.o.o. za ugostiteljstvo, trgovinu i usluge 99866637845</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:42:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e3d42a-0a99-4e07-9583-3026d75f3ddb</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-470_2026-5-1 - Prilog 1 - SINOPE d.o.o. - Brutto bilanca.pdf; Prilog St-470_2026-5-2 - Prilog 2 - SINOPE d.o.o. - Popis dugotrajne imovine.pdf; Prilog St-470_2026-5-3 - Prilog 3 - SINOPE d.o.o. - Promet dobavljača po kontima.pdf; Prilog St-470_2026-5-4 - Prilog 4 - SINOPE d.o.o. - Promet kupaca po kontima.pdf; Prilog St-470_2026-5-5 - Prilog 5 - SINOPE d.o.o. - Bilanca - RGFI-javna objava.pdf; Prilog St-470_2026-5-6 - Prilog 6 - SINOPE d.o.o. - Račun dobiti i gubitka - RGFI-javna objava.pdf; Prilog St-470_2026-5-7 - Prilog 7 - SINOPE d.o.o. - GFI 2025.pdf; Prilog St-470_2026-5-8 - Prilog 8 - SINOPE d.o.o. - Odluka_o_upotrebi_dobiti_ili_pokricu_gubitka_2025_MB02941104.pdf; Prilog St-470_2026-5-9 - Prilog 9 - SINOPE d.o.o. - Potvrda o blokadi računa.pdf; Prilog St-470_2026-5-10 - Prilog 10 - SINOPE d.o.o. - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-470_2026-5-11 - Prilog 11 - SINOPE d.o.o. - Potvrda HZMO.pdf; Prilog St-470_2026-5-12 - Prilog 12 - SINOPE d.o.o. - Ispis iz ZIS (1).pdf; Prilog St-470_2026-5-13 - Prilog 13 - SINOPE d.o.o. - Ispis iz ZIS (2).pdf; Prilog St-470_2026-5-14 - Prilog 14 - SINOPE d.o.o. - Ispis iz ZIS (3).pdf; Prilog St-470_2026-5-15 - Prilog 15 - SINOPE d.o.o. - Ispis iz ZIS (4).pdf; Prilog St-470_2026-5-16 - Prilog 16 - SINOPE d.o.o. - Potvrda MUP.pdf; Prilog St-470_2026-5-17 - Prilog 17 - SINOPE d.o.o. - Potvrda HRCZ.pdf; Prilog St-470_2026-5-18 - Prilog 18 - SINOPE d.o.o. - Potvrda MMPI.pdf; Prilog St-470_2026-5-19 - Prilog 19 - SINOPE d.o.o. - Potvrda Porezne uprave.pdf; Prilog St-470_2026-5-20 - Prilog 20 - SINOPE d.o.o. - Dopis R3-1275-2026.pdf; Prilog St-470_2026-5-21 - Prilog 21 - SINOPE d.o.o. - Potvrda SKDD.pdf; Prilog St-470_2026-5-22 - Prilog 22 - SINOPE d.o.o. - Gmail - korespondencija 1.pdf; Prilog St-470_2026-5-23 - Prilog 23 - SINOPE d.o.o. - Gmail - korespondencija 2.pdf; Prilog St-470_2026-5-24 - Prilog 24 - SINOPE d.o.o. - Gmail - korespondencija 3.pdf; Prilog St-470_2026-5-25 - Prilog 25 - SINOPE d.o.o. - Gmail - korespondencija 4.pdf; Prilog St-470_2026-5-26 - Prilog 26 - SINOPE d.o.o. - Račun 9-11-1 Kutjevo d.d.pdf; Prilog St-470_2026-5-27 - Prilog 27 - SINOPE d.o.o. - Račun 2-11-1 Kutjevo d.d.pdf; Prilog St-470_2026-5-28 - Prilog 28 - SINOPE d.o.o. - Kartice kupaca (Kutjevo d.d.).pdf; Prilog St-470_2026-5-29 - Prilog 29 - SINOPE d.o.o. - Račun 197 - Grad Nova Gradiška.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e3d42a-0a99-4e07-9583-3026d75f3ddb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Izvješće od 28.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.;</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437415d8-c42c-434f-97c8-d4f4a7d62861</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437415d8-c42c-434f-97c8-d4f4a7d62861/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-535/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o. za trgovinu, ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Komarovci 5, 34334 Komarovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>25401576894</t>
+  </si>
+  <si>
+    <t>VISIA AUREA d.o.o. za trgovinu, ugostiteljstvo i turizam 25401576894</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:15:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd6bfbfd-5121-47fd-9fac-7943b542f200</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-535_2026-1-1 - 25401576894_12082026_ispostave.pdf; Prilog St-535_2026-1-2 - Dopis_trgovački_sud_u_Osijeku_VISIA_AUREA.pdf; Prilog St-535_2026-1-3 - Izjava_o_broju_zaposlenika_VISIA_AUREA.pdf; Prilog St-535_2026-1-4 - LAND ROVER RANGE ROVER SPORT SPECIAL EDITION PHEV P460 AWD_otplatni_plan_IMPULS_LEASING.pdf; Prilog St-535_2026-1-5 - MasterCard_ugovor.pdf; Prilog St-535_2026-1-6 - Dodatak_Ugovoru_o_okvirnom_kreditu_transakacijski_racun_70.000_minus_po_ž.r..pdf; Prilog St-535_2026-1-7 - Ocevidnik_neizvrsenih_osnova_za_placanje_sa_specifikacijom (9).pdf; Prilog St-535_2026-1-8 - Očevinik_o_danima_insolventnosti.pdf; Prilog St-535_2026-1-9 - OTPLATNI PLAN_kredit_30.000.pdf; Prilog St-535_2026-1-10 - Otplatni plan VISIA AUREA_John_Deere_x950r.pdf; Prilog St-535_2026-1-11 - OTPLATNA_TABLICA_JOHN_DEERE_5075.pdf; Prilog St-535_2026-1-12 - otplatni_plan_t-cross.pdf; Prilog St-535_2026-1-13 - RBA_kredit_Contract_Ugovor_PA240250114455.pdf; Prilog St-535_2026-1-14 - PORSCHE CAYENNE Coupe E-Hybrid_otplani_plan_IMPULS_LEASING.pdf; Prilog St-535_2026-1-15 - otplatni_plan_škoda_kodiaq.pdf; Prilog St-535_2026-1-16 - ZABA_ugovor_Broj ugovora 3308058569.pdf; Prilog St-535_2026-1-17 - VISIA_AUREA_izvadak_iz_sudskog_regsitra.pdf; Prilog St-535_2026-1-18 - OTP_Ugovor_kredit_OBS_80.000_27.04.2026._1.pdf; Prilog St-535_2026-1-19 - ZABA_Ugovor_o_kratkorocnom_kreditu_100.000.pdf; Prilog St-535_2026-1-20 - Hamag_Birco.pdf; Prilog St-535_2026-1-21 - ZABA_Ugovor_o_Kredit_175.000_stan.pdf; Prilog St-535_2026-1-22 - ZABA_Ugovor_o_dugorocnom_kreditu_30.000.pdf; Prilog St-535_2026-1-23 - IMT_539_prometna_1.pdf; Prilog St-535_2026-1-24 - RANGE_ROVER_prometna_001.pdf; Prilog St-535_2026-1-25 - Mini_Cooper_prometna_1.pdf; Prilog St-535_2026-1-26 - Škoda_Kodiaq_prometna (1).pdf; Prilog St-535_2026-1-27 - T_Cross_prometna_Visia_Aurea.pdf; Prilog St-535_2026-1-28 - Porsche_Cayenne_prometna (1).pdf; Prilog St-535_2026-1-29 - John_Deere_5070_prometna_1.pdf; Prilog St-535_2026-1-30 - Peugeot_Partner_prometna (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd6bfbfd-5121-47fd-9fac-7943b542f200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=535&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-410/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Matije Mesića 10, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>03977116680</t>
+  </si>
+  <si>
+    <t>ANNA NAVIS d.o.o. za ugostiteljstvo i usluge 03977116680</t>
+  </si>
+  <si>
+    <t>06.08.2026. 12:10:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-410_2026-17-1 - 28. Podnesak OS DU P-1266-2025-1 od 30.12.2025. - Tužba.pdf; Prilog St-410_2026-17-2 - 1. Pdb obrazac.pdf; Prilog St-410_2026-17-3 - 3. Bruto bilanca.pdf; Prilog St-410_2026-17-4 - 27. Podnesak OS DU Ovr-61-2023-60 od 24.07.2025. - Podnesak ovrhovoditelja.pdf; Prilog St-410_2026-17-5 - 31. Podnesak OS DU P-677-2026-1 od 24.07.2026. - Tužba.pdf; Prilog St-410_2026-17-6 - 4. 1250 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-7 - 2. Očevidnik.pdf; Prilog St-410_2026-17-8 - 7. Imovina u pripremi.pdf; Prilog St-410_2026-17-9 - 29. Podnesak TS DU P-16-2026-5 od 16.06.2026. - Odgovor na tužbu.pdf; Prilog St-410_2026-17-10 - 6. 2550 Kartica konta - po partneru.pdf; Prilog St-410_2026-17-11 - 30. Odluka OS DU Ovr-61-2023-122 od 23.06.2026. - Zaključak-upućivanje u parnicu.pdf; Prilog St-410_2026-17-12 - 8. Uvjerenje DGU.pdf; Prilog St-410_2026-17-13 - 9. Potvrda PU SLAVONSKI BROD.pdf; Prilog St-410_2026-17-14 - 13. ZK-3861-GRUZ.pdf; Prilog St-410_2026-17-15 - 12. ZK-1257-DUBROVNIK-NOVA.pdf; Prilog St-410_2026-17-16 - 10. MUP potvrda.pdf; Prilog St-410_2026-17-17 - 11. ZK-468-GRUZ.pdf; Prilog St-410_2026-17-18 - 15. Odluka OS DU Ovr-61-2023-9 od 11.04.2023. - Rješenje - o ovrsi.pdf; Prilog St-410_2026-17-19 - 14. Podnesak OS DU Ovr-61-2023-1 od 30.01.2023. - Prijedlog za ovrhu.pdf; Prilog St-410_2026-17-20 - 17.  Odluka OS DU Ovr-61-2023-21 od 08.05.2024. - Rješenje.pdf; Prilog St-410_2026-17-21 - 16. Odluka OS DU Ovr-61-2023-15 od 26.09.2023. - Rješenje.pdf; Prilog St-410_2026-17-22 - 18. Odluka OS DU Ovr-61-2023-69 od 29.09.2025. - Rješenje - dosuda.pdf; Prilog St-410_2026-17-23 - 19. Odluka OS DU Ovr-61-2023-81 od 22.10.2025. - Zaključak - o predaji nekretnine kupcu.pdf; Prilog St-410_2026-17-24 - 21. Podnesak OS DU Ovr-61-2023-86 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-25 - 22. Podnesak OS DU Ovr-61-2023-87 od 27.10.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-26 - 23. Podnesak OS DU Ovr-61-2023-96 od 07.11.2025. - Zahtjev za ukidanje klauzule pravomoćnosti i ovrš.pdf; Prilog St-410_2026-17-27 - 24. Podnesak OS DU Ovr-61-2023-97 od 07.11.2025. - Žalba.pdf; Prilog St-410_2026-17-28 - 26. Podnesak OS DU Ovr-61-2023-113 od 23.12.2025. - Žalba.pdf; Prilog St-410_2026-17-29 - 25. Odluka OS DU Ovr-61-2023-108 od 27.11.2025. - Rješenje.pdf; Prilog St-410_2026-17-30 - 20. Podnesak OS DU Ovr-61-2023-85 od 27.10.2025. - Žalba.pdf; Prilog St-410_2026-17-31 - 5. 2200 Kartica konta - po partneru.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2fe0ce-35bf-42c5-b9ac-f5bf8cd6bf2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=410&amp;godina=2026</t>
   </si>
   <si>
     <t>St-404/2024</t>
   </si>
   <si>
     <t>Podnesak od 26.06.2026.(-124); Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Pril. od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog od: 26.06.2026.; Prilog</t>
   </si>
   <si>
     <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju</t>
   </si>
   <si>
     <t>Kapucinska ulica 31, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>64111076900</t>
   </si>
   <si>
     <t>CASTELLUM ART društvo s ograničenom odgovornošću za ugostiteljstvo i usluge u stečaju 64111076900</t>
   </si>
   <si>
     <t>14.07.2026. 12:23:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba044309-6723-4a48-927a-8ed887472d82</t>
   </si>
@@ -3191,51 +3302,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N123"/>
+  <dimension ref="A1:N127"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3291,1720 +3402,1720 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="I5" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G6" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="I6" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="L6" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="M6" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="G7" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="H7" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I7" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="L7" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="L8" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="M8" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N8" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G9" t="s">
+        <v>90</v>
+      </c>
+      <c r="H9" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L9" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="M9" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="N9" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" t="s">
+        <v>102</v>
+      </c>
+      <c r="I10" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="L10" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="M10" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="N10" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="F11" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="G11" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="H11" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="I11" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="L11" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="M11" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="N11" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D12" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="E12" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="F12" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G12" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H12" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="I12" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="M12" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="N12" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D13" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E13" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F13" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="G13" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="H13" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="I13" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="L13" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="M13" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="N13" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="D14" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E14" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="F14" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G14" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H14" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="I14" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="L14" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="M14" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="N14" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D15" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="E15" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="F15" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="G15" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="H15" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="I15" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="L15" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="M15" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="N15" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="D16" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E16" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="F16" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="G16" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="H16" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="I16" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="L16" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="M16" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="N16" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="D17" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="E17" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="F17" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="G17" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="H17" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="I17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>180</v>
+      </c>
+      <c r="L17" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="M17" t="s">
         <v>182</v>
       </c>
       <c r="N17" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I20" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="D21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E21" t="s">
+        <v>175</v>
+      </c>
+      <c r="F21" t="s">
+        <v>176</v>
+      </c>
+      <c r="G21" t="s">
+        <v>177</v>
+      </c>
+      <c r="H21" t="s">
+        <v>178</v>
+      </c>
+      <c r="I21" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>222</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="L21" t="s">
-        <v>224</v>
+        <v>181</v>
       </c>
       <c r="M21" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="N21" t="s">
-        <v>226</v>
+        <v>183</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D22" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="E22" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="F22" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="G22" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="H22" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="I22" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="L22" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="M22" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="N22" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="D23" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="E23" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="F23" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="G23" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="H23" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="I23" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="L23" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="M23" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="N23" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="D24" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="E24" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F24" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="G24" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H24" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="I24" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="L24" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="M24" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="N24" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="D25" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E25" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="F25" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="G25" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="H25" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="I25" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="L25" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="M25" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="N25" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>264</v>
+      </c>
+      <c r="D26" t="s">
+        <v>265</v>
+      </c>
+      <c r="E26" t="s">
+        <v>266</v>
+      </c>
+      <c r="F26" t="s">
+        <v>267</v>
+      </c>
+      <c r="G26" t="s">
         <v>268</v>
       </c>
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>269</v>
       </c>
-      <c r="E26" t="s">
+      <c r="I26" t="s">
         <v>270</v>
-      </c>
-[...10 lines deleted...]
-        <v>274</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="L26" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="M26" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="N26" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>275</v>
+      </c>
+      <c r="D27" t="s">
+        <v>276</v>
+      </c>
+      <c r="E27" t="s">
+        <v>277</v>
+      </c>
+      <c r="F27" t="s">
+        <v>278</v>
+      </c>
+      <c r="G27" t="s">
         <v>279</v>
       </c>
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>280</v>
       </c>
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="L27" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="M27" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="N27" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>169</v>
+        <v>286</v>
       </c>
       <c r="D28" t="s">
+        <v>287</v>
+      </c>
+      <c r="E28" t="s">
+        <v>288</v>
+      </c>
+      <c r="F28" t="s">
+        <v>289</v>
+      </c>
+      <c r="G28" t="s">
         <v>290</v>
       </c>
-      <c r="E28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>174</v>
+        <v>291</v>
       </c>
       <c r="I28" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L28" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M28" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="N28" t="s">
-        <v>179</v>
+        <v>296</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="D29" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E29" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F29" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G29" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="H29" t="s">
         <v>300</v>
       </c>
       <c r="I29" t="s">
         <v>301</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>302</v>
       </c>
       <c r="L29" t="s">
         <v>303</v>
       </c>
       <c r="M29" t="s">
         <v>304</v>
       </c>
       <c r="N29" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>305</v>
+      </c>
+      <c r="D30" t="s">
         <v>306</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>307</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>308</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30" t="s">
         <v>309</v>
       </c>
-      <c r="G30" t="s">
+      <c r="H30" t="s">
         <v>310</v>
       </c>
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>312</v>
+      </c>
+      <c r="L30" t="s">
         <v>313</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>314</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>71</v>
+        <v>316</v>
       </c>
       <c r="D31" t="s">
         <v>317</v>
       </c>
       <c r="E31" t="s">
-        <v>73</v>
+        <v>318</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>319</v>
       </c>
       <c r="G31" t="s">
-        <v>74</v>
+        <v>320</v>
       </c>
       <c r="H31" t="s">
-        <v>75</v>
+        <v>321</v>
       </c>
       <c r="I31" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="L31" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M31" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="N31" t="s">
-        <v>80</v>
+        <v>326</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>322</v>
+        <v>206</v>
       </c>
       <c r="D32" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E32" t="s">
-        <v>324</v>
+        <v>208</v>
       </c>
       <c r="F32" t="s">
-        <v>325</v>
+        <v>209</v>
       </c>
       <c r="G32" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="H32" t="s">
-        <v>327</v>
+        <v>211</v>
       </c>
       <c r="I32" t="s">
         <v>328</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>329</v>
       </c>
       <c r="L32" t="s">
         <v>330</v>
       </c>
       <c r="M32" t="s">
         <v>331</v>
       </c>
       <c r="N32" t="s">
-        <v>332</v>
+        <v>216</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>332</v>
+      </c>
+      <c r="D33" t="s">
         <v>333</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>334</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>335</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>336</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>337</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>339</v>
+      </c>
+      <c r="L33" t="s">
         <v>340</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>341</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>343</v>
+      </c>
+      <c r="D34" t="s">
         <v>344</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>345</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>346</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34" t="s">
         <v>347</v>
       </c>
-      <c r="G34" t="s">
+      <c r="H34" t="s">
         <v>348</v>
       </c>
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>350</v>
+      </c>
+      <c r="L34" t="s">
         <v>351</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>352</v>
       </c>
-      <c r="M34" t="s">
+      <c r="N34" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" t="s">
+        <v>354</v>
+      </c>
+      <c r="E35" t="s">
+        <v>110</v>
+      </c>
+      <c r="F35" t="s">
+        <v>56</v>
+      </c>
+      <c r="G35" t="s">
+        <v>111</v>
+      </c>
+      <c r="H35" t="s">
+        <v>112</v>
+      </c>
+      <c r="I35" t="s">
         <v>355</v>
-      </c>
-[...16 lines deleted...]
-        <v>361</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="L35" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="M35" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="N35" t="s">
-        <v>365</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="D36" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="E36" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="F36" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="G36" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="H36" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="I36" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="L36" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="M36" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="N36" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D37" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E37" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F37" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="G37" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="H37" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="I37" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>377</v>
+      </c>
+      <c r="L37" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="M37" t="s">
         <v>379</v>
       </c>
       <c r="N37" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
       <c r="D38" t="s">
-        <v>367</v>
+        <v>382</v>
       </c>
       <c r="E38" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="F38" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
       <c r="G38" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="H38" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="I38" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="L38" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="M38" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="N38" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D39" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="E39" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="F39" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="G39" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="H39" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="I39" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="L39" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="M39" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="N39" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="D40" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="E40" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="F40" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="G40" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H40" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="I40" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="L40" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="M40" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="N40" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="D41" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="E41" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="F41" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="G41" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H41" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="I41" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="L41" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="M41" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="N41" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="D42" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="E42" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F42" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="G42" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="H42" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="I42" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="L42" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="M42" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="N42" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>420</v>
       </c>
       <c r="D43" t="s">
         <v>421</v>
       </c>
       <c r="E43" t="s">
         <v>422</v>
       </c>
       <c r="F43" t="s">
         <v>423</v>
       </c>
       <c r="G43" t="s">
         <v>424</v>
       </c>
       <c r="H43" t="s">
@@ -5055,3348 +5166,3516 @@
       <c r="I44" t="s">
         <v>437</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
         <v>438</v>
       </c>
       <c r="L44" t="s">
         <v>439</v>
       </c>
       <c r="M44" t="s">
         <v>440</v>
       </c>
       <c r="N44" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="D45" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="E45" t="s">
         <v>433</v>
       </c>
       <c r="F45" t="s">
         <v>434</v>
       </c>
       <c r="G45" t="s">
         <v>435</v>
       </c>
       <c r="H45" t="s">
         <v>436</v>
       </c>
       <c r="I45" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
+        <v>443</v>
+      </c>
+      <c r="L45" t="s">
+        <v>444</v>
+      </c>
+      <c r="M45" t="s">
         <v>445</v>
       </c>
-      <c r="L45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N45" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>446</v>
+      </c>
+      <c r="D46" t="s">
+        <v>447</v>
+      </c>
+      <c r="E46" t="s">
+        <v>448</v>
+      </c>
+      <c r="F46" t="s">
         <v>449</v>
       </c>
-      <c r="D46" t="s">
+      <c r="G46" t="s">
         <v>450</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>451</v>
       </c>
-      <c r="F46" t="s">
+      <c r="I46" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>455</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
+        <v>453</v>
+      </c>
+      <c r="L46" t="s">
+        <v>454</v>
+      </c>
+      <c r="M46" t="s">
+        <v>455</v>
+      </c>
+      <c r="N46" t="s">
         <v>456</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>457</v>
       </c>
       <c r="D47" t="s">
+        <v>458</v>
+      </c>
+      <c r="E47" t="s">
+        <v>459</v>
+      </c>
+      <c r="F47" t="s">
         <v>460</v>
       </c>
-      <c r="E47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>129</v>
+        <v>461</v>
       </c>
       <c r="H47" t="s">
-        <v>130</v>
+        <v>462</v>
       </c>
       <c r="I47" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="L47" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="M47" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="N47" t="s">
-        <v>135</v>
+        <v>467</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D48" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E48" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="F48" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="G48" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="H48" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="I48" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="L48" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M48" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="N48" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D49" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E49" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="F49" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="G49" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="H49" t="s">
+        <v>473</v>
+      </c>
+      <c r="I49" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
+        <v>482</v>
+      </c>
+      <c r="L49" t="s">
         <v>483</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>484</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
+        <v>486</v>
+      </c>
+      <c r="D50" t="s">
         <v>487</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>488</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>489</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>490</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>491</v>
       </c>
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
+        <v>493</v>
+      </c>
+      <c r="L50" t="s">
         <v>494</v>
       </c>
-      <c r="L50" t="s">
+      <c r="M50" t="s">
         <v>495</v>
       </c>
-      <c r="M50" t="s">
+      <c r="N50" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
+        <v>162</v>
+      </c>
+      <c r="D51" t="s">
+        <v>497</v>
+      </c>
+      <c r="E51" t="s">
+        <v>164</v>
+      </c>
+      <c r="F51" t="s">
+        <v>165</v>
+      </c>
+      <c r="G51" t="s">
+        <v>166</v>
+      </c>
+      <c r="H51" t="s">
+        <v>167</v>
+      </c>
+      <c r="I51" t="s">
         <v>498</v>
-      </c>
-[...16 lines deleted...]
-        <v>504</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="L51" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M51" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="N51" t="s">
-        <v>508</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="D52" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="E52" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="F52" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="G52" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="H52" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="I52" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="L52" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="M52" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="N52" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="D53" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="E53" t="s">
-        <v>270</v>
+        <v>515</v>
       </c>
       <c r="F53" t="s">
-        <v>271</v>
+        <v>516</v>
       </c>
       <c r="G53" t="s">
-        <v>272</v>
+        <v>517</v>
       </c>
       <c r="H53" t="s">
-        <v>273</v>
+        <v>518</v>
       </c>
       <c r="I53" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
+        <v>520</v>
+      </c>
+      <c r="L53" t="s">
+        <v>521</v>
+      </c>
+      <c r="M53" t="s">
+        <v>522</v>
+      </c>
+      <c r="N53" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
+        <v>524</v>
+      </c>
+      <c r="D54" t="s">
+        <v>525</v>
+      </c>
+      <c r="E54" t="s">
+        <v>526</v>
+      </c>
+      <c r="F54" t="s">
         <v>527</v>
       </c>
-      <c r="D54" t="s">
+      <c r="G54" t="s">
         <v>528</v>
       </c>
-      <c r="E54" t="s">
+      <c r="H54" t="s">
         <v>529</v>
       </c>
-      <c r="F54" t="s">
+      <c r="I54" t="s">
         <v>530</v>
-      </c>
-[...7 lines deleted...]
-        <v>533</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
+        <v>531</v>
+      </c>
+      <c r="L54" t="s">
+        <v>532</v>
+      </c>
+      <c r="M54" t="s">
+        <v>533</v>
+      </c>
+      <c r="N54" t="s">
         <v>534</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>535</v>
+      </c>
+      <c r="D55" t="s">
+        <v>536</v>
+      </c>
+      <c r="E55" t="s">
+        <v>537</v>
+      </c>
+      <c r="F55" t="s">
         <v>538</v>
       </c>
-      <c r="D55" t="s">
+      <c r="G55" t="s">
         <v>539</v>
       </c>
-      <c r="E55" t="s">
+      <c r="H55" t="s">
         <v>540</v>
       </c>
-      <c r="F55" t="s">
+      <c r="I55" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
+        <v>542</v>
+      </c>
+      <c r="L55" t="s">
+        <v>543</v>
+      </c>
+      <c r="M55" t="s">
+        <v>544</v>
+      </c>
+      <c r="N55" t="s">
         <v>545</v>
-      </c>
-[...7 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>546</v>
+      </c>
+      <c r="D56" t="s">
+        <v>547</v>
+      </c>
+      <c r="E56" t="s">
+        <v>548</v>
+      </c>
+      <c r="F56" t="s">
         <v>549</v>
       </c>
-      <c r="D56" t="s">
+      <c r="G56" t="s">
         <v>550</v>
       </c>
-      <c r="E56" t="s">
+      <c r="H56" t="s">
         <v>551</v>
       </c>
-      <c r="F56" t="s">
+      <c r="I56" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
+        <v>553</v>
+      </c>
+      <c r="L56" t="s">
+        <v>554</v>
+      </c>
+      <c r="M56" t="s">
+        <v>555</v>
+      </c>
+      <c r="N56" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D57" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E57" t="s">
-        <v>562</v>
+        <v>307</v>
       </c>
       <c r="F57" t="s">
-        <v>563</v>
+        <v>308</v>
       </c>
       <c r="G57" t="s">
-        <v>564</v>
+        <v>309</v>
       </c>
       <c r="H57" t="s">
-        <v>565</v>
+        <v>310</v>
       </c>
       <c r="I57" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="L57" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="M57" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="N57" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="D58" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="E58" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F58" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="G58" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="H58" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="I58" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="L58" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="M58" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="N58" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="D59" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="E59" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="F59" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="G59" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="H59" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="I59" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="L59" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="M59" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="N59" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="D60" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E60" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="F60" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="G60" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="H60" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="I60" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="L60" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="M60" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="N60" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="D61" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="E61" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="F61" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="G61" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="H61" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="I61" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="L61" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="M61" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="N61" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D62" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E62" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F62" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="G62" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H62" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="I62" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
+        <v>615</v>
+      </c>
+      <c r="L62" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="M62" t="s">
         <v>617</v>
       </c>
       <c r="N62" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D63" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E63" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F63" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G63" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H63" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I63" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="L63" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M63" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="N63" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="D64" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E64" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F64" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="G64" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="H64" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="I64" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="L64" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="M64" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="N64" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
       <c r="D65" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
       <c r="E65" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
       <c r="F65" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
       <c r="G65" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="H65" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="I65" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="L65" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="M65" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="N65" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
       <c r="D66" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
       <c r="E66" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
       <c r="F66" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
       <c r="G66" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="H66" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="I66" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="L66" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="M66" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="N66" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D67" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E67" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F67" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G67" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H67" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I67" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="L67" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M67" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="N67" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D68" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E68" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F68" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G68" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H68" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I68" t="s">
-        <v>641</v>
+        <v>666</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>642</v>
+        <v>667</v>
       </c>
       <c r="L68" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M68" t="s">
-        <v>643</v>
+        <v>668</v>
       </c>
       <c r="N68" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D69" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E69" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F69" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G69" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H69" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I69" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>645</v>
+        <v>670</v>
       </c>
       <c r="L69" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M69" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="N69" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D70" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E70" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F70" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G70" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H70" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I70" t="s">
-        <v>647</v>
+        <v>672</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>648</v>
+        <v>673</v>
       </c>
       <c r="L70" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M70" t="s">
-        <v>649</v>
+        <v>674</v>
       </c>
       <c r="N70" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D71" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E71" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F71" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G71" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H71" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I71" t="s">
-        <v>650</v>
+        <v>675</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>651</v>
+        <v>676</v>
       </c>
       <c r="L71" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M71" t="s">
-        <v>652</v>
+        <v>677</v>
       </c>
       <c r="N71" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D72" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E72" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F72" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G72" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H72" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I72" t="s">
-        <v>653</v>
+        <v>678</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>654</v>
+        <v>679</v>
       </c>
       <c r="L72" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M72" t="s">
-        <v>655</v>
+        <v>680</v>
       </c>
       <c r="N72" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D73" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E73" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F73" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G73" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H73" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I73" t="s">
-        <v>656</v>
+        <v>681</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>657</v>
+        <v>682</v>
       </c>
       <c r="L73" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M73" t="s">
-        <v>658</v>
+        <v>683</v>
       </c>
       <c r="N73" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D74" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E74" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F74" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G74" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H74" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I74" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="L74" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M74" t="s">
-        <v>661</v>
+        <v>686</v>
       </c>
       <c r="N74" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D75" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E75" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F75" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G75" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H75" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I75" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
+        <v>688</v>
+      </c>
+      <c r="L75" t="s">
         <v>663</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M75" t="s">
-        <v>664</v>
+        <v>689</v>
       </c>
       <c r="N75" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D76" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E76" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F76" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G76" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H76" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I76" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>666</v>
+        <v>691</v>
       </c>
       <c r="L76" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M76" t="s">
-        <v>667</v>
+        <v>692</v>
       </c>
       <c r="N76" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D77" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E77" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F77" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G77" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H77" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I77" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="L77" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M77" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="N77" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D78" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E78" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F78" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G78" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H78" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I78" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="L78" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M78" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="N78" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D79" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="E79" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F79" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="G79" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="H79" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="I79" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="L79" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="M79" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="N79" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="D80" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="E80" t="s">
-        <v>679</v>
+        <v>657</v>
       </c>
       <c r="F80" t="s">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="G80" t="s">
-        <v>681</v>
+        <v>659</v>
       </c>
       <c r="H80" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="I80" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="L80" t="s">
-        <v>685</v>
+        <v>663</v>
       </c>
       <c r="M80" t="s">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="N80" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>571</v>
+        <v>655</v>
       </c>
       <c r="D81" t="s">
-        <v>688</v>
+        <v>656</v>
       </c>
       <c r="E81" t="s">
-        <v>573</v>
+        <v>657</v>
       </c>
       <c r="F81" t="s">
-        <v>574</v>
+        <v>658</v>
       </c>
       <c r="G81" t="s">
-        <v>575</v>
+        <v>659</v>
       </c>
       <c r="H81" t="s">
-        <v>576</v>
+        <v>660</v>
       </c>
       <c r="I81" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
       <c r="L81" t="s">
-        <v>691</v>
+        <v>663</v>
       </c>
       <c r="M81" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="N81" t="s">
-        <v>581</v>
+        <v>665</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>693</v>
+        <v>655</v>
       </c>
       <c r="D82" t="s">
-        <v>694</v>
+        <v>656</v>
       </c>
       <c r="E82" t="s">
-        <v>695</v>
+        <v>657</v>
       </c>
       <c r="F82" t="s">
-        <v>696</v>
+        <v>658</v>
       </c>
       <c r="G82" t="s">
-        <v>697</v>
+        <v>659</v>
       </c>
       <c r="H82" t="s">
-        <v>698</v>
+        <v>660</v>
       </c>
       <c r="I82" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="L82" t="s">
-        <v>701</v>
+        <v>663</v>
       </c>
       <c r="M82" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="N82" t="s">
-        <v>703</v>
+        <v>665</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="D83" t="s">
-        <v>704</v>
+        <v>656</v>
       </c>
       <c r="E83" t="s">
-        <v>679</v>
+        <v>657</v>
       </c>
       <c r="F83" t="s">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="G83" t="s">
-        <v>681</v>
+        <v>659</v>
       </c>
       <c r="H83" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="I83" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="L83" t="s">
-        <v>707</v>
+        <v>663</v>
       </c>
       <c r="M83" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="N83" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="D84" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="E84" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="F84" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="G84" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="H84" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="I84" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="L84" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="M84" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="N84" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>720</v>
+        <v>608</v>
       </c>
       <c r="D85" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E85" t="s">
-        <v>722</v>
+        <v>610</v>
       </c>
       <c r="F85" t="s">
-        <v>723</v>
+        <v>611</v>
       </c>
       <c r="G85" t="s">
-        <v>724</v>
+        <v>612</v>
       </c>
       <c r="H85" t="s">
-        <v>725</v>
+        <v>613</v>
       </c>
       <c r="I85" t="s">
         <v>726</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
         <v>727</v>
       </c>
       <c r="L85" t="s">
         <v>728</v>
       </c>
       <c r="M85" t="s">
         <v>729</v>
       </c>
       <c r="N85" t="s">
-        <v>730</v>
+        <v>618</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="D86" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="E86" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="F86" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="G86" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="H86" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="I86" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="L86" t="s">
-        <v>728</v>
+        <v>738</v>
       </c>
       <c r="M86" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="N86" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="D87" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="E87" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="F87" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="G87" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="H87" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="I87" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="L87" t="s">
-        <v>728</v>
+        <v>744</v>
       </c>
       <c r="M87" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="N87" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="D88" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="E88" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
       <c r="F88" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="G88" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="H88" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
       <c r="I88" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>738</v>
+        <v>753</v>
       </c>
       <c r="L88" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="M88" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="N88" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D89" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="E89" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F89" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G89" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H89" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I89" t="s">
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>742</v>
+        <v>764</v>
       </c>
       <c r="L89" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M89" t="s">
-        <v>743</v>
+        <v>766</v>
       </c>
       <c r="N89" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D90" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="E90" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F90" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G90" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H90" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I90" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>745</v>
+        <v>769</v>
       </c>
       <c r="L90" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M90" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="N90" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D91" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="E91" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F91" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G91" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H91" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I91" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>748</v>
+        <v>772</v>
       </c>
       <c r="L91" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M91" t="s">
-        <v>749</v>
+        <v>773</v>
       </c>
       <c r="N91" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D92" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="E92" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F92" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G92" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H92" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I92" t="s">
-        <v>750</v>
+        <v>774</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>751</v>
+        <v>775</v>
       </c>
       <c r="L92" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M92" t="s">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="N92" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D93" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="E93" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F93" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G93" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H93" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I93" t="s">
-        <v>753</v>
+        <v>778</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>754</v>
+        <v>779</v>
       </c>
       <c r="L93" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M93" t="s">
-        <v>755</v>
+        <v>780</v>
       </c>
       <c r="N93" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D94" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="E94" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F94" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G94" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H94" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I94" t="s">
-        <v>756</v>
+        <v>781</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>757</v>
+        <v>782</v>
       </c>
       <c r="L94" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M94" t="s">
-        <v>758</v>
+        <v>783</v>
       </c>
       <c r="N94" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D95" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="E95" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F95" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G95" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H95" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I95" t="s">
-        <v>759</v>
+        <v>784</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>760</v>
+        <v>785</v>
       </c>
       <c r="L95" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M95" t="s">
-        <v>761</v>
+        <v>786</v>
       </c>
       <c r="N95" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="D96" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="E96" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="F96" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="G96" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="H96" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="I96" t="s">
-        <v>762</v>
+        <v>787</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>763</v>
+        <v>788</v>
       </c>
       <c r="L96" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="M96" t="s">
-        <v>764</v>
+        <v>789</v>
       </c>
       <c r="N96" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="D97" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="E97" t="s">
-        <v>562</v>
+        <v>759</v>
       </c>
       <c r="F97" t="s">
-        <v>563</v>
+        <v>760</v>
       </c>
       <c r="G97" t="s">
-        <v>564</v>
+        <v>761</v>
       </c>
       <c r="H97" t="s">
-        <v>565</v>
+        <v>762</v>
       </c>
       <c r="I97" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="L97" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="M97" t="s">
-        <v>770</v>
+        <v>792</v>
       </c>
       <c r="N97" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="D98" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="E98" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="F98" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="G98" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="H98" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="I98" t="s">
-        <v>778</v>
+        <v>793</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>779</v>
+        <v>794</v>
       </c>
       <c r="L98" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="M98" t="s">
-        <v>781</v>
+        <v>795</v>
       </c>
       <c r="N98" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>783</v>
+        <v>757</v>
       </c>
       <c r="D99" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="E99" t="s">
-        <v>785</v>
+        <v>759</v>
       </c>
       <c r="F99" t="s">
-        <v>786</v>
+        <v>760</v>
       </c>
       <c r="G99" t="s">
-        <v>787</v>
+        <v>761</v>
       </c>
       <c r="H99" t="s">
-        <v>788</v>
+        <v>762</v>
       </c>
       <c r="I99" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="L99" t="s">
-        <v>791</v>
+        <v>765</v>
       </c>
       <c r="M99" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="N99" t="s">
-        <v>793</v>
+        <v>767</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>794</v>
+        <v>757</v>
       </c>
       <c r="D100" t="s">
-        <v>795</v>
+        <v>777</v>
       </c>
       <c r="E100" t="s">
-        <v>796</v>
+        <v>759</v>
       </c>
       <c r="F100" t="s">
-        <v>797</v>
+        <v>760</v>
       </c>
       <c r="G100" t="s">
-        <v>798</v>
+        <v>761</v>
       </c>
       <c r="H100" t="s">
+        <v>762</v>
+      </c>
+      <c r="I100" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
+        <v>800</v>
+      </c>
+      <c r="L100" t="s">
+        <v>765</v>
+      </c>
+      <c r="M100" t="s">
         <v>801</v>
       </c>
-      <c r="L100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N100" t="s">
-        <v>804</v>
+        <v>767</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="D101" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="E101" t="s">
-        <v>807</v>
+        <v>599</v>
       </c>
       <c r="F101" t="s">
-        <v>808</v>
+        <v>600</v>
       </c>
       <c r="G101" t="s">
-        <v>809</v>
+        <v>601</v>
       </c>
       <c r="H101" t="s">
-        <v>810</v>
+        <v>602</v>
       </c>
       <c r="I101" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="L101" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="M101" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="N101" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="D102" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="E102" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="F102" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="G102" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="H102" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="I102" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="L102" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="M102" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="N102" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="D103" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="E103" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="F103" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="G103" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="H103" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="I103" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="L103" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="M103" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="N103" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="D104" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="E104" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="F104" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="G104" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="H104" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="I104" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="L104" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="M104" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="N104" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>509</v>
+        <v>842</v>
       </c>
       <c r="D105" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E105" t="s">
-        <v>511</v>
+        <v>844</v>
       </c>
       <c r="F105" t="s">
-        <v>512</v>
+        <v>845</v>
       </c>
       <c r="G105" t="s">
-        <v>513</v>
+        <v>846</v>
       </c>
       <c r="H105" t="s">
-        <v>514</v>
+        <v>847</v>
       </c>
       <c r="I105" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
+        <v>849</v>
+      </c>
+      <c r="L105" t="s">
+        <v>850</v>
+      </c>
+      <c r="M105" t="s">
         <v>851</v>
       </c>
-      <c r="L105" t="s">
+      <c r="N105" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
+        <v>853</v>
+      </c>
+      <c r="D106" t="s">
         <v>854</v>
       </c>
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>855</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>856</v>
       </c>
-      <c r="F106" t="s">
+      <c r="G106" t="s">
         <v>857</v>
       </c>
-      <c r="G106" t="s">
+      <c r="H106" t="s">
         <v>858</v>
       </c>
-      <c r="H106" t="s">
+      <c r="I106" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
+        <v>860</v>
+      </c>
+      <c r="L106" t="s">
         <v>861</v>
       </c>
-      <c r="L106" t="s">
+      <c r="M106" t="s">
         <v>862</v>
       </c>
-      <c r="M106" t="s">
+      <c r="N106" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="D107" t="s">
         <v>865</v>
       </c>
       <c r="E107" t="s">
-        <v>840</v>
+        <v>866</v>
       </c>
       <c r="F107" t="s">
-        <v>841</v>
+        <v>867</v>
       </c>
       <c r="G107" t="s">
-        <v>842</v>
+        <v>868</v>
       </c>
       <c r="H107" t="s">
-        <v>843</v>
+        <v>869</v>
       </c>
       <c r="I107" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="L107" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="M107" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="N107" t="s">
-        <v>848</v>
+        <v>874</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D108" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="E108" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="F108" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="G108" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="H108" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="I108" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="L108" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="M108" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="N108" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>881</v>
+        <v>546</v>
       </c>
       <c r="D109" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="E109" t="s">
-        <v>883</v>
+        <v>548</v>
       </c>
       <c r="F109" t="s">
-        <v>884</v>
+        <v>549</v>
       </c>
       <c r="G109" t="s">
-        <v>885</v>
+        <v>550</v>
       </c>
       <c r="H109" t="s">
-        <v>886</v>
+        <v>551</v>
       </c>
       <c r="I109" t="s">
         <v>887</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
         <v>888</v>
       </c>
       <c r="L109" t="s">
         <v>889</v>
       </c>
       <c r="M109" t="s">
         <v>890</v>
       </c>
       <c r="N109" t="s">
-        <v>891</v>
+        <v>556</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
+        <v>891</v>
+      </c>
+      <c r="D110" t="s">
         <v>892</v>
       </c>
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>893</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>894</v>
       </c>
-      <c r="F110" t="s">
+      <c r="G110" t="s">
         <v>895</v>
       </c>
-      <c r="G110" t="s">
+      <c r="H110" t="s">
         <v>896</v>
       </c>
-      <c r="H110" t="s">
+      <c r="I110" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
+        <v>898</v>
+      </c>
+      <c r="L110" t="s">
         <v>899</v>
       </c>
-      <c r="L110" t="s">
+      <c r="M110" t="s">
         <v>900</v>
       </c>
-      <c r="M110" t="s">
+      <c r="N110" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
+        <v>875</v>
+      </c>
+      <c r="D111" t="s">
+        <v>902</v>
+      </c>
+      <c r="E111" t="s">
+        <v>877</v>
+      </c>
+      <c r="F111" t="s">
+        <v>878</v>
+      </c>
+      <c r="G111" t="s">
+        <v>879</v>
+      </c>
+      <c r="H111" t="s">
+        <v>880</v>
+      </c>
+      <c r="I111" t="s">
         <v>903</v>
-      </c>
-[...16 lines deleted...]
-        <v>909</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="L111" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="M111" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="N111" t="s">
-        <v>913</v>
+        <v>885</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="D112" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="E112" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="F112" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="G112" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="H112" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="I112" t="s">
-        <v>920</v>
+        <v>913</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>921</v>
+        <v>914</v>
       </c>
       <c r="L112" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="M112" t="s">
-        <v>923</v>
+        <v>916</v>
       </c>
       <c r="N112" t="s">
-        <v>924</v>
+        <v>917</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>925</v>
+        <v>918</v>
       </c>
       <c r="D113" t="s">
-        <v>926</v>
+        <v>919</v>
       </c>
       <c r="E113" t="s">
-        <v>927</v>
+        <v>920</v>
       </c>
       <c r="F113" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="G113" t="s">
-        <v>929</v>
+        <v>922</v>
       </c>
       <c r="H113" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="I113" t="s">
-        <v>931</v>
+        <v>924</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="L113" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="M113" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="N113" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="D114" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="E114" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
       <c r="F114" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="G114" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
       <c r="H114" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="I114" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>943</v>
+        <v>936</v>
       </c>
       <c r="L114" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
       <c r="M114" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="N114" t="s">
-        <v>946</v>
+        <v>939</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
       <c r="D115" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="E115" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="F115" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="G115" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="H115" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="I115" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="L115" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="M115" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="N115" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="D116" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="E116" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="F116" t="s">
-        <v>895</v>
+        <v>954</v>
       </c>
       <c r="G116" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="H116" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="I116" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="L116" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="M116" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="N116" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
+        <v>962</v>
+      </c>
+      <c r="D117" t="s">
+        <v>963</v>
+      </c>
+      <c r="E117" t="s">
+        <v>964</v>
+      </c>
+      <c r="F117" t="s">
+        <v>965</v>
+      </c>
+      <c r="G117" t="s">
+        <v>966</v>
+      </c>
+      <c r="H117" t="s">
+        <v>967</v>
+      </c>
+      <c r="I117" t="s">
         <v>968</v>
-      </c>
-[...16 lines deleted...]
-        <v>974</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="L117" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="M117" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="N117" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
+        <v>973</v>
+      </c>
+      <c r="D118" t="s">
+        <v>974</v>
+      </c>
+      <c r="E118" t="s">
+        <v>975</v>
+      </c>
+      <c r="F118" t="s">
+        <v>976</v>
+      </c>
+      <c r="G118" t="s">
+        <v>977</v>
+      </c>
+      <c r="H118" t="s">
+        <v>978</v>
+      </c>
+      <c r="I118" t="s">
         <v>979</v>
-      </c>
-[...16 lines deleted...]
-        <v>985</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="L118" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="M118" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="N118" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
+        <v>984</v>
+      </c>
+      <c r="D119" t="s">
+        <v>985</v>
+      </c>
+      <c r="E119" t="s">
+        <v>986</v>
+      </c>
+      <c r="F119" t="s">
+        <v>987</v>
+      </c>
+      <c r="G119" t="s">
+        <v>988</v>
+      </c>
+      <c r="H119" t="s">
+        <v>989</v>
+      </c>
+      <c r="I119" t="s">
         <v>990</v>
-      </c>
-[...16 lines deleted...]
-        <v>996</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="L119" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="M119" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="N119" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>947</v>
+        <v>995</v>
       </c>
       <c r="D120" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="E120" t="s">
-        <v>949</v>
+        <v>997</v>
       </c>
       <c r="F120" t="s">
-        <v>950</v>
+        <v>932</v>
       </c>
       <c r="G120" t="s">
-        <v>951</v>
+        <v>998</v>
       </c>
       <c r="H120" t="s">
-        <v>952</v>
+        <v>999</v>
       </c>
       <c r="I120" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L120" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M120" t="s">
         <v>1003</v>
       </c>
-      <c r="L120" t="s">
+      <c r="N120" t="s">
         <v>1004</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D121" t="s">
         <v>1006</v>
       </c>
-      <c r="D121" t="s">
+      <c r="E121" t="s">
         <v>1007</v>
       </c>
-      <c r="E121" t="s">
+      <c r="F121" t="s">
         <v>1008</v>
       </c>
-      <c r="F121" t="s">
+      <c r="G121" t="s">
         <v>1009</v>
       </c>
-      <c r="G121" t="s">
+      <c r="H121" t="s">
         <v>1010</v>
       </c>
-      <c r="H121" t="s">
+      <c r="I121" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L121" t="s">
         <v>1013</v>
       </c>
-      <c r="L121" t="s">
+      <c r="M121" t="s">
         <v>1014</v>
       </c>
-      <c r="M121" t="s">
+      <c r="N121" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D122" t="s">
         <v>1017</v>
       </c>
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>1018</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122" t="s">
         <v>1019</v>
       </c>
-      <c r="F122" t="s">
+      <c r="G122" t="s">
         <v>1020</v>
       </c>
-      <c r="G122" t="s">
+      <c r="H122" t="s">
         <v>1021</v>
       </c>
-      <c r="H122" t="s">
+      <c r="I122" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L122" t="s">
         <v>1024</v>
       </c>
-      <c r="L122" t="s">
+      <c r="M122" t="s">
         <v>1025</v>
       </c>
-      <c r="M122" t="s">
+      <c r="N122" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D123" t="s">
         <v>1028</v>
       </c>
-      <c r="D123" t="s">
+      <c r="E123" t="s">
         <v>1029</v>
       </c>
-      <c r="E123" t="s">
+      <c r="F123" t="s">
         <v>1030</v>
       </c>
-      <c r="F123"/>
       <c r="G123" t="s">
         <v>1031</v>
       </c>
       <c r="H123" t="s">
         <v>1032</v>
       </c>
       <c r="I123" t="s">
         <v>1033</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
         <v>1034</v>
       </c>
       <c r="L123" t="s">
         <v>1035</v>
       </c>
       <c r="M123" t="s">
         <v>1036</v>
       </c>
-      <c r="N123"/>
+      <c r="N123" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>984</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E124" t="s">
+        <v>986</v>
+      </c>
+      <c r="F124" t="s">
+        <v>987</v>
+      </c>
+      <c r="G124" t="s">
+        <v>988</v>
+      </c>
+      <c r="H124" t="s">
+        <v>989</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J124"/>
+      <c r="K124" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L124" t="s">
+        <v>1041</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1042</v>
+      </c>
+      <c r="N124" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J125"/>
+      <c r="K125" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L125" t="s">
+        <v>1051</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1052</v>
+      </c>
+      <c r="N125" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J126"/>
+      <c r="K126" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1062</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1063</v>
+      </c>
+      <c r="N126" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F127"/>
+      <c r="G127" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L127" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1073</v>
+      </c>
+      <c r="N127"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>