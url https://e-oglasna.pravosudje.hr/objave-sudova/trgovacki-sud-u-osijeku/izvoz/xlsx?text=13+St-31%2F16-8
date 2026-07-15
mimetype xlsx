--- v0 (2026-05-27)
+++ v1 (2026-07-15)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="511">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Republike 19f, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>80617411375</t>
+  </si>
+  <si>
+    <t>GRADNJA d.o.o. Osijek za graditeljstvo i usluge 80617411375</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-279_2026-19-1 - 1716745_O_1.pdf; Prilog St-279_2026-19-2 - Uvjerenje o vlasništvu vozila Gradnja Osijek d.o.o..pdf; Prilog St-279_2026-19-3 - VUIOSP32_1532.pdf; Prilog St-279_2026-19-4 - VUIOSP32_0984.pdf; Prilog St-279_2026-19-5 - KTO 120000.pdf; Prilog St-279_2026-19-6 - KTO 220100.pdf; Prilog St-279_2026-19-7 - BRUTO BILANCA 01-05-2026..pdf; Prilog St-279_2026-19-8 - ZK_2590_BRANJIN VRH.pdf; Prilog St-279_2026-19-9 - ZK_2895_BRANJIN VRH.pdf; Prilog St-279_2026-19-10 - ZK_2798_BRANJIN VRH.pdf; Prilog St-279_2026-19-11 - ZK_3073_BRANJIN VRH.pdf; Prilog St-279_2026-19-12 - ZK_3199_BRANJIN VRH.pdf; Prilog St-279_2026-19-13 - ZK_3443_OSIJEK (4).pdf; Prilog St-279_2026-19-14 - ZK_3443_OSIJEK (2).pdf; Prilog St-279_2026-19-15 - ZK_3443_OSIJEK (1).pdf; Prilog St-279_2026-19-16 - ZK_3443_OSIJEK (3).pdf; Prilog St-279_2026-19-17 - ZK_3578_BRANJIN VRH.pdf; Prilog St-279_2026-19-18 - ZK_9088_VALPOVO.pdf; Prilog St-279_2026-19-19 - ZK_14930_OSIJEK.pdf; Prilog St-279_2026-19-20 - ZK_3443_OSIJEK.pdf; Prilog St-279_2026-19-21 - ZK_17091_OSIJEK.pdf; Prilog St-279_2026-19-22 - ZK_14551_OSIJEK.pdf; Prilog St-279_2026-19-23 - ZK_17484_OSIJEK (1).pdf; Prilog St-279_2026-19-24 - ZK_17484_OSIJEK.pdf; Prilog St-279_2026-19-25 - ZK_3443_OSIJEK (5).pdf; Prilog St-279_2026-19-26 - BRUTO BILANCA 01.01.2024.-31.12.2024. (1).pdf; Prilog St-279_2026-19-27 - BRUTO BILANCA 01.01.2025.-31.12.2025. (1).pdf; Prilog St-279_2026-19-28 - Društva u vlasništvu s više od 20% udjela (1).pdf; Prilog St-279_2026-19-29 - Društva u vlasništvu s manje od 20% udjela (1).pdf; Prilog St-279_2026-19-30 - Popis imovine pravnog prednika OIB 77971360833-GR031200 Uredska oprema (1).pdf; Prilog St-279_2026-19-31 - Analiza pokretnina po Rješenju Trgovačkog suda (1).pdf; Prilog St-279_2026-19-32 - Popis imovine-Nekretnine za daljnju prodaju (1).pdf; Prilog St-279_2026-19-33 - Popis imovine pravnog prednika OIB 77971360833-GR031555 rev. im. u up.-Postrojenja i oprema (1).pdf; Prilog St-279_2026-19-34 - Popis imovine pravnog prednika OIB 77971360833-GR031800 Oprema za graditeljstvo (1).pdf; Prilog St-279_2026-19-35 - Popis imovine-Proizvodnja u tijeku-zemljište i kom. infrastruktura (1).pdf; Prilog St-279_2026-19-36 - Popis imovine-Inventar (1).pdf; Prilog St-279_2026-19-37 - Popis nekretnina u vlasništvu Gradnja d.o.o. Osijek (1).pdf; Prilog St-279_2026-19-38 - Popis aktivnih ugovora u tijeku izvođenja radova (1).pdf; Prilog St-279_2026-19-39 - Popis imovine-Zalihe materijala (1).pdf; Prilog St-279_2026-19-40 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine (1).pdf; Prilog St-279_2026-19-41 - GRADNJA dostava podataka (1).pdf; Prilog St-279_2026-19-42 - UGV. O KUPOPR. NEKRETNINE OD 07.12.2023.NOVSKA,LIVADA-SLOBODAN MIČIĆ.pdf; Prilog St-279_2026-19-43 - Popis nekretnina na kojima je proveden upis novih vlasnika unazad četiri godine.pdf; Prilog St-279_2026-19-44 - Djelatnost društva i okolnosti nastanka problema i otvaranja prethodnog postupka.pdf; Prilog St-279_2026-19-45 - Popis aktivnih ugovora u tijeku izvođenja radova-Dopuna.pdf; Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff6a26a4-86f1-4357-96ad-769ba822bf7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f149a665-4cc3-43f7-8eaa-d01796d6dfcc</t>
   </si>
@@ -1563,51 +1596,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N60"/>
+  <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2083,124 +2116,124 @@
       <c r="I12" t="s">
         <v>132</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>133</v>
       </c>
       <c r="L12" t="s">
         <v>134</v>
       </c>
       <c r="M12" t="s">
         <v>135</v>
       </c>
       <c r="N12" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="D13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
       <c r="G13" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="H13" t="s">
-        <v>32</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="L13" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="M13" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="N13" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E14" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>145</v>
+        <v>41</v>
       </c>
       <c r="G14" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>147</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N14" t="s">
-        <v>152</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15" t="s">
         <v>154</v>
       </c>
       <c r="E15" t="s">
         <v>155</v>
       </c>
       <c r="F15" t="s">
         <v>156</v>
       </c>
       <c r="G15" t="s">
         <v>157</v>
       </c>
       <c r="H15" t="s">
@@ -2251,166 +2284,166 @@
       <c r="I16" t="s">
         <v>170</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>171</v>
       </c>
       <c r="L16" t="s">
         <v>172</v>
       </c>
       <c r="M16" t="s">
         <v>173</v>
       </c>
       <c r="N16" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="D17" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="E17" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="F17" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="G17" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H17" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="I17" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="L17" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="M17" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="N17" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="D18" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="E18" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="F18" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="G18" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H18" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="I18" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="L18" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="M18" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="N18" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D19" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E19" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="F19" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="G19" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H19" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="I19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L19" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N19" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>192</v>
       </c>
       <c r="D20" t="s">
         <v>193</v>
       </c>
       <c r="E20" t="s">
         <v>194</v>
       </c>
       <c r="F20" t="s">
         <v>195</v>
       </c>
       <c r="G20" t="s">
         <v>196</v>
       </c>
       <c r="H20" t="s">
@@ -2419,124 +2452,124 @@
       <c r="I20" t="s">
         <v>198</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>199</v>
       </c>
       <c r="L20" t="s">
         <v>200</v>
       </c>
       <c r="M20" t="s">
         <v>201</v>
       </c>
       <c r="N20" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>203</v>
       </c>
       <c r="D21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>205</v>
       </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="G21" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>208</v>
       </c>
       <c r="I21" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="L21" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="M21" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="N21" t="s">
-        <v>92</v>
+        <v>213</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>208</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E22" t="s">
-        <v>210</v>
+        <v>95</v>
       </c>
       <c r="F22" t="s">
-        <v>211</v>
+        <v>96</v>
       </c>
       <c r="G22" t="s">
-        <v>212</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>213</v>
+        <v>98</v>
       </c>
       <c r="I22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M22" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N22" t="s">
-        <v>218</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>219</v>
       </c>
       <c r="D23" t="s">
         <v>220</v>
       </c>
       <c r="E23" t="s">
         <v>221</v>
       </c>
       <c r="F23" t="s">
         <v>222</v>
       </c>
       <c r="G23" t="s">
         <v>223</v>
       </c>
       <c r="H23" t="s">
@@ -2797,754 +2830,754 @@
       <c r="I29" t="s">
         <v>291</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>292</v>
       </c>
       <c r="L29" t="s">
         <v>293</v>
       </c>
       <c r="M29" t="s">
         <v>294</v>
       </c>
       <c r="N29" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D30" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E30" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F30" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G30" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H30" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I30" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="L30" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M30" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="N30" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D31" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E31" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F31" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G31" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H31" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I31" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="L31" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M31" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="N31" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D32" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E32" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F32" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G32" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H32" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I32" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="L32" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M32" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="N32" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D33" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E33" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F33" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G33" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H33" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I33" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>314</v>
+      </c>
+      <c r="L33" t="s">
+        <v>304</v>
+      </c>
+      <c r="M33" t="s">
+        <v>315</v>
+      </c>
+      <c r="N33" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D34" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E34" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F34" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G34" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H34" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I34" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="L34" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M34" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="N34" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D35" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E35" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F35" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G35" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H35" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I35" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="L35" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M35" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="N35" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D36" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E36" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F36" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G36" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H36" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I36" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="L36" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M36" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="N36" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D37" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E37" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F37" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G37" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H37" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I37" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="L37" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M37" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="N37" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D38" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E38" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F38" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G38" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H38" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I38" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="L38" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M38" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="N38" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D39" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E39" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F39" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G39" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H39" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I39" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="L39" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M39" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="N39" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D40" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E40" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F40" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G40" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H40" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I40" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="L40" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M40" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="N40" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D41" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E41" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F41" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G41" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H41" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I41" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="L41" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M41" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="N41" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D42" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E42" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F42" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G42" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H42" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I42" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="L42" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M42" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="N42" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D43" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E43" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F43" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G43" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H43" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I43" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="L43" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M43" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="N43" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D44" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E44" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F44" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G44" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H44" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I44" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="L44" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M44" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="N44" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D45" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E45" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="F45" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G45" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="H45" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="I45" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="L45" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="M45" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N45" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>344</v>
+        <v>296</v>
       </c>
       <c r="D46" t="s">
-        <v>345</v>
+        <v>297</v>
       </c>
       <c r="E46" t="s">
-        <v>346</v>
+        <v>298</v>
       </c>
       <c r="F46" t="s">
-        <v>347</v>
+        <v>299</v>
       </c>
       <c r="G46" t="s">
-        <v>348</v>
+        <v>300</v>
       </c>
       <c r="H46" t="s">
-        <v>349</v>
+        <v>301</v>
       </c>
       <c r="I46" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="L46" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="M46" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="N46" t="s">
-        <v>354</v>
+        <v>306</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>355</v>
       </c>
       <c r="D47" t="s">
         <v>356</v>
       </c>
       <c r="E47" t="s">
         <v>357</v>
       </c>
       <c r="F47" t="s">
         <v>358</v>
       </c>
       <c r="G47" t="s">
         <v>359</v>
       </c>
       <c r="H47" t="s">
@@ -3805,124 +3838,124 @@
       <c r="I53" t="s">
         <v>427</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
         <v>428</v>
       </c>
       <c r="L53" t="s">
         <v>429</v>
       </c>
       <c r="M53" t="s">
         <v>430</v>
       </c>
       <c r="N53" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="D54" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E54" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="F54" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="G54" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="H54" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="I54" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="L54" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="M54" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="N54" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>432</v>
+      </c>
+      <c r="D55" t="s">
+        <v>443</v>
+      </c>
+      <c r="E55" t="s">
+        <v>434</v>
+      </c>
+      <c r="F55" t="s">
+        <v>435</v>
+      </c>
+      <c r="G55" t="s">
+        <v>436</v>
+      </c>
+      <c r="H55" t="s">
         <v>437</v>
       </c>
-      <c r="D55" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I55" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L55" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M55" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="N55" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>448</v>
       </c>
       <c r="D56" t="s">
         <v>449</v>
       </c>
       <c r="E56" t="s">
         <v>450</v>
       </c>
       <c r="F56" t="s">
         <v>451</v>
       </c>
       <c r="G56" t="s">
         <v>452</v>
       </c>
       <c r="H56" t="s">
@@ -3982,147 +4015,189 @@
       </c>
       <c r="M57" t="s">
         <v>468</v>
       </c>
       <c r="N57" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>470</v>
       </c>
       <c r="D58" t="s">
         <v>471</v>
       </c>
       <c r="E58" t="s">
         <v>472</v>
       </c>
       <c r="F58" t="s">
-        <v>440</v>
+        <v>473</v>
       </c>
       <c r="G58" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H58" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="I58" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="L58" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M58" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="N58" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D59" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E59" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F59" t="s">
-        <v>483</v>
+        <v>451</v>
       </c>
       <c r="G59" t="s">
         <v>484</v>
       </c>
       <c r="H59" t="s">
         <v>485</v>
       </c>
       <c r="I59" t="s">
         <v>486</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
         <v>487</v>
       </c>
       <c r="L59" t="s">
         <v>488</v>
       </c>
       <c r="M59" t="s">
         <v>489</v>
       </c>
       <c r="N59" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>491</v>
       </c>
       <c r="D60" t="s">
         <v>492</v>
       </c>
       <c r="E60" t="s">
         <v>493</v>
       </c>
-      <c r="F60"/>
+      <c r="F60" t="s">
+        <v>494</v>
+      </c>
       <c r="G60" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H60" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I60" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="L60" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M60" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="N60"/>
+        <v>500</v>
+      </c>
+      <c r="N60" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>502</v>
+      </c>
+      <c r="D61" t="s">
+        <v>503</v>
+      </c>
+      <c r="E61" t="s">
+        <v>504</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61" t="s">
+        <v>505</v>
+      </c>
+      <c r="H61" t="s">
+        <v>506</v>
+      </c>
+      <c r="I61" t="s">
+        <v>507</v>
+      </c>
+      <c r="J61"/>
+      <c r="K61" t="s">
+        <v>508</v>
+      </c>
+      <c r="L61" t="s">
+        <v>509</v>
+      </c>
+      <c r="M61" t="s">
+        <v>510</v>
+      </c>
+      <c r="N61"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>